--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7105E470-901B-4402-B093-2FDB26A00B00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CFEA71A-A784-4698-B009-734B5EE49D52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
@@ -683,54 +683,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B464" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B459" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="G477" sqref="G477"/>
+      <selection pane="bottomRight" activeCell="G480" sqref="G480"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7214,246 +7214,246 @@
       </c>
     </row>
     <row r="432" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A432" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B432" s="8">
         <v>101.07105615442261</v>
       </c>
       <c r="C432" s="8">
         <v>114.69768934687865</v>
       </c>
       <c r="D432" s="8">
         <v>113.92290931741762</v>
       </c>
       <c r="E432" s="8">
         <v>114.69768934687865</v>
       </c>
     </row>
     <row r="433" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="B433" s="8"/>
       <c r="C433" s="8"/>
       <c r="D433" s="8"/>
       <c r="E433" s="8"/>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="434" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="B434" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C434" s="13"/>
       <c r="D434" s="13"/>
       <c r="E434" s="13"/>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="435" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A435" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B435" s="8">
         <v>101.53237130460191</v>
       </c>
       <c r="C435" s="8">
         <v>115.33554234738885</v>
       </c>
       <c r="D435" s="8">
         <v>115.33554234738885</v>
       </c>
       <c r="E435" s="8">
         <v>101.53237130460191</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="436" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A436" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B436" s="8">
         <v>101.47495748120086</v>
       </c>
       <c r="C436" s="8">
         <v>116.17207301372568</v>
       </c>
       <c r="D436" s="8">
         <v>115.75535839577482</v>
       </c>
       <c r="E436" s="8">
         <v>103.02993061099977</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A437" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B437" s="8">
         <v>100.16816993928612</v>
       </c>
       <c r="C437" s="8">
         <v>112.71269330582135</v>
       </c>
       <c r="D437" s="8">
         <v>114.7169169671411</v>
       </c>
       <c r="E437" s="8">
         <v>103.20319598275482</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A438" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B438" s="8">
         <v>100.17804176968357</v>
       </c>
       <c r="C438" s="8">
         <v>110.68758907432704</v>
       </c>
       <c r="D438" s="8">
         <v>113.6763581156236</v>
       </c>
       <c r="E438" s="8">
         <v>103.38694077925253</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="439" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A439" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B439" s="8">
         <v>100.86582657167</v>
       </c>
       <c r="C439" s="8">
         <v>111.2921047771012</v>
       </c>
       <c r="D439" s="8">
         <v>113.18577103921288</v>
       </c>
       <c r="E439" s="8">
         <v>104.28209238415602</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="440" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B440" s="8">
         <v>100.73931928755084</v>
       </c>
       <c r="C440" s="8">
         <v>110.46462128585053</v>
       </c>
       <c r="D440" s="8">
         <v>112.71567219732366</v>
       </c>
       <c r="E440" s="8">
         <v>105.05307000661365</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="441" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A441" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B441" s="8">
         <v>100.33846852065192</v>
       </c>
       <c r="C441" s="8">
         <v>110.32578350255942</v>
       </c>
       <c r="D441" s="8">
         <v>112.36222653264085</v>
       </c>
       <c r="E441" s="8">
         <v>105.40864157856448</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="442" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A442" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B442" s="8">
         <v>100.04996510458102</v>
       </c>
       <c r="C442" s="8">
         <v>109.53747701388821</v>
       </c>
       <c r="D442" s="8">
         <v>111.99585268766215</v>
       </c>
       <c r="E442" s="8">
         <v>105.46130911656665</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="443" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A443" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B443" s="8">
         <v>100.27321276774008</v>
       </c>
       <c r="C443" s="8">
         <v>109.63788775181769</v>
       </c>
       <c r="D443" s="8">
         <v>111.72469945509592</v>
       </c>
       <c r="E443" s="8">
         <v>105.74944287809896</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="444" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A444" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B444" s="8">
         <v>100.87749966595969</v>
       </c>
       <c r="C444" s="8">
         <v>109.19766795973828</v>
       </c>
       <c r="D444" s="8">
         <v>111.46107716569458</v>
       </c>
       <c r="E444" s="8">
         <v>106.67739388610849</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="445" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A445" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B445" s="8">
         <v>100.25459349637393</v>
       </c>
       <c r="C445" s="8">
         <v>108.09447130675167</v>
       </c>
       <c r="D445" s="8">
         <v>111.13937150864888</v>
       </c>
       <c r="E445" s="8">
         <v>106.9489875930437</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="446" spans="1:5" hidden="1" x14ac:dyDescent="0.2">
       <c r="A446" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B446" s="8">
         <v>100.30473457053128</v>
       </c>
       <c r="C446" s="8">
         <v>107.27489813107292</v>
       </c>
       <c r="D446" s="8">
         <v>110.79900823255582</v>
       </c>
       <c r="E446" s="8">
         <v>107.27489813107292</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B447" s="8"/>
       <c r="C447" s="8"/>
       <c r="D447" s="8"/>
       <c r="E447" s="8"/>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B448" s="13" t="s">
         <v>34</v>
@@ -7914,72 +7914,96 @@
       <c r="E477" s="8">
         <v>100.77684379468241</v>
       </c>
     </row>
     <row r="478" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A478" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="8">
         <v>101.15259185537462</v>
       </c>
       <c r="C478" s="8">
         <v>109.73429013176093</v>
       </c>
       <c r="D478" s="8">
         <v>109.63968499754873</v>
       </c>
       <c r="E478" s="8">
         <v>101.93838948836351</v>
       </c>
     </row>
     <row r="479" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A479" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B479" s="8"/>
-[...2 lines deleted...]
-      <c r="E479" s="8"/>
+      <c r="B479" s="8">
+        <v>101.3221057771778</v>
+      </c>
+      <c r="C479" s="8">
+        <v>110.99103011244374</v>
+      </c>
+      <c r="D479" s="8">
+        <v>110.09211692048891</v>
+      </c>
+      <c r="E479" s="8">
+        <v>103.28612282495118</v>
+      </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A480" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B480" s="8"/>
-[...2 lines deleted...]
-      <c r="E480" s="8"/>
+      <c r="B480" s="8">
+        <v>100.71243737049829</v>
+      </c>
+      <c r="C480" s="8">
+        <v>111.36103049796202</v>
+      </c>
+      <c r="D480" s="8">
+        <v>110.41129187871105</v>
+      </c>
+      <c r="E480" s="8">
+        <v>104.02197176249489</v>
+      </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A481" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B481" s="8"/>
-[...2 lines deleted...]
-      <c r="E481" s="8"/>
+      <c r="B481" s="8">
+        <v>100.75488965646832</v>
+      </c>
+      <c r="C481" s="8">
+        <v>111.01206154010521</v>
+      </c>
+      <c r="D481" s="8">
+        <v>110.5330665446405</v>
+      </c>
+      <c r="E481" s="8">
+        <v>104.80722286778436</v>
+      </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="8"/>
       <c r="C482" s="8"/>
       <c r="D482" s="8"/>
       <c r="E482" s="8"/>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="8"/>
       <c r="D483" s="8"/>
       <c r="E483" s="8"/>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="8"/>
@@ -8016,62 +8040,62 @@
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
     </row>
     <row r="489" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="B448:E448"/>
     <mergeCell ref="B434:E434"/>
     <mergeCell ref="B420:E420"/>
     <mergeCell ref="B350:E350"/>
     <mergeCell ref="B364:E364"/>
     <mergeCell ref="B406:E406"/>
     <mergeCell ref="B378:E378"/>
-    <mergeCell ref="B266:E266"/>
-[...3 lines deleted...]
-    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B336:E336"/>
     <mergeCell ref="B392:E392"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B266:E266"/>
+    <mergeCell ref="B280:E280"/>
+    <mergeCell ref="B294:E294"/>
+    <mergeCell ref="B308:E308"/>
+    <mergeCell ref="B322:E322"/>
     <mergeCell ref="B476:E476"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B131:E131"/>
     <mergeCell ref="A244:E244"/>
     <mergeCell ref="B252:E252"/>
     <mergeCell ref="B145:E145"/>
     <mergeCell ref="B159:E159"/>
     <mergeCell ref="B173:E173"/>
     <mergeCell ref="B187:E187"/>
     <mergeCell ref="B201:E201"/>
     <mergeCell ref="B89:E89"/>
     <mergeCell ref="B103:E103"/>
     <mergeCell ref="B117:E117"/>
     <mergeCell ref="B229:E229"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="B215:E215"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>