--- v2 (2026-08-03)
+++ v3 (2026-09-19)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Диск D_рабочие документы\Рабочие документы\Динамика\ИПЦ\Для сайта\2023-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F3FC33-7FC6-46EE-989A-E9D0B7EA2D26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EB2D34E-D341-4AFC-8680-3F34D899E5FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="15450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="БИПЦ" sheetId="77" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="37">
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B462" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="I468" sqref="I468"/>
+      <selection pane="bottomRight" activeCell="J483" sqref="J483"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="48.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
@@ -7982,63 +7982,79 @@
       <c r="E481" s="8">
         <v>104.80722286778436</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="8">
         <v>100.69649759607451</v>
       </c>
       <c r="C482" s="8">
         <v>110.97725189617282</v>
       </c>
       <c r="D482" s="8">
         <v>110.60838036575123</v>
       </c>
       <c r="E482" s="8">
         <v>105.53720852688025</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B483" s="8"/>
-[...2 lines deleted...]
-      <c r="E483" s="8"/>
+      <c r="B483" s="8">
+        <v>101.10644710935294</v>
+      </c>
+      <c r="C483" s="8">
+        <v>111.4977500933251</v>
+      </c>
+      <c r="D483" s="8">
+        <v>110.73801366691474</v>
+      </c>
+      <c r="E483" s="8">
+        <v>106.70491598364545</v>
+      </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B484" s="8"/>
-[...2 lines deleted...]
-      <c r="E484" s="8"/>
+      <c r="B484" s="8">
+        <v>100.80296482998297</v>
+      </c>
+      <c r="C484" s="8">
+        <v>111.98535781638053</v>
+      </c>
+      <c r="D484" s="8">
+        <v>110.89720048241026</v>
+      </c>
+      <c r="E484" s="8">
+        <v>107.561718930857</v>
+      </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="8"/>
       <c r="D485" s="8"/>
       <c r="E485" s="8"/>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A486" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="8"/>
       <c r="D486" s="8"/>
       <c r="E486" s="8"/>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A487" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="8"/>