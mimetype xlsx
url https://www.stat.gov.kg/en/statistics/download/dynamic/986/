--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B1632EC-DD1F-43E3-9733-04415482A297}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43FBD468-3C10-490B-ADE8-F2EFD4DD10F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="225" windowWidth="14535" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4.03.00.28" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="89">
   <si>
     <t>(ми¾ АКШ доллары)</t>
   </si>
   <si>
     <t>(тыс.долларов США)</t>
   </si>
   <si>
     <t>К¼рс¼тк³чт¼рд³н аталышы</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Бардыгы</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -357,62 +357,135 @@
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 1</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">4.03.00.28:  Экономикалык ишмердиктин </t>
   </si>
   <si>
     <t>4.03.00.28: Объем импорта товаров</t>
   </si>
   <si>
     <t>4.03.00.28:  Import by type</t>
   </si>
   <si>
     <t>(thousand US dollars)</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Kyrghyz Times"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman CYR"/>
       <charset val="204"/>
@@ -553,105 +626,135 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="24"/>
+      <name val="Symbol"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyFont="0" applyAlignment="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -726,75 +829,70 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="15">
     <cellStyle name="Normal_GDP1" xfId="5" xr:uid="{DF1C38D1-5909-4AB0-BED1-5EFFBCC8A28B}"/>
+    <cellStyle name="Гиперссылка 2" xfId="11" xr:uid="{C4194782-C68E-424D-B31E-DC8536B1A865}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3" xr:uid="{F34107B0-68D6-4481-AAB2-E10C20BD7D1C}"/>
     <cellStyle name="Обычный 2 2" xfId="6" xr:uid="{0281A34A-E361-4AFB-B0AF-DDA45A8F27CB}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{63533964-8671-465D-9E4E-8C2E868FCFDD}"/>
+    <cellStyle name="Обычный 4" xfId="14" xr:uid="{B9F5619E-7713-462F-BB8D-BC0A70CDB854}"/>
     <cellStyle name="Обычный_1.3 по возр и уров образ" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный_MSP trud1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="полужирный" xfId="7" xr:uid="{DECA8CFB-7ABE-4C78-897D-3F67D3F9D575}"/>
+    <cellStyle name="ТЕКСТ" xfId="12" xr:uid="{08847B20-D6B3-4CF3-8183-2D348911E66E}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="8" xr:uid="{4959C2A1-5318-461A-8349-517229E2AEAF}"/>
     <cellStyle name="Тысячи_1эксК" xfId="9" xr:uid="{687DC1AA-84A3-437F-B674-36B3F6505EC3}"/>
     <cellStyle name="Финансовый 2" xfId="10" xr:uid="{84F75A76-D6CD-4982-9206-E6F1C1CF58B1}"/>
+    <cellStyle name="Финансовый 2 2" xfId="13" xr:uid="{E8FC819A-C565-4495-9CF0-235A6E7A1CC7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1036,68 +1134,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B16" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="B7" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="B41" sqref="B41"/>
+      <selection pane="topRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.140625" customWidth="1"/>
     <col min="2" max="2" width="42.5703125" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
-    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="12" max="13" width="10.140625" customWidth="1"/>
     <col min="253" max="255" width="37" customWidth="1"/>
     <col min="256" max="257" width="9.28515625" customWidth="1"/>
     <col min="509" max="511" width="37" customWidth="1"/>
     <col min="512" max="513" width="9.28515625" customWidth="1"/>
     <col min="765" max="767" width="37" customWidth="1"/>
     <col min="768" max="769" width="9.28515625" customWidth="1"/>
     <col min="1021" max="1023" width="37" customWidth="1"/>
     <col min="1024" max="1025" width="9.28515625" customWidth="1"/>
     <col min="1277" max="1279" width="37" customWidth="1"/>
     <col min="1280" max="1281" width="9.28515625" customWidth="1"/>
     <col min="1533" max="1535" width="37" customWidth="1"/>
     <col min="1536" max="1537" width="9.28515625" customWidth="1"/>
     <col min="1789" max="1791" width="37" customWidth="1"/>
     <col min="1792" max="1793" width="9.28515625" customWidth="1"/>
     <col min="2045" max="2047" width="37" customWidth="1"/>
     <col min="2048" max="2049" width="9.28515625" customWidth="1"/>
     <col min="2301" max="2303" width="37" customWidth="1"/>
     <col min="2304" max="2305" width="9.28515625" customWidth="1"/>
     <col min="2557" max="2559" width="37" customWidth="1"/>
     <col min="2560" max="2561" width="9.28515625" customWidth="1"/>
     <col min="2813" max="2815" width="37" customWidth="1"/>
     <col min="2816" max="2817" width="9.28515625" customWidth="1"/>
     <col min="3069" max="3071" width="37" customWidth="1"/>
     <col min="3072" max="3073" width="9.28515625" customWidth="1"/>
     <col min="3325" max="3327" width="37" customWidth="1"/>
@@ -1182,1002 +1281,1084 @@
     <col min="13312" max="13313" width="9.28515625" customWidth="1"/>
     <col min="13565" max="13567" width="37" customWidth="1"/>
     <col min="13568" max="13569" width="9.28515625" customWidth="1"/>
     <col min="13821" max="13823" width="37" customWidth="1"/>
     <col min="13824" max="13825" width="9.28515625" customWidth="1"/>
     <col min="14077" max="14079" width="37" customWidth="1"/>
     <col min="14080" max="14081" width="9.28515625" customWidth="1"/>
     <col min="14333" max="14335" width="37" customWidth="1"/>
     <col min="14336" max="14337" width="9.28515625" customWidth="1"/>
     <col min="14589" max="14591" width="37" customWidth="1"/>
     <col min="14592" max="14593" width="9.28515625" customWidth="1"/>
     <col min="14845" max="14847" width="37" customWidth="1"/>
     <col min="14848" max="14849" width="9.28515625" customWidth="1"/>
     <col min="15101" max="15103" width="37" customWidth="1"/>
     <col min="15104" max="15105" width="9.28515625" customWidth="1"/>
     <col min="15357" max="15359" width="37" customWidth="1"/>
     <col min="15360" max="15361" width="9.28515625" customWidth="1"/>
     <col min="15613" max="15615" width="37" customWidth="1"/>
     <col min="15616" max="15617" width="9.28515625" customWidth="1"/>
     <col min="15869" max="15871" width="37" customWidth="1"/>
     <col min="15872" max="15873" width="9.28515625" customWidth="1"/>
     <col min="16125" max="16127" width="37" customWidth="1"/>
     <col min="16128" max="16129" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="35" customFormat="1" ht="31.5">
+    <row r="1" spans="1:13" s="35" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C1" s="34" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="2" spans="1:12" s="35" customFormat="1" ht="18.75">
+    <row r="2" spans="1:13" s="35" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B2" s="37" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="38" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="15.75" thickBot="1">
+    <row r="4" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
     </row>
-    <row r="5" spans="1:12" ht="17.25" thickBot="1">
+    <row r="5" spans="1:13" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="10">
         <v>2016</v>
       </c>
       <c r="E5" s="10">
         <v>2017</v>
       </c>
       <c r="F5" s="10">
         <v>2018</v>
       </c>
       <c r="G5" s="10">
         <v>2019</v>
       </c>
       <c r="H5" s="10">
         <v>2020</v>
       </c>
       <c r="I5" s="10">
         <v>2021</v>
       </c>
       <c r="J5" s="10">
         <v>2022</v>
       </c>
       <c r="K5" s="43">
         <v>2023</v>
       </c>
       <c r="L5" s="43">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5" s="43" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="11"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6" s="31"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="39">
         <v>4000442.1120000002</v>
       </c>
       <c r="E7" s="39">
         <v>4494728.1780000003</v>
       </c>
       <c r="F7" s="39">
         <v>5291945.7759999996</v>
       </c>
       <c r="G7" s="39">
         <v>4989013.7390000001</v>
       </c>
       <c r="H7" s="39">
         <v>3718850.895</v>
       </c>
       <c r="I7" s="39">
         <v>5580207.2819999997</v>
       </c>
       <c r="J7" s="39">
         <v>9803159.3819999993</v>
       </c>
       <c r="K7" s="39">
         <v>12517912.380000001</v>
       </c>
-      <c r="L7" s="44">
+      <c r="L7" s="39">
         <v>12489267.311000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7" s="39">
+        <v>12972893.514</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
-      <c r="L8" s="45"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:12" ht="24.75">
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+    </row>
+    <row r="9" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="15">
         <v>127980.976</v>
       </c>
       <c r="E9" s="15">
         <v>119955.962</v>
       </c>
       <c r="F9" s="15">
         <v>123642.74099999999</v>
       </c>
       <c r="G9" s="15">
         <v>170946.54300000001</v>
       </c>
       <c r="H9" s="15">
         <v>159907</v>
       </c>
       <c r="I9" s="15">
         <v>269481.61800000002</v>
       </c>
       <c r="J9" s="15">
         <v>291388.82500000001</v>
       </c>
       <c r="K9" s="15">
         <v>370013.46799999999</v>
       </c>
-      <c r="L9" s="46">
+      <c r="L9" s="15">
         <v>369632.84</v>
       </c>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9" s="15">
+        <v>431028.99800000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15">
         <v>75016.653000000006</v>
       </c>
       <c r="E10" s="15">
         <v>81216.884000000005</v>
       </c>
       <c r="F10" s="15">
         <v>90495.337</v>
       </c>
       <c r="G10" s="15">
         <v>81265.827999999994</v>
       </c>
       <c r="H10" s="15">
         <v>74649.421000000002</v>
       </c>
       <c r="I10" s="15">
         <v>105332.465</v>
       </c>
       <c r="J10" s="15">
         <v>108023.77099999999</v>
       </c>
       <c r="K10" s="15">
         <v>143629.94099999999</v>
       </c>
-      <c r="L10" s="46">
+      <c r="L10" s="15">
         <v>142058.66099999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" ht="24.75">
+      <c r="M10" s="15">
+        <v>181403.995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="15">
         <v>3785439.199</v>
       </c>
       <c r="E11" s="15">
         <v>4274485.8609999996</v>
       </c>
       <c r="F11" s="15">
         <v>5057526.017</v>
       </c>
       <c r="G11" s="15">
         <v>4718782.3150000004</v>
       </c>
       <c r="H11" s="15">
         <v>3470998.3560000001</v>
       </c>
       <c r="I11" s="15">
         <v>5173727.4189999998</v>
       </c>
       <c r="J11" s="15">
         <v>9292118.7009999994</v>
       </c>
       <c r="K11" s="15">
         <v>11906396.407</v>
       </c>
-      <c r="L11" s="46">
+      <c r="L11" s="15">
         <v>11826190.176999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:12" ht="24.75">
+      <c r="M11" s="15">
+        <v>12188131.162</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="15">
         <v>3607.8760000000002</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <v>1267.0129999999999</v>
       </c>
       <c r="I12" s="15">
         <v>9964.7999999999993</v>
       </c>
       <c r="J12" s="15">
         <v>73526.038</v>
       </c>
       <c r="K12" s="15">
         <v>73250.917000000001</v>
       </c>
-      <c r="L12" s="46">
+      <c r="L12" s="15">
         <v>123684.173</v>
       </c>
-    </row>
-    <row r="13" spans="1:12" ht="24.75">
+      <c r="M12" s="15">
+        <v>129045.524</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="15">
         <v>1206.2070000000001</v>
       </c>
       <c r="E13" s="15">
         <v>5387.2579999999998</v>
       </c>
       <c r="F13" s="15">
         <v>7113.9480000000003</v>
       </c>
       <c r="G13" s="15">
         <v>7003.18</v>
       </c>
       <c r="H13" s="15">
         <v>4233.6440000000002</v>
       </c>
       <c r="I13" s="15">
         <v>9549.8220000000001</v>
       </c>
       <c r="J13" s="15">
         <v>11840.539000000001</v>
       </c>
       <c r="K13" s="15">
         <v>11585.33</v>
       </c>
-      <c r="L13" s="46">
+      <c r="L13" s="15">
         <v>15489.181</v>
       </c>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13" s="15">
+        <v>26735.571</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H14" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="41" t="s">
         <v>77</v>
       </c>
       <c r="J14" s="41" t="s">
         <v>77</v>
       </c>
       <c r="K14" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="L14" s="47" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:12" ht="24.75">
+      <c r="L14" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="42" t="s">
         <v>77</v>
       </c>
       <c r="J15" s="42" t="s">
         <v>77</v>
       </c>
       <c r="K15" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="L15" s="47" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:12">
+      <c r="L15" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="M15" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J16" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K16" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L16" s="47" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:12" ht="24.75">
+      <c r="L16" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J17" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K17" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L17" s="47" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:12">
+      <c r="L17" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="M17" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="15">
         <v>6791.3609999999999</v>
       </c>
       <c r="E18" s="15">
         <v>13637.064</v>
       </c>
       <c r="F18" s="29">
         <v>13036.165999999999</v>
       </c>
       <c r="G18" s="15">
         <v>10999.64</v>
       </c>
       <c r="H18" s="15">
         <v>7773.04</v>
       </c>
       <c r="I18" s="29">
         <v>11958.091</v>
       </c>
       <c r="J18" s="29">
         <v>26213.65</v>
       </c>
       <c r="K18" s="29">
         <v>12960.103999999999</v>
       </c>
-      <c r="L18" s="48">
+      <c r="L18" s="29">
         <v>12187.005999999999</v>
       </c>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18" s="29">
+        <v>16289.119000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K19" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L19" s="48" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:12">
+      <c r="L19" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="M19" s="29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J20" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K20" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L20" s="48" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:12" ht="24.75">
+      <c r="L20" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="M20" s="29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A21" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="15">
         <v>5.3040000000000003</v>
       </c>
       <c r="E21" s="15">
         <v>15.182</v>
       </c>
       <c r="F21" s="29">
         <v>4.125</v>
       </c>
       <c r="G21" s="15">
         <v>3.8</v>
       </c>
       <c r="H21" s="15">
         <v>1.39</v>
       </c>
       <c r="I21" s="15">
         <v>5.3979999999999997</v>
       </c>
       <c r="J21" s="15">
         <v>10.805999999999999</v>
       </c>
       <c r="K21" s="15">
         <v>8.7919999999999998</v>
       </c>
-      <c r="L21" s="46">
+      <c r="L21" s="15">
         <v>1.8380000000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21" s="15">
+        <v>76.132000000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="42" t="s">
         <v>77</v>
       </c>
       <c r="J22" s="42" t="s">
         <v>77</v>
       </c>
       <c r="K22" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="L22" s="49" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:12" ht="24.75">
+      <c r="L22" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J23" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K23" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L23" s="49" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:12">
+      <c r="L23" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M23" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J24" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K24" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L24" s="49" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:12" ht="24.75">
+      <c r="L24" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M24" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J25" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K25" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L25" s="49" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:12">
+      <c r="L25" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M25" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="15">
         <v>394.536</v>
       </c>
       <c r="E26" s="15">
         <v>29.966999999999999</v>
       </c>
       <c r="F26" s="29">
         <v>127.44199999999999</v>
       </c>
       <c r="G26" s="29">
         <v>12.4</v>
       </c>
       <c r="H26" s="29">
         <v>9.9629999999999992</v>
       </c>
       <c r="I26" s="29">
         <v>187.89400000000001</v>
       </c>
       <c r="J26" s="29">
         <v>34.768999999999998</v>
       </c>
       <c r="K26" s="29">
         <v>67.421000000000006</v>
       </c>
-      <c r="L26" s="48">
+      <c r="L26" s="29">
         <v>23.434999999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26" s="29">
+        <v>183.01300000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K27" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="L27" s="48" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:12">
+      <c r="L27" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="M27" s="29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="J28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="K28" s="29" t="s">
         <v>77</v>
       </c>
       <c r="L28" s="29" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="29" spans="1:12" ht="25.5" thickBot="1">
+      <c r="M28" s="29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="27" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="J29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="K29" s="30" t="s">
         <v>77</v>
       </c>
       <c r="L29" s="30" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29" s="30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="40" t="s">
         <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B31" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">