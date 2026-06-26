--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A5F8088-FA89-4DCC-8965-6A28824A36FC}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1222F8FB-8C4A-4B4D-83DD-09C17DECDC93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4.03.00.27" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="86">
   <si>
     <t>(тыс.долларов США)</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Бардыгы</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">  анын ичинде:</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
@@ -353,62 +353,135 @@
   <si>
     <r>
       <t>4.03.00.27:  Экономикалык ишмердиктин  түрлөрү боюнча товарлардын экспорту</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>(миң АКШ доллары)</t>
   </si>
   <si>
     <t>Дун жана чекене соода; автомобилдерди жана мотоциклдерди оңдоо</t>
   </si>
   <si>
     <t>Искусство, көңүл ачуу жана эс алуу</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman CYR"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
@@ -557,104 +630,119 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman CYR"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -715,63 +803,67 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="11">
     <cellStyle name="Normal_PPI" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 4" xfId="10" xr:uid="{D2398D56-E6AD-4B3F-ACA9-267D45EEC96A}"/>
     <cellStyle name="Обычный_1.3 по возр и уров образ" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный_MSP trud1" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="ТЕКСТ" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Финансовый 2" xfId="9" xr:uid="{4CF3BFEF-C41D-4B8D-9240-6C5F95013FC4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1013,65 +1105,67 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L34"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" style="39" customWidth="1"/>
     <col min="2" max="3" width="37" customWidth="1"/>
     <col min="4" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" customWidth="1"/>
     <col min="253" max="255" width="37" customWidth="1"/>
     <col min="256" max="257" width="9.28515625" customWidth="1"/>
     <col min="509" max="511" width="37" customWidth="1"/>
     <col min="512" max="513" width="9.28515625" customWidth="1"/>
     <col min="765" max="767" width="37" customWidth="1"/>
     <col min="768" max="769" width="9.28515625" customWidth="1"/>
     <col min="1021" max="1023" width="37" customWidth="1"/>
     <col min="1024" max="1025" width="9.28515625" customWidth="1"/>
     <col min="1277" max="1279" width="37" customWidth="1"/>
     <col min="1280" max="1281" width="9.28515625" customWidth="1"/>
     <col min="1533" max="1535" width="37" customWidth="1"/>
     <col min="1536" max="1537" width="9.28515625" customWidth="1"/>
     <col min="1789" max="1791" width="37" customWidth="1"/>
     <col min="1792" max="1793" width="9.28515625" customWidth="1"/>
     <col min="2045" max="2047" width="37" customWidth="1"/>
     <col min="2048" max="2049" width="9.28515625" customWidth="1"/>
     <col min="2301" max="2303" width="37" customWidth="1"/>
     <col min="2304" max="2305" width="9.28515625" customWidth="1"/>
     <col min="2557" max="2559" width="37" customWidth="1"/>
     <col min="2560" max="2561" width="9.28515625" customWidth="1"/>
     <col min="2813" max="2815" width="37" customWidth="1"/>
     <col min="2816" max="2817" width="9.28515625" customWidth="1"/>
     <col min="3069" max="3071" width="37" customWidth="1"/>
     <col min="3072" max="3073" width="9.28515625" customWidth="1"/>
     <col min="3325" max="3327" width="37" customWidth="1"/>
@@ -1156,989 +1250,1066 @@
     <col min="13312" max="13313" width="9.28515625" customWidth="1"/>
     <col min="13565" max="13567" width="37" customWidth="1"/>
     <col min="13568" max="13569" width="9.28515625" customWidth="1"/>
     <col min="13821" max="13823" width="37" customWidth="1"/>
     <col min="13824" max="13825" width="9.28515625" customWidth="1"/>
     <col min="14077" max="14079" width="37" customWidth="1"/>
     <col min="14080" max="14081" width="9.28515625" customWidth="1"/>
     <col min="14333" max="14335" width="37" customWidth="1"/>
     <col min="14336" max="14337" width="9.28515625" customWidth="1"/>
     <col min="14589" max="14591" width="37" customWidth="1"/>
     <col min="14592" max="14593" width="9.28515625" customWidth="1"/>
     <col min="14845" max="14847" width="37" customWidth="1"/>
     <col min="14848" max="14849" width="9.28515625" customWidth="1"/>
     <col min="15101" max="15103" width="37" customWidth="1"/>
     <col min="15104" max="15105" width="9.28515625" customWidth="1"/>
     <col min="15357" max="15359" width="37" customWidth="1"/>
     <col min="15360" max="15361" width="9.28515625" customWidth="1"/>
     <col min="15613" max="15615" width="37" customWidth="1"/>
     <col min="15616" max="15617" width="9.28515625" customWidth="1"/>
     <col min="15869" max="15871" width="37" customWidth="1"/>
     <col min="15872" max="15873" width="9.28515625" customWidth="1"/>
     <col min="16125" max="16127" width="37" customWidth="1"/>
     <col min="16128" max="16129" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="22" customFormat="1" ht="50.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" s="22" customFormat="1" ht="50.25" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="2" spans="1:12" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
       <c r="B2" s="23"/>
       <c r="C2" s="24"/>
     </row>
-    <row r="3" spans="1:12" s="26" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="26" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="31"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6">
         <v>2016</v>
       </c>
       <c r="E5" s="6">
         <v>2017</v>
       </c>
       <c r="F5" s="6">
         <v>2018</v>
       </c>
       <c r="G5" s="6">
         <v>2019</v>
       </c>
       <c r="H5" s="6">
         <v>2020</v>
       </c>
       <c r="I5" s="6">
         <v>2021</v>
       </c>
       <c r="J5" s="6">
         <v>2022</v>
       </c>
       <c r="K5" s="6">
         <v>2023</v>
       </c>
       <c r="L5" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M5" s="6" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
-      <c r="L6" s="41"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="19">
         <v>1573214.93</v>
       </c>
       <c r="E7" s="19">
         <v>1764254.645</v>
       </c>
       <c r="F7" s="20">
         <v>1836838.696</v>
       </c>
       <c r="G7" s="20">
         <v>1986110</v>
       </c>
       <c r="H7" s="20">
         <v>1973190.595</v>
       </c>
       <c r="I7" s="20">
         <v>2752163.747</v>
       </c>
       <c r="J7" s="20">
         <v>2254702.932</v>
       </c>
       <c r="K7" s="20">
         <v>3384856.0929999999</v>
       </c>
       <c r="L7" s="20">
         <v>5141743.4610000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M7" s="20">
+        <v>2852128.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="17"/>
-    </row>
-    <row r="9" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="N8" s="40"/>
+    </row>
+    <row r="9" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="10">
         <v>128182.79700000001</v>
       </c>
       <c r="E9" s="10">
         <v>136677.51300000001</v>
       </c>
       <c r="F9" s="17">
         <v>128029.906</v>
       </c>
       <c r="G9" s="17">
         <v>162822.70000000001</v>
       </c>
       <c r="H9" s="17">
         <v>160846.084</v>
       </c>
       <c r="I9" s="17">
         <v>169857.97700000001</v>
       </c>
       <c r="J9" s="17">
         <v>294067.69300000003</v>
       </c>
       <c r="K9" s="17">
         <v>254135.9</v>
       </c>
       <c r="L9" s="17">
         <v>242034.07500000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M9" s="17">
+        <v>146934.992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>170102.46799999999</v>
       </c>
       <c r="E10" s="10">
         <v>162924.62899999999</v>
       </c>
       <c r="F10" s="17">
         <v>165352.39600000001</v>
       </c>
       <c r="G10" s="17">
         <v>208579.8</v>
       </c>
       <c r="H10" s="17">
         <v>183529.15900000001</v>
       </c>
       <c r="I10" s="17">
         <v>210396.66</v>
       </c>
       <c r="J10" s="17">
         <v>194797.163</v>
       </c>
       <c r="K10" s="17">
         <v>324679.58299999998</v>
       </c>
       <c r="L10" s="17">
         <v>334166.56300000002</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M10" s="17">
+        <v>531074.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>1242280.1669999999</v>
       </c>
       <c r="E11" s="10">
         <v>1373624.2930000001</v>
       </c>
       <c r="F11" s="17">
         <v>1369919.665</v>
       </c>
       <c r="G11" s="17">
         <v>1504638</v>
       </c>
       <c r="H11" s="17">
         <v>1557181.6680000001</v>
       </c>
       <c r="I11" s="17">
         <v>2218287.6970000002</v>
       </c>
       <c r="J11" s="17">
         <v>1644743.72</v>
       </c>
       <c r="K11" s="17">
         <v>2711965.1510000001</v>
       </c>
       <c r="L11" s="17">
         <v>4489750.7390000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:12" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="M11" s="17">
+        <v>2130446.3429999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="36.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
         <v>96.962999999999994</v>
       </c>
       <c r="E12" s="10">
         <v>24622.752</v>
       </c>
       <c r="F12" s="17">
         <v>16339.237999999999</v>
       </c>
       <c r="G12" s="17">
         <v>112</v>
       </c>
       <c r="H12" s="17">
         <v>113.1</v>
       </c>
       <c r="I12" s="17">
         <v>101.4</v>
       </c>
       <c r="J12" s="17">
         <v>101.8</v>
       </c>
       <c r="K12" s="17">
         <v>113.437</v>
       </c>
       <c r="L12" s="17">
         <v>115.206</v>
       </c>
-    </row>
-    <row r="13" spans="1:12" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="M12" s="17">
+        <v>4201.9409999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="36.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
         <v>31811.901999999998</v>
       </c>
       <c r="E13" s="10">
         <v>65636.683999999994</v>
       </c>
       <c r="F13" s="17">
         <v>156190.54800000001</v>
       </c>
       <c r="G13" s="17">
         <v>108432</v>
       </c>
       <c r="H13" s="17">
         <v>70767.297000000006</v>
       </c>
       <c r="I13" s="17">
         <v>152832.90400000001</v>
       </c>
       <c r="J13" s="17">
         <v>113179.807</v>
       </c>
       <c r="K13" s="17">
         <v>90084.244999999995</v>
       </c>
       <c r="L13" s="17">
         <v>72853.141000000003</v>
       </c>
-    </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M13" s="17">
+        <v>35900.696000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L14" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="15" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M14" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L15" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="16" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M15" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K16" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="17" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M16" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L17" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M17" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="10">
         <v>261.62799999999999</v>
       </c>
       <c r="E18" s="10">
         <v>461.24299999999999</v>
       </c>
       <c r="F18" s="17">
         <v>816.90899999999999</v>
       </c>
       <c r="G18" s="17">
         <v>1120.8</v>
       </c>
       <c r="H18" s="17">
         <v>413.92700000000002</v>
       </c>
       <c r="I18" s="17">
         <v>576.9</v>
       </c>
       <c r="J18" s="17">
         <v>7445.4380000000001</v>
       </c>
       <c r="K18" s="17">
         <v>3170.6880000000001</v>
       </c>
       <c r="L18" s="17">
         <v>2318.13</v>
       </c>
-    </row>
-    <row r="19" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M18" s="17">
+        <v>3016.837</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L19" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M19" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K20" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L20" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="21" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M20" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D21" s="10">
         <v>0.39500000000000002</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>1</v>
       </c>
       <c r="H21" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
       <c r="J21" s="17">
         <v>0</v>
       </c>
       <c r="K21" s="17">
         <v>0.2</v>
       </c>
-      <c r="L21" s="17" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="L21" s="17">
+        <v>0</v>
+      </c>
+      <c r="M21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L22" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="23" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M22" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K23" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L23" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M23" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K24" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L24" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="M24" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="24.75" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L25" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M25" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="10">
         <v>478.61</v>
       </c>
       <c r="E26" s="10">
         <v>307.52199999999999</v>
       </c>
       <c r="F26" s="10">
         <v>190.03399999999999</v>
       </c>
       <c r="G26" s="10">
         <v>403.6</v>
       </c>
       <c r="H26" s="17">
         <v>337.1</v>
       </c>
       <c r="I26" s="10">
         <v>110.2</v>
       </c>
       <c r="J26" s="10">
         <v>367.3</v>
       </c>
       <c r="K26" s="10">
         <v>706.88900000000001</v>
       </c>
       <c r="L26" s="10">
         <v>505.60700000000003</v>
       </c>
-    </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M26" s="10">
+        <v>553.21199999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G27" s="10">
         <v>0.9</v>
       </c>
       <c r="I27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L27" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M27" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K28" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L28" s="17" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="29" spans="1:12" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M28" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="F29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="G29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="H29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="I29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="K29" s="18" t="s">
         <v>60</v>
       </c>
       <c r="L29" s="18" t="s">
         <v>60</v>
       </c>
-    </row>
-    <row r="30" spans="1:12" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M29" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="28" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="27" t="s">
         <v>65</v>
       </c>
       <c r="L30"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C31" s="40"/>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>85</v>
+      </c>
       <c r="L31" s="28"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B34" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>