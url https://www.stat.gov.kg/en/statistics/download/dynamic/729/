--- v0 (2026-05-01)
+++ v1 (2026-10-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Save data\Назира\2026\февраль\Мобильное приложение 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDFC0FF5-30CC-432A-BDDD-535519643160}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="5.01.00.17  Численность " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -900,51 +900,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="J29" sqref="J29"/>
+      <selection pane="bottomRight" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="10" customWidth="1"/>
     <col min="2" max="3" width="36.7109375" style="1" customWidth="1"/>
     <col min="4" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9.140625" style="1"/>
     <col min="257" max="259" width="37" style="1" customWidth="1"/>
     <col min="260" max="269" width="9.28515625" style="1" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="1"/>
     <col min="513" max="515" width="37" style="1" customWidth="1"/>
     <col min="516" max="525" width="9.28515625" style="1" customWidth="1"/>
     <col min="526" max="768" width="9.140625" style="1"/>
     <col min="769" max="771" width="37" style="1" customWidth="1"/>
     <col min="772" max="781" width="9.28515625" style="1" customWidth="1"/>
     <col min="782" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1027" width="37" style="1" customWidth="1"/>
     <col min="1028" max="1037" width="9.28515625" style="1" customWidth="1"/>
     <col min="1038" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1283" width="37" style="1" customWidth="1"/>
     <col min="1284" max="1293" width="9.28515625" style="1" customWidth="1"/>
     <col min="1294" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1539" width="37" style="1" customWidth="1"/>