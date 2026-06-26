--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -6,83 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{145C2730-571D-48C8-AA48-255DFC7B625C}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C95CAAA4-AF4A-462B-8530-E4872FD82CD5}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4.03.00.25 Импорт товаров " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D6" i="1" l="1"/>
   <c r="E6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>(млн. долларов США)</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
     <t>Баткен облусу</t>
   </si>
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
@@ -258,67 +258,147 @@
       </rPr>
       <t xml:space="preserve"> In General the Republic, including the scope of exports supplied by individuals, the regions- excluding this scope.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Жалпысынан республика боюнча, анын ичинде импорттун көлөмү жеткирилген жеке жактар тарабынан, облустар боюнча - эсепке албагандагы аталган көлөм.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7.5"/>
       <color indexed="12"/>
       <name val="Kyrghyz Times"/>
     </font>
     <font>
       <b/>
       <sz val="7.5"/>
@@ -417,281 +497,304 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
-[...7 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Normal_PPI" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="9" xr:uid="{AECA1456-29B6-499F-8EE1-254A5DECD228}"/>
     <cellStyle name="Обычный_80102" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный_stand (3)" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="ТЕКСТ" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый" xfId="8" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1002,65 +1105,66 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист7"/>
   <dimension ref="A1:AA26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="V26" sqref="V26"/>
+      <selection pane="topRight" activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="26" style="7" customWidth="1"/>
     <col min="3" max="3" width="25" style="7" customWidth="1"/>
     <col min="4" max="13" width="9.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="4" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="14" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="52"/>
     <col min="21" max="21" width="10" style="52" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="14" customWidth="1"/>
-    <col min="23" max="26" width="9.140625" style="4"/>
+    <col min="23" max="23" width="9.7109375" style="4" customWidth="1"/>
+    <col min="24" max="26" width="9.140625" style="4"/>
     <col min="27" max="27" width="26" style="4" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="18" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:27" ht="18" customHeight="1">
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
     </row>
@@ -1133,57 +1237,61 @@
       </c>
       <c r="O4" s="23">
         <v>2017</v>
       </c>
       <c r="P4" s="24">
         <v>2018</v>
       </c>
       <c r="Q4" s="23">
         <v>2019</v>
       </c>
       <c r="R4" s="24">
         <v>2020</v>
       </c>
       <c r="S4" s="24">
         <v>2021</v>
       </c>
       <c r="T4" s="58">
         <v>2022</v>
       </c>
       <c r="U4" s="61">
         <v>2023</v>
       </c>
       <c r="V4" s="61">
         <v>2024</v>
       </c>
+      <c r="W4" s="61" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="5" spans="1:27" ht="12" customHeight="1">
       <c r="A5" s="7"/>
       <c r="C5" s="25"/>
       <c r="T5" s="14"/>
       <c r="U5" s="62"/>
       <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
     </row>
     <row r="6" spans="1:27" ht="13.5" customHeight="1">
       <c r="A6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="17">
         <f>1718196.7/1000</f>
         <v>1718.1967</v>
       </c>
       <c r="E6" s="17">
         <f>2412125.412/1000</f>
         <v>2412.1254119999999</v>
       </c>
       <c r="F6" s="29">
         <v>4072.4</v>
       </c>
       <c r="G6" s="29">
         <v>3040.2</v>
       </c>
@@ -1209,76 +1317,80 @@
         <v>4000.4</v>
       </c>
       <c r="O6" s="31">
         <v>4494.7</v>
       </c>
       <c r="P6" s="31">
         <v>5291.9</v>
       </c>
       <c r="Q6" s="31">
         <v>4989.013739</v>
       </c>
       <c r="R6" s="31">
         <v>3718.850895</v>
       </c>
       <c r="S6" s="31">
         <v>5580.2072819999994</v>
       </c>
       <c r="T6" s="31">
         <v>9803.2000000000007</v>
       </c>
       <c r="U6" s="64">
         <v>12517.912380000002</v>
       </c>
       <c r="V6" s="64">
         <v>12489.267311000001</v>
+      </c>
+      <c r="W6" s="64">
+        <v>12973</v>
       </c>
       <c r="AA6" s="17"/>
     </row>
     <row r="7" spans="1:27" ht="12" customHeight="1">
       <c r="A7" s="7"/>
       <c r="B7" s="27"/>
       <c r="C7" s="32"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="34"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
       <c r="S7" s="33"/>
       <c r="T7" s="33"/>
       <c r="U7" s="65"/>
       <c r="V7" s="36"/>
+      <c r="W7" s="36"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" ht="12.95" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="35">
         <v>6.5756800000000002</v>
       </c>
       <c r="E8" s="35">
         <v>12.247906</v>
       </c>
       <c r="F8" s="34">
         <v>53.6</v>
       </c>
       <c r="G8" s="35">
         <v>38.299999999999997</v>
       </c>
       <c r="H8" s="35">
@@ -1304,50 +1416,54 @@
       </c>
       <c r="O8" s="33">
         <v>44.216540000000002</v>
       </c>
       <c r="P8" s="33">
         <v>34.991410000000002</v>
       </c>
       <c r="Q8" s="33">
         <v>40.591205000000002</v>
       </c>
       <c r="R8" s="33">
         <v>24.922162</v>
       </c>
       <c r="S8" s="33">
         <v>32.892338000000002</v>
       </c>
       <c r="T8" s="33">
         <v>34.700000000000003</v>
       </c>
       <c r="U8" s="36">
         <v>32.873082000000004</v>
       </c>
       <c r="V8" s="36">
         <v>31.504788000000001</v>
       </c>
+      <c r="W8" s="36">
+        <v>64.58644799999999</v>
+      </c>
+      <c r="Y8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" ht="12.95" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="35">
         <v>52.217188999999998</v>
       </c>
       <c r="E9" s="35">
         <v>55.779154000000005</v>
       </c>
       <c r="F9" s="34">
         <v>111.5</v>
       </c>
       <c r="G9" s="35">
         <v>102.3</v>
       </c>
       <c r="H9" s="35">
@@ -1373,50 +1489,54 @@
       </c>
       <c r="O9" s="33">
         <v>55.791398000000001</v>
       </c>
       <c r="P9" s="33">
         <v>48.739305000000002</v>
       </c>
       <c r="Q9" s="33">
         <v>49.449735000000004</v>
       </c>
       <c r="R9" s="33">
         <v>70.898674</v>
       </c>
       <c r="S9" s="33">
         <v>131.57728899999998</v>
       </c>
       <c r="T9" s="33">
         <v>171.2</v>
       </c>
       <c r="U9" s="36">
         <v>249.991851</v>
       </c>
       <c r="V9" s="36">
         <v>215.58192399999999</v>
       </c>
+      <c r="W9" s="36">
+        <v>253.297549</v>
+      </c>
+      <c r="Y9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" ht="12.95" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="35">
         <v>185.46831899999998</v>
       </c>
       <c r="E10" s="35">
         <v>184.208855</v>
       </c>
       <c r="F10" s="34">
         <v>221.7</v>
       </c>
       <c r="G10" s="35">
         <v>192.4</v>
       </c>
       <c r="H10" s="35">
@@ -1442,50 +1562,54 @@
       </c>
       <c r="O10" s="33">
         <v>183.36281</v>
       </c>
       <c r="P10" s="33">
         <v>261.10619800000001</v>
       </c>
       <c r="Q10" s="33">
         <v>245.99527900000001</v>
       </c>
       <c r="R10" s="33">
         <v>231.967287</v>
       </c>
       <c r="S10" s="33">
         <v>223.61748699999998</v>
       </c>
       <c r="T10" s="33">
         <v>378.8</v>
       </c>
       <c r="U10" s="36">
         <v>360.798631</v>
       </c>
       <c r="V10" s="36">
         <v>493.09228499999995</v>
       </c>
+      <c r="W10" s="36">
+        <v>401.61011300000001</v>
+      </c>
+      <c r="Y10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" ht="12.95" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="35">
         <v>5.3723140000000003</v>
       </c>
       <c r="E11" s="35">
         <v>9.6</v>
       </c>
       <c r="F11" s="34">
         <v>4</v>
       </c>
       <c r="G11" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="H11" s="35">
@@ -1511,50 +1635,54 @@
       </c>
       <c r="O11" s="33">
         <v>4.6031000000000004</v>
       </c>
       <c r="P11" s="33">
         <v>7.4316880000000003</v>
       </c>
       <c r="Q11" s="33">
         <v>4.3662359999999998</v>
       </c>
       <c r="R11" s="33">
         <v>6.1802470000000005</v>
       </c>
       <c r="S11" s="33">
         <v>15.898727000000001</v>
       </c>
       <c r="T11" s="33">
         <v>27.6</v>
       </c>
       <c r="U11" s="36">
         <v>25.165188999999998</v>
       </c>
       <c r="V11" s="36">
         <v>19.802852999999999</v>
       </c>
+      <c r="W11" s="36">
+        <v>50.206685</v>
+      </c>
+      <c r="Y11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" ht="12.95" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="35">
         <v>32.628094000000004</v>
       </c>
       <c r="E12" s="35">
         <v>49.6</v>
       </c>
       <c r="F12" s="34">
         <v>79.900000000000006</v>
       </c>
       <c r="G12" s="35">
         <v>83</v>
       </c>
       <c r="H12" s="35">
@@ -1580,50 +1708,54 @@
       </c>
       <c r="O12" s="33">
         <v>201.368527</v>
       </c>
       <c r="P12" s="33">
         <v>281.13262800000001</v>
       </c>
       <c r="Q12" s="33">
         <v>304.12231500000001</v>
       </c>
       <c r="R12" s="33">
         <v>179.31903700000001</v>
       </c>
       <c r="S12" s="33">
         <v>360.27555999999998</v>
       </c>
       <c r="T12" s="33">
         <v>302.39999999999998</v>
       </c>
       <c r="U12" s="36">
         <v>251.684842</v>
       </c>
       <c r="V12" s="36">
         <v>368.57870700000001</v>
       </c>
+      <c r="W12" s="36">
+        <v>280.33710100000002</v>
+      </c>
+      <c r="Y12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" ht="12.95" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="35">
         <v>11.219833000000001</v>
       </c>
       <c r="E13" s="35">
         <v>1</v>
       </c>
       <c r="F13" s="34">
         <v>193.3</v>
       </c>
       <c r="G13" s="35">
         <v>5.2</v>
       </c>
       <c r="H13" s="35">
@@ -1649,50 +1781,54 @@
       </c>
       <c r="O13" s="33">
         <v>1.8594809999999999</v>
       </c>
       <c r="P13" s="33">
         <v>26.364571000000002</v>
       </c>
       <c r="Q13" s="33">
         <v>39.949047</v>
       </c>
       <c r="R13" s="33">
         <v>55.403700000000001</v>
       </c>
       <c r="S13" s="33">
         <v>10.83591</v>
       </c>
       <c r="T13" s="33">
         <v>26.3</v>
       </c>
       <c r="U13" s="36">
         <v>31.019535999999999</v>
       </c>
       <c r="V13" s="36">
         <v>21.390815</v>
       </c>
+      <c r="W13" s="36">
+        <v>27.951686000000002</v>
+      </c>
+      <c r="Y13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" ht="12.95" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="35">
         <v>105.671638</v>
       </c>
       <c r="E14" s="35">
         <v>165.13672</v>
       </c>
       <c r="F14" s="34">
         <v>220.9</v>
       </c>
       <c r="G14" s="35">
         <v>202.5</v>
       </c>
       <c r="H14" s="35">
@@ -1718,50 +1854,54 @@
       </c>
       <c r="O14" s="33">
         <v>468.83713</v>
       </c>
       <c r="P14" s="33">
         <v>576.18666700000006</v>
       </c>
       <c r="Q14" s="33">
         <v>823.42130199999997</v>
       </c>
       <c r="R14" s="33">
         <v>535.68651100000011</v>
       </c>
       <c r="S14" s="33">
         <v>626.77486799999997</v>
       </c>
       <c r="T14" s="33">
         <v>1506.7</v>
       </c>
       <c r="U14" s="36">
         <v>2249.4308889999998</v>
       </c>
       <c r="V14" s="36">
         <v>1108.1525530000001</v>
       </c>
+      <c r="W14" s="36">
+        <v>1413.5328999999999</v>
+      </c>
+      <c r="Y14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" ht="12.95" customHeight="1">
       <c r="A15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="35">
         <v>1161.9438270000001</v>
       </c>
       <c r="E15" s="35">
         <v>1676.0608770000001</v>
       </c>
       <c r="F15" s="34">
         <v>2144.5</v>
       </c>
       <c r="G15" s="35">
         <v>1803.7</v>
       </c>
       <c r="H15" s="35">
@@ -1787,50 +1927,54 @@
       </c>
       <c r="O15" s="33">
         <v>2797.464931</v>
       </c>
       <c r="P15" s="33">
         <v>3640.1628100000003</v>
       </c>
       <c r="Q15" s="33">
         <v>2918.50182</v>
       </c>
       <c r="R15" s="33">
         <v>2225.773299</v>
       </c>
       <c r="S15" s="33">
         <v>3598.3099830000001</v>
       </c>
       <c r="T15" s="33">
         <v>6403.9</v>
       </c>
       <c r="U15" s="36">
         <v>6216.0162490000002</v>
       </c>
       <c r="V15" s="36">
         <v>7942.2881820000002</v>
       </c>
+      <c r="W15" s="36">
+        <v>8581.0295720000013</v>
+      </c>
+      <c r="Y15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" ht="12.95" customHeight="1" thickBot="1">
       <c r="A16" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="45">
         <v>87.360918999999996</v>
       </c>
       <c r="E16" s="45">
         <v>170.57703400000003</v>
       </c>
       <c r="F16" s="46">
         <v>194.9</v>
       </c>
       <c r="G16" s="45">
         <v>193.6</v>
       </c>
       <c r="H16" s="45">
@@ -1856,86 +2000,98 @@
       </c>
       <c r="O16" s="46">
         <v>238.19733300000001</v>
       </c>
       <c r="P16" s="46">
         <v>163.19080199999999</v>
       </c>
       <c r="Q16" s="46">
         <v>348.10771799999998</v>
       </c>
       <c r="R16" s="46">
         <v>216.50514000000001</v>
       </c>
       <c r="S16" s="46">
         <v>252.68685099999999</v>
       </c>
       <c r="T16" s="46">
         <v>304.7</v>
       </c>
       <c r="U16" s="45">
         <v>431.177885</v>
       </c>
       <c r="V16" s="45">
         <v>376.54505</v>
       </c>
+      <c r="W16" s="45">
+        <v>504.58850999999999</v>
+      </c>
+      <c r="Y16" s="11"/>
       <c r="AA16" s="11"/>
     </row>
     <row r="17" spans="1:26" s="48" customFormat="1" ht="57" customHeight="1">
       <c r="A17" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="47" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="49"/>
       <c r="E17" s="49"/>
       <c r="F17" s="49"/>
       <c r="G17" s="49"/>
       <c r="H17" s="49"/>
       <c r="I17" s="49"/>
       <c r="J17" s="49"/>
       <c r="K17" s="49"/>
       <c r="L17" s="49"/>
       <c r="M17" s="49"/>
       <c r="N17" s="49"/>
       <c r="O17" s="49"/>
       <c r="P17" s="49"/>
       <c r="Q17" s="49"/>
       <c r="R17" s="49"/>
       <c r="S17" s="49"/>
       <c r="T17" s="54"/>
       <c r="U17" s="51"/>
       <c r="V17" s="59"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
     </row>
     <row r="18" spans="1:26">
-      <c r="B18" s="6"/>
+      <c r="A18" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="66" t="s">
+        <v>45</v>
+      </c>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="18"/>
       <c r="T18" s="55"/>
       <c r="U18" s="56"/>
       <c r="V18" s="59"/>
     </row>
     <row r="19" spans="1:26">
       <c r="H19" s="11"/>
       <c r="U19" s="50"/>
       <c r="V19" s="59"/>
       <c r="Y19" s="48"/>