--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -5,76 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FC0D3A4-ED93-456D-B0CC-F8D413337B9C}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F3F9C73-CC23-4497-9DA1-B5EF38732F91}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="15" windowWidth="14280" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4.03.00.24 Экспорт товаров " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>(млн. долларов США)</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
     <t>Баткен облусу</t>
   </si>
   <si>
     <t>Баткенская область</t>
   </si>
   <si>
@@ -248,68 +248,160 @@
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> В целом по республике включая объемы экспорта, поставляемые физическими лицами, по областям - без учета данного объема.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>In General the Republic, including the scope of exports supplied by individuals, the regions- excluding this scope.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="24"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
@@ -366,220 +458,255 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="7.5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
-[...6 lines deleted...]
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Normal_PPI" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4" xfId="8" xr:uid="{AC5226D3-3332-49E6-A6D3-30CDEF769ED3}"/>
     <cellStyle name="Обычный_80102" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный_stand (3)" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="ТЕКСТ" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -851,109 +978,111 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист6"/>
-  <dimension ref="A1:V18"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="U21" sqref="U21"/>
+      <pane xSplit="2" topLeftCell="K1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="W18" sqref="W18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="18" width="8.85546875" style="2"/>
     <col min="19" max="19" width="10.5703125" style="2" customWidth="1"/>
-    <col min="20" max="16384" width="8.85546875" style="2"/>
+    <col min="20" max="22" width="8.85546875" style="2"/>
+    <col min="23" max="23" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="41" customFormat="1" ht="18" customHeight="1">
+    <row r="1" spans="1:24" s="40" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>36</v>
       </c>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
-      <c r="F1" s="39"/>
-      <c r="G1" s="40"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="39"/>
     </row>
-    <row r="2" spans="1:22" ht="12" customHeight="1">
+    <row r="2" spans="1:24" ht="12" customHeight="1">
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="25"/>
       <c r="G2" s="26"/>
     </row>
-    <row r="3" spans="1:22" ht="15" customHeight="1">
+    <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="26"/>
       <c r="G3" s="25"/>
       <c r="L3" s="28"/>
     </row>
-    <row r="4" spans="1:22" s="1" customFormat="1" ht="18" customHeight="1" thickBot="1">
+    <row r="4" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="Q4" s="29"/>
     </row>
-    <row r="5" spans="1:22" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1">
+    <row r="5" spans="1:24" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1">
       <c r="A5" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="30">
         <v>2006</v>
       </c>
       <c r="E5" s="30">
         <v>2007</v>
       </c>
       <c r="F5" s="30">
         <v>2008</v>
       </c>
       <c r="G5" s="30">
         <v>2009</v>
       </c>
       <c r="H5" s="30">
         <v>2010</v>
       </c>
       <c r="I5" s="30">
@@ -976,52 +1105,55 @@
       </c>
       <c r="O5" s="30">
         <v>2017</v>
       </c>
       <c r="P5" s="30">
         <v>2018</v>
       </c>
       <c r="Q5" s="32">
         <v>2019</v>
       </c>
       <c r="R5" s="32">
         <v>2020</v>
       </c>
       <c r="S5" s="32">
         <v>2021</v>
       </c>
       <c r="T5" s="32">
         <v>2022</v>
       </c>
       <c r="U5" s="32">
         <v>2023</v>
       </c>
       <c r="V5" s="32">
         <v>2024</v>
       </c>
+      <c r="W5" s="32" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="6" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="33">
         <v>794.06740000000002</v>
       </c>
       <c r="E6" s="33">
         <v>1134.1965</v>
       </c>
       <c r="F6" s="33">
         <v>1855.5663</v>
       </c>
       <c r="G6" s="33">
         <v>1673.0403999999999</v>
       </c>
       <c r="H6" s="33">
         <v>1755.9245000000001</v>
       </c>
       <c r="I6" s="33">
@@ -1029,84 +1161,87 @@
       </c>
       <c r="J6" s="33">
         <v>1927.6232464447128</v>
       </c>
       <c r="K6" s="33">
         <v>2006.8496540000001</v>
       </c>
       <c r="L6" s="33">
         <v>1883.7334559999999</v>
       </c>
       <c r="M6" s="33">
         <v>1482.9420339999999</v>
       </c>
       <c r="N6" s="33">
         <v>1573.2149299999999</v>
       </c>
       <c r="O6" s="33">
         <v>1764.2546440000001</v>
       </c>
       <c r="P6" s="33">
         <v>1836.838696</v>
       </c>
       <c r="Q6" s="33">
         <v>1986.1099629999999</v>
       </c>
-      <c r="R6" s="42">
+      <c r="R6" s="41">
         <v>1973.190595</v>
       </c>
-      <c r="S6" s="42">
+      <c r="S6" s="41">
         <v>2752.1637470000001</v>
       </c>
-      <c r="T6" s="42">
+      <c r="T6" s="41">
         <v>2254.7029320000001</v>
       </c>
-      <c r="U6" s="42">
+      <c r="U6" s="41">
         <v>3384.8560929999999</v>
       </c>
-      <c r="V6" s="42">
+      <c r="V6" s="41">
         <v>5141.743461</v>
       </c>
+      <c r="W6" s="47">
+        <v>2852.128921</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" s="1" customFormat="1" ht="9" customHeight="1">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="9" customHeight="1">
       <c r="B7" s="9"/>
       <c r="C7" s="11"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
     </row>
-    <row r="8" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="34">
         <v>11.8</v>
       </c>
       <c r="E8" s="34">
         <v>23.9</v>
       </c>
       <c r="F8" s="34">
         <v>14.7</v>
       </c>
       <c r="G8" s="34">
         <v>13.7</v>
       </c>
       <c r="H8" s="34">
         <v>15.7</v>
       </c>
       <c r="I8" s="34">
@@ -1129,52 +1264,55 @@
       </c>
       <c r="O8" s="34">
         <v>11.964996999999999</v>
       </c>
       <c r="P8" s="34">
         <v>24.346854999999998</v>
       </c>
       <c r="Q8" s="35">
         <v>16.570656</v>
       </c>
       <c r="R8" s="21">
         <v>19.653097000000002</v>
       </c>
       <c r="S8" s="21">
         <v>23.611854999999998</v>
       </c>
       <c r="T8" s="21">
         <v>65.231635999999995</v>
       </c>
       <c r="U8" s="21">
         <v>69.26212799999999</v>
       </c>
       <c r="V8" s="21">
         <v>53.93074</v>
       </c>
+      <c r="W8" s="35">
+        <v>51.807563000000002</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="34">
         <v>71</v>
       </c>
       <c r="E9" s="34">
         <v>65.7</v>
       </c>
       <c r="F9" s="34">
         <v>87.1</v>
       </c>
       <c r="G9" s="34">
         <v>53.7</v>
       </c>
       <c r="H9" s="34">
         <v>55.7</v>
       </c>
       <c r="I9" s="34">
@@ -1197,52 +1335,55 @@
       </c>
       <c r="O9" s="34">
         <v>157.55110500000001</v>
       </c>
       <c r="P9" s="34">
         <v>160.06558100000001</v>
       </c>
       <c r="Q9" s="35">
         <v>214.81499700000001</v>
       </c>
       <c r="R9" s="21">
         <v>188.184211</v>
       </c>
       <c r="S9" s="21">
         <v>221.3</v>
       </c>
       <c r="T9" s="21">
         <v>210.34007300000002</v>
       </c>
       <c r="U9" s="21">
         <v>300.86100300000004</v>
       </c>
       <c r="V9" s="21">
         <v>287.17366299999998</v>
       </c>
+      <c r="W9" s="35">
+        <v>442.661405</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="34">
         <v>8.8000000000000007</v>
       </c>
       <c r="E10" s="34">
         <v>14.2</v>
       </c>
       <c r="F10" s="34">
         <v>18.8</v>
       </c>
       <c r="G10" s="34">
         <v>16.5</v>
       </c>
       <c r="H10" s="34">
         <v>14.7</v>
       </c>
       <c r="I10" s="34">
@@ -1265,52 +1406,55 @@
       </c>
       <c r="O10" s="36">
         <v>25.329998</v>
       </c>
       <c r="P10" s="34">
         <v>19.564356</v>
       </c>
       <c r="Q10" s="35">
         <v>14.636946</v>
       </c>
       <c r="R10" s="21">
         <v>20.781796</v>
       </c>
       <c r="S10" s="21">
         <v>13.9</v>
       </c>
       <c r="T10" s="21">
         <v>11.302702</v>
       </c>
       <c r="U10" s="21">
         <v>24.713360999999999</v>
       </c>
       <c r="V10" s="21">
         <v>47.636983999999998</v>
       </c>
+      <c r="W10" s="35">
+        <v>46.975991999999998</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="E11" s="34">
         <v>1.2</v>
       </c>
       <c r="F11" s="34">
         <v>0.9</v>
       </c>
       <c r="G11" s="34">
         <v>1.4</v>
       </c>
       <c r="H11" s="34">
         <v>0.9</v>
       </c>
       <c r="I11" s="34">
@@ -1333,52 +1477,55 @@
       </c>
       <c r="O11" s="34">
         <v>1.411926</v>
       </c>
       <c r="P11" s="34">
         <v>1.37568</v>
       </c>
       <c r="Q11" s="35">
         <v>1.0005500000000001</v>
       </c>
       <c r="R11" s="21">
         <v>2.4502159999999997</v>
       </c>
       <c r="S11" s="21">
         <v>0.6</v>
       </c>
       <c r="T11" s="21">
         <v>1.6623699999999999</v>
       </c>
       <c r="U11" s="21">
         <v>0.73653200000000008</v>
       </c>
       <c r="V11" s="21">
         <v>2.2185890000000001</v>
       </c>
+      <c r="W11" s="35">
+        <v>3.0313460000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="34">
         <v>18.8</v>
       </c>
       <c r="E12" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F12" s="34">
         <v>23.3</v>
       </c>
       <c r="G12" s="34">
         <v>23.3</v>
       </c>
       <c r="H12" s="34">
         <v>37.1</v>
       </c>
       <c r="I12" s="34">
@@ -1401,52 +1548,55 @@
       </c>
       <c r="O12" s="34">
         <v>24.790938999999998</v>
       </c>
       <c r="P12" s="34">
         <v>50.122563</v>
       </c>
       <c r="Q12" s="35">
         <v>79.201483999999994</v>
       </c>
       <c r="R12" s="21">
         <v>64.157232000000008</v>
       </c>
       <c r="S12" s="21">
         <v>73.099999999999994</v>
       </c>
       <c r="T12" s="21">
         <v>94.491996999999998</v>
       </c>
       <c r="U12" s="21">
         <v>92.275734999999997</v>
       </c>
       <c r="V12" s="21">
         <v>61.914947999999995</v>
       </c>
+      <c r="W12" s="35">
+        <v>49.349995999999997</v>
+      </c>
     </row>
-    <row r="13" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="34">
         <v>6.9</v>
       </c>
       <c r="E13" s="34">
         <v>22.5</v>
       </c>
       <c r="F13" s="34">
         <v>14.6</v>
       </c>
       <c r="G13" s="34">
         <v>19.2</v>
       </c>
       <c r="H13" s="34">
         <v>25.7</v>
       </c>
       <c r="I13" s="34">
@@ -1469,52 +1619,55 @@
       </c>
       <c r="O13" s="34">
         <v>40.242300999999998</v>
       </c>
       <c r="P13" s="34">
         <v>44.917510999999998</v>
       </c>
       <c r="Q13" s="35">
         <v>61.743594999999999</v>
       </c>
       <c r="R13" s="21">
         <v>53.606521000000001</v>
       </c>
       <c r="S13" s="21">
         <v>111.7</v>
       </c>
       <c r="T13" s="21">
         <v>71.443998000000008</v>
       </c>
       <c r="U13" s="21">
         <v>246.198869</v>
       </c>
       <c r="V13" s="21">
         <v>183.92295100000001</v>
       </c>
+      <c r="W13" s="35">
+        <v>56.384319000000005</v>
+      </c>
     </row>
-    <row r="14" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="34">
         <v>98.1</v>
       </c>
       <c r="E14" s="34">
         <v>151.19999999999999</v>
       </c>
       <c r="F14" s="34">
         <v>248.1</v>
       </c>
       <c r="G14" s="34">
         <v>294.3</v>
       </c>
       <c r="H14" s="34">
         <v>231</v>
       </c>
       <c r="I14" s="34">
@@ -1537,52 +1690,55 @@
       </c>
       <c r="O14" s="34">
         <v>140.318442</v>
       </c>
       <c r="P14" s="34">
         <v>236.788971</v>
       </c>
       <c r="Q14" s="35">
         <v>217.91270499999999</v>
       </c>
       <c r="R14" s="21">
         <v>234.01494699999998</v>
       </c>
       <c r="S14" s="21">
         <v>373.7</v>
       </c>
       <c r="T14" s="21">
         <v>887.66860299999996</v>
       </c>
       <c r="U14" s="21">
         <v>485.10474200000004</v>
       </c>
       <c r="V14" s="21">
         <v>892.76140899999996</v>
       </c>
+      <c r="W14" s="35">
+        <v>386.44962699999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1">
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="34">
         <v>535.79999999999995</v>
       </c>
       <c r="E15" s="34">
         <v>741.4</v>
       </c>
       <c r="F15" s="34">
         <v>1096.9000000000001</v>
       </c>
       <c r="G15" s="34">
         <v>952.3</v>
       </c>
       <c r="H15" s="34">
         <v>1020.8</v>
       </c>
       <c r="I15" s="34">
@@ -1605,52 +1761,55 @@
       </c>
       <c r="O15" s="34">
         <v>1141.3044890000001</v>
       </c>
       <c r="P15" s="34">
         <v>1155.2709750000001</v>
       </c>
       <c r="Q15" s="34">
         <v>1225.6434790000001</v>
       </c>
       <c r="R15" s="21">
         <v>1286.777979</v>
       </c>
       <c r="S15" s="21">
         <v>1800.7</v>
       </c>
       <c r="T15" s="21">
         <v>666.2658540000001</v>
       </c>
       <c r="U15" s="21">
         <v>1978.157285</v>
       </c>
       <c r="V15" s="21">
         <v>3383.0963919999999</v>
       </c>
+      <c r="W15" s="35">
+        <v>1680.2206669999998</v>
+      </c>
     </row>
-    <row r="16" spans="1:22" s="1" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+    <row r="16" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A16" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="37">
         <v>24.4</v>
       </c>
       <c r="E16" s="37">
         <v>55.1</v>
       </c>
       <c r="F16" s="37">
         <v>47.5</v>
       </c>
       <c r="G16" s="37">
         <v>25.4</v>
       </c>
       <c r="H16" s="37">
         <v>18.2</v>
       </c>
       <c r="I16" s="37">
@@ -1673,67 +1832,83 @@
       </c>
       <c r="O16" s="37">
         <v>42.331050000000005</v>
       </c>
       <c r="P16" s="37">
         <v>30.393953</v>
       </c>
       <c r="Q16" s="37">
         <v>33.419194000000005</v>
       </c>
       <c r="R16" s="20">
         <v>22.338784</v>
       </c>
       <c r="S16" s="20">
         <v>48.7</v>
       </c>
       <c r="T16" s="20">
         <v>57.922803000000002</v>
       </c>
       <c r="U16" s="20">
         <v>41.686841000000001</v>
       </c>
       <c r="V16" s="20">
         <v>60.836057000000004</v>
       </c>
+      <c r="W16" s="20">
+        <v>58.3</v>
+      </c>
+      <c r="X16" s="35"/>
     </row>
-    <row r="17" spans="1:19" ht="6.75" customHeight="1">
+    <row r="17" spans="1:23" ht="6.75" customHeight="1">
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
+      <c r="W17" s="46"/>
     </row>
-    <row r="18" spans="1:19" s="38" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A18" s="43" t="s">
+    <row r="18" spans="1:23" s="44" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A18" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="43" t="s">
+      <c r="C18" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="R18" s="2"/>
-      <c r="S18" s="2"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+    </row>
+    <row r="19" spans="1:23" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="43" t="s">
+        <v>44</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">