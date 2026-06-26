--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\На 3-х языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBC8F267-45C3-47C1-8DAE-5AF6EDE4EE8C}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B93EB774-F458-4243-BC51-6C7176B8EB93}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4.03.00.23 Внешнеторговый обор" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="AccessDatabase" hidden="1">"C:\My Documents\Data Bases\Cvod Otdel\Variable List\Pokreal.mdb"</definedName>
     <definedName name="Button_1">"Pokreal_CHC_List"</definedName>
     <definedName name="Button_2">"Pokreal_CHC_List"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>(млн. доллар)</t>
   </si>
   <si>
     <t>(млн. долларов США)</t>
   </si>
   <si>
     <t>(mln. USD)</t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Кыргыз Республикасы</t>
   </si>
   <si>
     <t>Кыргызская Республика</t>
   </si>
   <si>
     <t>Kyrgyz Republic</t>
   </si>
   <si>
@@ -150,67 +150,148 @@
     <t>г.Ош</t>
   </si>
   <si>
     <t xml:space="preserve">Чүй облусу </t>
   </si>
   <si>
     <t>Bishkek city</t>
   </si>
   <si>
     <t>Osh city</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталыштары</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>4.03.00.23: Тышкы соода жүгуртүү</t>
   </si>
   <si>
     <t>4.03.00.23: Внешнеторговый оборот</t>
   </si>
   <si>
     <t>4.03.00.23: Foreign trade turnover</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -285,262 +366,289 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman CYR"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="14">
     <cellStyle name="Normal_GDP1" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal_PPI" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="12" xr:uid="{2BB51956-4F89-45C7-B387-1B853F16E457}"/>
+    <cellStyle name="Обычный 4" xfId="11" xr:uid="{68A12A7D-B17E-4DCC-9435-F616326FB056}"/>
     <cellStyle name="Обычный_80102" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный_stand (3)" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="ТЕКСТ" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Финансовый 2" xfId="13" xr:uid="{BA789864-2F0C-4357-A317-9E0D03057658}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -844,115 +952,116 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:Y21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A4" sqref="A4"/>
+      <pane xSplit="3" topLeftCell="K1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Y22" sqref="Y22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="38.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" style="4" customWidth="1"/>
     <col min="4" max="13" width="9.28515625" style="4" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="1" customWidth="1"/>
-    <col min="21" max="21" width="11.140625" style="48" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" style="45" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
-    <col min="23" max="23" width="21.85546875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="43" t="s">
+      <c r="B1" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="C1" s="44" t="s">
+      <c r="C1" s="42" t="s">
         <v>39</v>
       </c>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8"/>
       <c r="G1" s="9"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8"/>
       <c r="G2" s="9"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="9"/>
       <c r="G3" s="8"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
-      <c r="U3" s="51"/>
+      <c r="U3" s="48"/>
       <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13">
         <v>2006</v>
       </c>
       <c r="E4" s="13">
         <v>2007</v>
       </c>
       <c r="F4" s="13">
         <v>2008</v>
       </c>
       <c r="G4" s="13">
         <v>2009</v>
       </c>
       <c r="H4" s="13">
         <v>2010</v>
@@ -974,69 +1083,72 @@
       </c>
       <c r="N4" s="34">
         <v>2016</v>
       </c>
       <c r="O4" s="37">
         <v>2017</v>
       </c>
       <c r="P4" s="40">
         <v>2018</v>
       </c>
       <c r="Q4" s="40" t="s">
         <v>36</v>
       </c>
       <c r="R4" s="40">
         <v>2020</v>
       </c>
       <c r="S4" s="40">
         <v>2021</v>
       </c>
       <c r="T4" s="40">
         <v>2022</v>
       </c>
       <c r="U4" s="40">
         <v>2023</v>
       </c>
-      <c r="V4" s="54">
+      <c r="V4" s="51">
         <v>2024</v>
+      </c>
+      <c r="W4" s="54" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="14"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
-      <c r="U5" s="49"/>
+      <c r="U5" s="46"/>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="17">
         <v>2822.2</v>
       </c>
       <c r="E6" s="17">
         <v>4109.6000000000004</v>
       </c>
       <c r="F6" s="17">
         <v>5928</v>
       </c>
       <c r="G6" s="17">
         <v>4713.2</v>
       </c>
       <c r="H6" s="17">
         <v>4978.7000000000007</v>
@@ -1060,67 +1172,70 @@
         <v>5573.6</v>
       </c>
       <c r="O6" s="17">
         <v>6259</v>
       </c>
       <c r="P6" s="17">
         <v>7128.8</v>
       </c>
       <c r="Q6" s="17">
         <v>6975.1237019999999</v>
       </c>
       <c r="R6" s="17">
         <v>5692.0414900000005</v>
       </c>
       <c r="S6" s="17">
         <v>8332.3710289999999</v>
       </c>
       <c r="T6" s="17">
         <v>12057.862314</v>
       </c>
       <c r="U6" s="17">
         <v>15902.768473</v>
       </c>
       <c r="V6" s="17">
         <v>17631</v>
+      </c>
+      <c r="W6" s="17">
+        <v>15825</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="9" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="15"/>
       <c r="C7" s="18"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
-      <c r="V7" s="49"/>
+      <c r="V7" s="46"/>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="22">
         <v>18.399999999999999</v>
       </c>
       <c r="E8" s="22">
         <v>36.099999999999994</v>
       </c>
       <c r="F8" s="22">
         <v>68.3</v>
       </c>
       <c r="G8" s="22">
         <v>52</v>
       </c>
       <c r="H8" s="22">
         <v>42</v>
@@ -1145,52 +1260,54 @@
       </c>
       <c r="O8" s="35">
         <v>56.181536999999999</v>
       </c>
       <c r="P8" s="35">
         <v>59.338265</v>
       </c>
       <c r="Q8" s="35">
         <v>57.161861000000002</v>
       </c>
       <c r="R8" s="22">
         <v>44.575259000000003</v>
       </c>
       <c r="S8" s="35">
         <v>56.504193000000001</v>
       </c>
       <c r="T8" s="35">
         <v>99.923514999999995</v>
       </c>
       <c r="U8" s="35">
         <v>101.8</v>
       </c>
       <c r="V8" s="35">
         <v>85.4</v>
       </c>
-      <c r="W8" s="45"/>
-      <c r="X8" s="46"/>
+      <c r="W8" s="35">
+        <v>116.4</v>
+      </c>
+      <c r="X8" s="43"/>
       <c r="Y8" s="35"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="22">
         <v>123.2</v>
       </c>
       <c r="E9" s="22">
         <v>121.5</v>
       </c>
       <c r="F9" s="22">
         <v>198.6</v>
       </c>
       <c r="G9" s="22">
         <v>156</v>
       </c>
       <c r="H9" s="22">
@@ -1213,55 +1330,57 @@
       </c>
       <c r="N9" s="2">
         <v>185.3</v>
       </c>
       <c r="O9" s="35">
         <v>213.34250300000002</v>
       </c>
       <c r="P9" s="35">
         <v>208.80488600000001</v>
       </c>
       <c r="Q9" s="35">
         <v>264.26473200000004</v>
       </c>
       <c r="R9" s="22">
         <v>259.08288500000003</v>
       </c>
       <c r="S9" s="35">
         <v>352.90577099999996</v>
       </c>
       <c r="T9" s="35">
         <v>381.57986600000004</v>
       </c>
       <c r="U9" s="35">
         <v>550.9</v>
       </c>
-      <c r="V9" s="53">
+      <c r="V9" s="50">
         <v>502.8</v>
       </c>
-      <c r="W9" s="45"/>
-      <c r="X9" s="46"/>
+      <c r="W9" s="50">
+        <v>696</v>
+      </c>
+      <c r="X9" s="43"/>
       <c r="Y9" s="35"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="22">
         <v>194.3</v>
       </c>
       <c r="E10" s="22">
         <v>198.39999999999998</v>
       </c>
       <c r="F10" s="22">
         <v>240.5</v>
       </c>
       <c r="G10" s="22">
         <v>208.9</v>
       </c>
       <c r="H10" s="22">
@@ -1284,55 +1403,57 @@
       </c>
       <c r="N10" s="2">
         <v>192</v>
       </c>
       <c r="O10" s="35">
         <v>208.69280799999999</v>
       </c>
       <c r="P10" s="35">
         <v>280.67055399999998</v>
       </c>
       <c r="Q10" s="35">
         <v>260.63222500000001</v>
       </c>
       <c r="R10" s="22">
         <v>252.74908300000001</v>
       </c>
       <c r="S10" s="35">
         <v>237.48593499999998</v>
       </c>
       <c r="T10" s="35">
         <v>390.06822199999999</v>
       </c>
       <c r="U10" s="35">
         <v>385.5</v>
       </c>
-      <c r="V10" s="53">
+      <c r="V10" s="50">
         <v>540.70000000000005</v>
       </c>
-      <c r="W10" s="45"/>
-      <c r="X10" s="46"/>
+      <c r="W10" s="50">
+        <v>448.6</v>
+      </c>
+      <c r="X10" s="43"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="22">
         <v>7.6000000000000005</v>
       </c>
       <c r="E11" s="22">
         <v>10.799999999999999</v>
       </c>
       <c r="F11" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="G11" s="22">
         <v>3.6999999999999997</v>
       </c>
       <c r="H11" s="22">
         <v>3.6</v>
@@ -1354,55 +1475,57 @@
       </c>
       <c r="N11" s="2">
         <v>15.5</v>
       </c>
       <c r="O11" s="35">
         <v>6.0150259999999998</v>
       </c>
       <c r="P11" s="35">
         <v>8.8073680000000003</v>
       </c>
       <c r="Q11" s="35">
         <v>5.3667860000000003</v>
       </c>
       <c r="R11" s="22">
         <v>8.6304629999999989</v>
       </c>
       <c r="S11" s="35">
         <v>16.465909</v>
       </c>
       <c r="T11" s="35">
         <v>29.311388999999998</v>
       </c>
       <c r="U11" s="35">
         <v>25.8</v>
       </c>
-      <c r="V11" s="53">
+      <c r="V11" s="50">
         <v>22</v>
       </c>
-      <c r="W11" s="45"/>
-      <c r="X11" s="46"/>
+      <c r="W11" s="50">
+        <v>53.2</v>
+      </c>
+      <c r="X11" s="43"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="22">
         <v>51.400000000000006</v>
       </c>
       <c r="E12" s="22">
         <v>69</v>
       </c>
       <c r="F12" s="22">
         <v>103.2</v>
       </c>
       <c r="G12" s="22">
         <v>106.3</v>
       </c>
       <c r="H12" s="22">
         <v>128</v>
@@ -1424,55 +1547,57 @@
       </c>
       <c r="N12" s="2">
         <v>161.9</v>
       </c>
       <c r="O12" s="35">
         <v>226.15946600000001</v>
       </c>
       <c r="P12" s="35">
         <v>331.25519100000002</v>
       </c>
       <c r="Q12" s="35">
         <v>383.32379900000001</v>
       </c>
       <c r="R12" s="22">
         <v>243.47626900000003</v>
       </c>
       <c r="S12" s="35">
         <v>433.34158600000001</v>
       </c>
       <c r="T12" s="35">
         <v>396.86493500000006</v>
       </c>
       <c r="U12" s="35">
         <v>339.4</v>
       </c>
-      <c r="V12" s="53">
+      <c r="V12" s="50">
         <v>430.5</v>
       </c>
-      <c r="W12" s="45"/>
-      <c r="X12" s="46"/>
+      <c r="W12" s="50">
+        <v>329.7</v>
+      </c>
+      <c r="X12" s="43"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="22">
         <v>18.100000000000001</v>
       </c>
       <c r="E13" s="22">
         <v>23.4</v>
       </c>
       <c r="F13" s="22">
         <v>207.9</v>
       </c>
       <c r="G13" s="22">
         <v>24.4</v>
       </c>
       <c r="H13" s="22">
         <v>30.1</v>
@@ -1494,55 +1619,57 @@
       </c>
       <c r="N13" s="2">
         <v>71.400000000000006</v>
       </c>
       <c r="O13" s="35">
         <v>42.101782</v>
       </c>
       <c r="P13" s="35">
         <v>71.282082000000003</v>
       </c>
       <c r="Q13" s="35">
         <v>101.69264199999999</v>
       </c>
       <c r="R13" s="22">
         <v>109.01022099999999</v>
       </c>
       <c r="S13" s="35">
         <v>122.51038700000001</v>
       </c>
       <c r="T13" s="35">
         <v>97.788802000000004</v>
       </c>
       <c r="U13" s="35">
         <v>277.2</v>
       </c>
-      <c r="V13" s="53">
+      <c r="V13" s="50">
         <v>205.3</v>
       </c>
-      <c r="W13" s="45"/>
-      <c r="X13" s="46"/>
+      <c r="W13" s="50">
+        <v>84.3</v>
+      </c>
+      <c r="X13" s="43"/>
       <c r="Y13" s="35"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="22">
         <v>203.8</v>
       </c>
       <c r="E14" s="22">
         <v>316.29999999999995</v>
       </c>
       <c r="F14" s="22">
         <v>469</v>
       </c>
       <c r="G14" s="22">
         <v>496.8</v>
       </c>
       <c r="H14" s="22">
@@ -1568,52 +1695,55 @@
       </c>
       <c r="O14" s="35">
         <v>609.15557200000001</v>
       </c>
       <c r="P14" s="35">
         <v>812.97563800000012</v>
       </c>
       <c r="Q14" s="35">
         <v>1041.3340069999999</v>
       </c>
       <c r="R14" s="22">
         <v>769.70145800000012</v>
       </c>
       <c r="S14" s="22">
         <v>1000.4409850000001</v>
       </c>
       <c r="T14" s="22">
         <v>2394.4124179999999</v>
       </c>
       <c r="U14" s="22">
         <v>2695.4</v>
       </c>
       <c r="V14" s="22">
         <v>2000.9</v>
       </c>
-      <c r="W14" s="45"/>
-      <c r="X14" s="46"/>
+      <c r="W14" s="22">
+        <v>1800</v>
+      </c>
+      <c r="X14" s="43"/>
+      <c r="Y14" s="56"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="22">
         <v>1697.7</v>
       </c>
       <c r="E15" s="22">
         <v>2417.5</v>
       </c>
       <c r="F15" s="22">
         <v>3241.4</v>
       </c>
       <c r="G15" s="22">
         <v>2756</v>
       </c>
       <c r="H15" s="22">
         <v>2920.2</v>
@@ -1638,52 +1768,54 @@
       </c>
       <c r="O15" s="22">
         <v>3938.7694200000001</v>
       </c>
       <c r="P15" s="22">
         <v>4795.4337850000002</v>
       </c>
       <c r="Q15" s="22">
         <v>4144.1452989999998</v>
       </c>
       <c r="R15" s="22">
         <v>3512.5512779999999</v>
       </c>
       <c r="S15" s="22">
         <v>5398.9698930000004</v>
       </c>
       <c r="T15" s="22">
         <v>7070.1632159999999</v>
       </c>
       <c r="U15" s="22">
         <v>8233.4</v>
       </c>
       <c r="V15" s="22">
         <v>11325.4</v>
       </c>
-      <c r="W15" s="45"/>
-      <c r="X15" s="46"/>
+      <c r="W15" s="22">
+        <v>10261.299999999999</v>
+      </c>
+      <c r="X15" s="43"/>
     </row>
     <row r="16" spans="1:25" s="2" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A16" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="27" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="28">
         <v>111.80000000000001</v>
       </c>
       <c r="E16" s="28">
         <v>225.7</v>
       </c>
       <c r="F16" s="28">
         <v>242.4</v>
       </c>
       <c r="G16" s="29">
         <v>219</v>
       </c>
       <c r="H16" s="29">
         <v>176.89999999999998</v>
@@ -1705,124 +1837,134 @@
       </c>
       <c r="N16" s="36">
         <v>164.4</v>
       </c>
       <c r="O16" s="38">
         <v>280.52838300000002</v>
       </c>
       <c r="P16" s="38">
         <v>193.584755</v>
       </c>
       <c r="Q16" s="38">
         <v>381.52691200000004</v>
       </c>
       <c r="R16" s="29">
         <v>238.84392399999999</v>
       </c>
       <c r="S16" s="38">
         <v>301.36598800000002</v>
       </c>
       <c r="T16" s="38">
         <v>362.62314800000001</v>
       </c>
       <c r="U16" s="38">
         <v>477.8</v>
       </c>
-      <c r="V16" s="52">
+      <c r="V16" s="49">
         <v>437.4</v>
       </c>
-      <c r="W16" s="45"/>
-      <c r="X16" s="46"/>
+      <c r="W16" s="49">
+        <v>562.9</v>
+      </c>
+      <c r="X16" s="43"/>
     </row>
     <row r="17" spans="1:25" s="3" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A17" s="55"/>
-[...1 lines deleted...]
-      <c r="C17" s="42"/>
+      <c r="A17" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>42</v>
+      </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
-      <c r="U17" s="50"/>
-      <c r="V17" s="2"/>
+      <c r="U17" s="47"/>
+      <c r="V17" s="35"/>
+      <c r="W17" s="44"/>
     </row>
     <row r="18" spans="1:25" s="3" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A18" s="55"/>
-[...1 lines deleted...]
-      <c r="C18" s="56"/>
+      <c r="A18" s="52"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="53"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
-      <c r="U18" s="50"/>
-      <c r="Y18" s="47"/>
+      <c r="U18" s="47"/>
+      <c r="Y18" s="44"/>
     </row>
     <row r="19" spans="1:25" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
-      <c r="U19" s="50"/>
+      <c r="U19" s="47"/>
     </row>
     <row r="20" spans="1:25" s="3" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="39"/>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
-      <c r="U20" s="50"/>
+      <c r="U20" s="47"/>
+      <c r="W20" s="57"/>
     </row>
     <row r="21" spans="1:25">
       <c r="V21" s="3"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="19" type="noConversion"/>
+  <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>4.03.00.23 Внешнеторговый обор</vt:lpstr>
     </vt:vector>