--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,87 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\3kab226\WORK\Задания 2025\На 3-х языках\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1719D18-9C3A-4B31-8C66-7F3DD08AAE5D}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96711C38-E324-40C3-8630-58DE06C965F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="150" windowWidth="14235" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...4 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AH8" i="1" l="1"/>
+  <c r="AI8" i="1" l="1"/>
+  <c r="AH8" i="1"/>
   <c r="AG8" i="1"/>
   <c r="AF8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2871" uniqueCount="377">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>ЕС</t>
   </si>
   <si>
     <t>СНГ</t>
   </si>
   <si>
     <t>ШОС</t>
   </si>
   <si>
     <t>ЕАЭС</t>
   </si>
   <si>
     <t>Европа</t>
   </si>
   <si>
     <t>Австрия</t>
   </si>
   <si>
     <t>Албания</t>
   </si>
   <si>
@@ -1169,60 +1164,131 @@
   </si>
   <si>
     <t xml:space="preserve">Улуу Британия </t>
   </si>
   <si>
     <t xml:space="preserve">4.03.00.18:  Географическое распределение экспорта товаров     </t>
   </si>
   <si>
     <t>Ооганистан</t>
   </si>
   <si>
     <t>Филиппин</t>
   </si>
   <si>
     <t>Бермуд аралдары</t>
   </si>
   <si>
     <t>4.03.00.18: Geographic distribution of exports of goods</t>
   </si>
   <si>
     <t>4.03.00.18: Товарларды экспортунун географиялык бөлүштүрүлүүсү</t>
   </si>
   <si>
     <t>(Корея) КНДР</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7.8"/>
+        <rFont val="Kyrghyz Times"/>
+      </rPr>
+      <t xml:space="preserve">1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7.8"/>
+        <rFont val="Kyrghyz Times"/>
+      </rPr>
+      <t>Данные предварительные</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7.8"/>
+        <rFont val="Kyrghyz Times"/>
+      </rPr>
+      <t xml:space="preserve">1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7.8"/>
+        <rFont val="Kyrghyz Times"/>
+      </rPr>
+      <t>алдын ала маалыматтар.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1250,92 +1316,121 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7.8"/>
       <name val="Kyrghyz Times"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="7.8"/>
+      <name val="Kyrghyz Times"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1374,69 +1469,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1683,67 +1760,66 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM169"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A123" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AJ153" sqref="AJ153"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="T1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AL31" sqref="AL31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="25.28515625" style="17" customWidth="1"/>
     <col min="4" max="21" width="9.7109375" style="1" customWidth="1"/>
     <col min="22" max="28" width="9.140625" style="1" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="2" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="17"/>
     <col min="33" max="33" width="10.5703125" style="17" customWidth="1"/>
-    <col min="34" max="34" width="9.140625" style="33"/>
-    <col min="35" max="249" width="9.140625" style="17"/>
+    <col min="34" max="249" width="9.140625" style="17"/>
     <col min="250" max="250" width="33.5703125" style="17" customWidth="1"/>
     <col min="251" max="268" width="9.7109375" style="17" customWidth="1"/>
     <col min="269" max="279" width="9.140625" style="17" customWidth="1"/>
     <col min="280" max="505" width="9.140625" style="17"/>
     <col min="506" max="506" width="33.5703125" style="17" customWidth="1"/>
     <col min="507" max="524" width="9.7109375" style="17" customWidth="1"/>
     <col min="525" max="535" width="9.140625" style="17" customWidth="1"/>
     <col min="536" max="761" width="9.140625" style="17"/>
     <col min="762" max="762" width="33.5703125" style="17" customWidth="1"/>
     <col min="763" max="780" width="9.7109375" style="17" customWidth="1"/>
     <col min="781" max="791" width="9.140625" style="17" customWidth="1"/>
     <col min="792" max="1017" width="9.140625" style="17"/>
     <col min="1018" max="1018" width="33.5703125" style="17" customWidth="1"/>
     <col min="1019" max="1036" width="9.7109375" style="17" customWidth="1"/>
     <col min="1037" max="1047" width="9.140625" style="17" customWidth="1"/>
     <col min="1048" max="1273" width="9.140625" style="17"/>
     <col min="1274" max="1274" width="33.5703125" style="17" customWidth="1"/>
     <col min="1275" max="1292" width="9.7109375" style="17" customWidth="1"/>
     <col min="1293" max="1303" width="9.140625" style="17" customWidth="1"/>
     <col min="1304" max="1529" width="9.140625" style="17"/>
     <col min="1530" max="1530" width="33.5703125" style="17" customWidth="1"/>
     <col min="1531" max="1548" width="9.7109375" style="17" customWidth="1"/>
     <col min="1549" max="1559" width="9.140625" style="17" customWidth="1"/>
     <col min="1560" max="1785" width="9.140625" style="17"/>
     <col min="1786" max="1786" width="33.5703125" style="17" customWidth="1"/>
@@ -1954,164 +2030,164 @@
     <col min="14843" max="14860" width="9.7109375" style="17" customWidth="1"/>
     <col min="14861" max="14871" width="9.140625" style="17" customWidth="1"/>
     <col min="14872" max="15097" width="9.140625" style="17"/>
     <col min="15098" max="15098" width="33.5703125" style="17" customWidth="1"/>
     <col min="15099" max="15116" width="9.7109375" style="17" customWidth="1"/>
     <col min="15117" max="15127" width="9.140625" style="17" customWidth="1"/>
     <col min="15128" max="15353" width="9.140625" style="17"/>
     <col min="15354" max="15354" width="33.5703125" style="17" customWidth="1"/>
     <col min="15355" max="15372" width="9.7109375" style="17" customWidth="1"/>
     <col min="15373" max="15383" width="9.140625" style="17" customWidth="1"/>
     <col min="15384" max="15609" width="9.140625" style="17"/>
     <col min="15610" max="15610" width="33.5703125" style="17" customWidth="1"/>
     <col min="15611" max="15628" width="9.7109375" style="17" customWidth="1"/>
     <col min="15629" max="15639" width="9.140625" style="17" customWidth="1"/>
     <col min="15640" max="15865" width="9.140625" style="17"/>
     <col min="15866" max="15866" width="33.5703125" style="17" customWidth="1"/>
     <col min="15867" max="15884" width="9.7109375" style="17" customWidth="1"/>
     <col min="15885" max="15895" width="9.140625" style="17" customWidth="1"/>
     <col min="15896" max="16121" width="9.140625" style="17"/>
     <col min="16122" max="16122" width="33.5703125" style="17" customWidth="1"/>
     <col min="16123" max="16140" width="9.7109375" style="17" customWidth="1"/>
     <col min="16141" max="16151" width="9.140625" style="17" customWidth="1"/>
     <col min="16152" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="29" customFormat="1" ht="66" customHeight="1">
+    <row r="1" spans="1:39" s="29" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>371</v>
       </c>
       <c r="B1" s="27" t="s">
         <v>366</v>
       </c>
       <c r="C1" s="27" t="s">
         <v>370</v>
       </c>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="28"/>
       <c r="AA1" s="28"/>
       <c r="AB1" s="28"/>
       <c r="AC1" s="28"/>
       <c r="AD1" s="28"/>
       <c r="AE1" s="28"/>
       <c r="AF1" s="28"/>
       <c r="AG1" s="28"/>
-      <c r="AH1" s="32"/>
     </row>
-    <row r="2" spans="1:39" ht="13.5" customHeight="1">
+    <row r="2" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>323</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>161</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>322</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
       <c r="Z2" s="30"/>
       <c r="AA2" s="30"/>
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="3"/>
     </row>
-    <row r="3" spans="1:39" ht="12.75" thickBot="1">
+    <row r="3" spans="1:39" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
+      <c r="AI3" s="32"/>
     </row>
-    <row r="4" spans="1:39" s="6" customFormat="1" ht="21.75" customHeight="1" thickBot="1">
+    <row r="4" spans="1:39" s="6" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5">
         <v>1994</v>
       </c>
       <c r="E4" s="5">
         <v>1995</v>
       </c>
       <c r="F4" s="5">
         <v>1996</v>
       </c>
       <c r="G4" s="5">
         <v>1997</v>
       </c>
       <c r="H4" s="5">
         <v>1998</v>
       </c>
       <c r="I4" s="5">
         <v>1999</v>
       </c>
       <c r="J4" s="5">
         <v>2000</v>
       </c>
       <c r="K4" s="5">
@@ -2161,55 +2237,58 @@
       </c>
       <c r="Z4" s="5">
         <v>2016</v>
       </c>
       <c r="AA4" s="5">
         <v>2017</v>
       </c>
       <c r="AB4" s="5">
         <v>2018</v>
       </c>
       <c r="AC4" s="5">
         <v>2019</v>
       </c>
       <c r="AD4" s="5">
         <v>2020</v>
       </c>
       <c r="AE4" s="5">
         <v>2021</v>
       </c>
       <c r="AF4" s="5">
         <v>2022</v>
       </c>
       <c r="AG4" s="5">
         <v>2023</v>
       </c>
-      <c r="AH4" s="34">
+      <c r="AH4" s="5">
         <v>2024</v>
       </c>
+      <c r="AI4" s="5" t="s">
+        <v>373</v>
+      </c>
     </row>
-    <row r="5" spans="1:39" s="19" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:39" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>324</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="7">
         <v>341091.4</v>
       </c>
       <c r="E5" s="7">
         <v>408938.6</v>
       </c>
       <c r="F5" s="7">
         <v>505396.6</v>
       </c>
       <c r="G5" s="7">
         <v>603808</v>
       </c>
       <c r="H5" s="7">
         <v>513635.8</v>
       </c>
       <c r="I5" s="7">
@@ -2265,55 +2344,58 @@
       </c>
       <c r="Z5" s="7">
         <v>1573214.93</v>
       </c>
       <c r="AA5" s="7">
         <v>1764254.6440000001</v>
       </c>
       <c r="AB5" s="7">
         <v>1836838.696</v>
       </c>
       <c r="AC5" s="7">
         <v>1986109.963</v>
       </c>
       <c r="AD5" s="7">
         <v>1973190.595</v>
       </c>
       <c r="AE5" s="7">
         <v>2752163.747</v>
       </c>
       <c r="AF5" s="7">
         <v>2254702.932</v>
       </c>
       <c r="AG5" s="7">
         <v>3384856.0929999999</v>
       </c>
-      <c r="AH5" s="35">
+      <c r="AH5" s="7">
         <v>5141743.4610000001</v>
       </c>
+      <c r="AI5" s="12">
+        <v>2852128.9210000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D6" s="7">
         <v>17045.21</v>
       </c>
       <c r="E6" s="7">
         <v>22221.200000000004</v>
       </c>
       <c r="F6" s="7">
         <v>28279.119999999995</v>
       </c>
       <c r="G6" s="7">
         <v>46928.229999999996</v>
       </c>
       <c r="H6" s="7">
         <v>236147.00000000003</v>
       </c>
       <c r="I6" s="7">
@@ -2369,60 +2451,62 @@
       </c>
       <c r="Z6" s="7">
         <v>72364.309000000008</v>
       </c>
       <c r="AA6" s="7">
         <v>246375.90500000003</v>
       </c>
       <c r="AB6" s="7">
         <v>758924.71299999999</v>
       </c>
       <c r="AC6" s="7">
         <v>884864.31900000002</v>
       </c>
       <c r="AD6" s="7">
         <v>50270.928000000007</v>
       </c>
       <c r="AE6" s="7">
         <v>47545.425999999999</v>
       </c>
       <c r="AF6" s="12">
         <v>75862.134999999995</v>
       </c>
       <c r="AG6" s="12">
         <v>44690.391000000003</v>
       </c>
-      <c r="AH6" s="36">
+      <c r="AH6" s="12">
         <v>70374.145999999993</v>
       </c>
-      <c r="AI6" s="12"/>
+      <c r="AI6" s="12">
+        <v>45970.065000000002</v>
+      </c>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
     </row>
-    <row r="7" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>325</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D7" s="7">
         <v>223758.48299999998</v>
       </c>
       <c r="E7" s="7">
         <v>268541.3</v>
       </c>
       <c r="F7" s="7">
         <v>393328.8</v>
       </c>
       <c r="G7" s="7">
         <v>318697.33999999997</v>
       </c>
       <c r="H7" s="7">
         <v>230095</v>
       </c>
       <c r="I7" s="7">
@@ -2478,55 +2562,58 @@
       </c>
       <c r="Z7" s="7">
         <v>603827.06400000001</v>
       </c>
       <c r="AA7" s="7">
         <v>722088.60200000007</v>
       </c>
       <c r="AB7" s="7">
         <v>858883.55799999996</v>
       </c>
       <c r="AC7" s="7">
         <v>859232.64500000002</v>
       </c>
       <c r="AD7" s="7">
         <v>754016.973</v>
       </c>
       <c r="AE7" s="7">
         <v>1012336.825</v>
       </c>
       <c r="AF7" s="7">
         <v>1761360.4539999999</v>
       </c>
       <c r="AG7" s="7">
         <v>1609641.9580000001</v>
       </c>
-      <c r="AH7" s="35">
+      <c r="AH7" s="7">
         <v>2056968.5379999999</v>
       </c>
+      <c r="AI7" s="12">
+        <v>1604250.3759999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:39" s="19" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:39" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="7" t="s">
@@ -2584,56 +2671,60 @@
         <v>673526.96199999994</v>
       </c>
       <c r="AA8" s="7">
         <v>805960.37999999989</v>
       </c>
       <c r="AB8" s="7">
         <v>901429.38199999998</v>
       </c>
       <c r="AC8" s="7">
         <v>910629.9040000001</v>
       </c>
       <c r="AD8" s="7">
         <v>776150.39500000002</v>
       </c>
       <c r="AE8" s="7">
         <v>1049934.4979999999</v>
       </c>
       <c r="AF8" s="7">
         <f>AF38+AF66+AF70+AF72+AF76+AF89+AF94+AF99</f>
         <v>1806563.8720000002</v>
       </c>
       <c r="AG8" s="7">
         <f>AG38+AG66+AG70+AG72+AG76+AG89+AG94+AG99</f>
         <v>1679614.753</v>
       </c>
-      <c r="AH8" s="35">
-        <f>AH38+AH66+AH70+AH72+AH76+AH89+AH94+AH99</f>
+      <c r="AH8" s="7">
+        <f t="shared" ref="AH8:AI8" si="0">AH38+AH66+AH70+AH72+AH76+AH89+AH94+AH99</f>
         <v>2164422.7280000001</v>
       </c>
+      <c r="AI8" s="7">
+        <f>AI38+AI66+AI70+AI72+AI76+AI89+AI94+AI99</f>
+        <v>1741499.6370000001</v>
+      </c>
     </row>
-    <row r="9" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="9" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="1" t="s">
@@ -2689,86 +2780,90 @@
       </c>
       <c r="Z9" s="7">
         <v>447173.16200000001</v>
       </c>
       <c r="AA9" s="7">
         <v>541498.36100000003</v>
       </c>
       <c r="AB9" s="7">
         <v>640649.924</v>
       </c>
       <c r="AC9" s="7">
         <v>641696.49199999997</v>
       </c>
       <c r="AD9" s="7">
         <v>554501.28899999999</v>
       </c>
       <c r="AE9" s="7">
         <v>791483.22</v>
       </c>
       <c r="AF9" s="7">
         <v>1505809.2220000001</v>
       </c>
       <c r="AG9" s="7">
         <v>1307112.051</v>
       </c>
-      <c r="AH9" s="35">
+      <c r="AH9" s="7">
         <v>1690463.115</v>
       </c>
+      <c r="AI9" s="12">
+        <v>1152031.9210000001</v>
+      </c>
+      <c r="AK9" s="12"/>
     </row>
-    <row r="10" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="10" spans="1:39" s="19" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
-      <c r="AH10" s="37"/>
+      <c r="AI10" s="12"/>
     </row>
-    <row r="11" spans="1:39" s="19" customFormat="1">
+    <row r="11" spans="1:39" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>167</v>
       </c>
       <c r="D11" s="7">
         <v>116786.6</v>
       </c>
       <c r="E11" s="7">
         <v>169148.9</v>
       </c>
       <c r="F11" s="7">
         <v>183575.7</v>
       </c>
       <c r="G11" s="7">
         <v>322553.09999999998</v>
       </c>
       <c r="H11" s="7">
         <v>332507.7</v>
       </c>
       <c r="I11" s="7">
@@ -2824,55 +2919,58 @@
       </c>
       <c r="Z11" s="7">
         <v>912808.06799999997</v>
       </c>
       <c r="AA11" s="7">
         <v>1022205.7</v>
       </c>
       <c r="AB11" s="7">
         <v>1143665.8999999999</v>
       </c>
       <c r="AC11" s="7">
         <v>894015.20799999998</v>
       </c>
       <c r="AD11" s="7">
         <v>1056291.7760000001</v>
       </c>
       <c r="AE11" s="7">
         <v>349684.071</v>
       </c>
       <c r="AF11" s="7">
         <v>88412.762000000002</v>
       </c>
       <c r="AG11" s="7">
         <v>1148706.7819999999</v>
       </c>
-      <c r="AH11" s="35">
+      <c r="AH11" s="7">
         <v>2462648.355</v>
       </c>
+      <c r="AI11" s="12">
+        <v>733347.21200000006</v>
+      </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>168</v>
       </c>
       <c r="D12" s="1">
         <v>220.1</v>
       </c>
       <c r="E12" s="1">
         <v>1718.8</v>
       </c>
       <c r="F12" s="1">
         <v>1163.2</v>
       </c>
       <c r="G12" s="1">
         <v>1438.9</v>
       </c>
       <c r="H12" s="1">
         <v>953.7</v>
       </c>
       <c r="I12" s="1">
@@ -2928,55 +3026,58 @@
       </c>
       <c r="Z12" s="1">
         <v>46.215000000000003</v>
       </c>
       <c r="AA12" s="1">
         <v>1318.326</v>
       </c>
       <c r="AB12" s="1">
         <v>20.57</v>
       </c>
       <c r="AC12" s="1">
         <v>56.122999999999998</v>
       </c>
       <c r="AD12" s="1">
         <v>30.654</v>
       </c>
       <c r="AE12" s="1">
         <v>17.491</v>
       </c>
       <c r="AF12" s="1">
         <v>575.94299999999998</v>
       </c>
       <c r="AG12" s="1">
         <v>369.81299999999999</v>
       </c>
-      <c r="AH12" s="38">
+      <c r="AH12" s="1">
         <v>428.87700000000001</v>
       </c>
+      <c r="AI12" s="24">
+        <v>222.46199999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>169</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="1" t="s">
@@ -3032,55 +3133,58 @@
       </c>
       <c r="Z13" s="1">
         <v>0</v>
       </c>
       <c r="AA13" s="1">
         <v>186.01499999999999</v>
       </c>
       <c r="AB13" s="1">
         <v>156.34200000000001</v>
       </c>
       <c r="AC13" s="1">
         <v>556.93600000000004</v>
       </c>
       <c r="AD13" s="1">
         <v>278.04000000000002</v>
       </c>
       <c r="AE13" s="1">
         <v>172.92</v>
       </c>
       <c r="AF13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG13" s="1">
         <v>145.202</v>
       </c>
-      <c r="AH13" s="38" t="s">
-        <v>8</v>
+      <c r="AH13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI13" s="24">
+        <v>67.003</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="1" t="s">
@@ -3136,55 +3240,58 @@
       </c>
       <c r="Z14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD14" s="1">
         <v>73.39</v>
       </c>
       <c r="AE14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG14" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH14" s="38" t="s">
+      <c r="AH14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI14" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>364</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>171</v>
       </c>
       <c r="D15" s="1">
         <v>3763</v>
       </c>
       <c r="E15" s="1">
         <v>5034.5</v>
       </c>
       <c r="F15" s="1">
         <v>5601.8</v>
       </c>
       <c r="G15" s="1">
         <v>8613.5499999999993</v>
       </c>
       <c r="H15" s="1">
         <v>5324.7</v>
       </c>
       <c r="I15" s="1">
@@ -3240,55 +3347,58 @@
       </c>
       <c r="Z15" s="1">
         <v>3283.6570000000002</v>
       </c>
       <c r="AA15" s="1">
         <v>7083.9350000000004</v>
       </c>
       <c r="AB15" s="1">
         <v>12051.776</v>
       </c>
       <c r="AC15" s="1">
         <v>13135.342000000001</v>
       </c>
       <c r="AD15" s="1">
         <v>10710.819</v>
       </c>
       <c r="AE15" s="1">
         <v>15847.106</v>
       </c>
       <c r="AF15" s="1">
         <v>24395.636999999999</v>
       </c>
       <c r="AG15" s="1">
         <v>33965.798000000003</v>
       </c>
-      <c r="AH15" s="38">
+      <c r="AH15" s="1">
         <v>43850.578999999998</v>
       </c>
+      <c r="AI15" s="24">
+        <v>44649.468000000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>327</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>172</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1">
         <v>217.3</v>
       </c>
       <c r="F16" s="1">
         <v>3655.3</v>
       </c>
       <c r="G16" s="1">
         <v>4471.2</v>
       </c>
       <c r="H16" s="1">
         <v>6118.3</v>
       </c>
       <c r="I16" s="1">
@@ -3344,55 +3454,58 @@
       </c>
       <c r="Z16" s="1">
         <v>10883.325999999999</v>
       </c>
       <c r="AA16" s="1">
         <v>21162.698</v>
       </c>
       <c r="AB16" s="1">
         <v>14094.582</v>
       </c>
       <c r="AC16" s="1">
         <v>6617.12</v>
       </c>
       <c r="AD16" s="1">
         <v>12581.335999999999</v>
       </c>
       <c r="AE16" s="1">
         <v>7566.1480000000001</v>
       </c>
       <c r="AF16" s="1">
         <v>14772.263000000001</v>
       </c>
       <c r="AG16" s="1">
         <v>9173.1350000000002</v>
       </c>
-      <c r="AH16" s="38">
+      <c r="AH16" s="1">
         <v>27192.894</v>
       </c>
+      <c r="AI16" s="24">
+        <v>17169.847000000002</v>
+      </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="D17" s="1">
         <v>270.8</v>
       </c>
       <c r="E17" s="1">
         <v>2852.9</v>
       </c>
       <c r="F17" s="1">
         <v>701</v>
       </c>
       <c r="G17" s="1">
         <v>689.6</v>
       </c>
       <c r="H17" s="1">
         <v>683.3</v>
       </c>
       <c r="I17" s="1">
@@ -3448,55 +3561,58 @@
       </c>
       <c r="Z17" s="1">
         <v>4547.8980000000001</v>
       </c>
       <c r="AA17" s="1">
         <v>3731.93</v>
       </c>
       <c r="AB17" s="1">
         <v>7628.3860000000004</v>
       </c>
       <c r="AC17" s="1">
         <v>6418.9530000000004</v>
       </c>
       <c r="AD17" s="1">
         <v>5238.7179999999998</v>
       </c>
       <c r="AE17" s="1">
         <v>5139.4660000000003</v>
       </c>
       <c r="AF17" s="1">
         <v>1476.9880000000001</v>
       </c>
       <c r="AG17" s="1">
         <v>618.67499999999995</v>
       </c>
-      <c r="AH17" s="38">
+      <c r="AH17" s="1">
         <v>472.24900000000002</v>
       </c>
+      <c r="AI17" s="24">
+        <v>766.226</v>
+      </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>328</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>174</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="1">
@@ -3552,55 +3668,58 @@
       </c>
       <c r="Z18" s="1">
         <v>374.19200000000001</v>
       </c>
       <c r="AA18" s="1">
         <v>339.25700000000001</v>
       </c>
       <c r="AB18" s="1">
         <v>380.048</v>
       </c>
       <c r="AC18" s="1">
         <v>477.34300000000002</v>
       </c>
       <c r="AD18" s="1">
         <v>681.40200000000004</v>
       </c>
       <c r="AE18" s="1">
         <v>552.13300000000004</v>
       </c>
       <c r="AF18" s="1">
         <v>381.66399999999999</v>
       </c>
       <c r="AG18" s="1">
         <v>297.03800000000001</v>
       </c>
-      <c r="AH18" s="38">
+      <c r="AH18" s="1">
         <v>236.774</v>
       </c>
+      <c r="AI18" s="24">
+        <v>987.65599999999995</v>
+      </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>329</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -3656,55 +3775,58 @@
       </c>
       <c r="Z19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG19" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH19" s="38">
+      <c r="AH19" s="1">
         <v>352</v>
       </c>
+      <c r="AI19" s="24">
+        <v>254</v>
+      </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>365</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>176</v>
       </c>
       <c r="D20" s="1">
         <v>29492.7</v>
       </c>
       <c r="E20" s="1">
         <v>27370</v>
       </c>
       <c r="F20" s="1">
         <v>5315.2</v>
       </c>
       <c r="G20" s="1">
         <v>1400.6</v>
       </c>
       <c r="H20" s="1">
         <v>1603.6</v>
       </c>
       <c r="I20" s="1">
@@ -3760,55 +3882,58 @@
       </c>
       <c r="Z20" s="1">
         <v>32009.499</v>
       </c>
       <c r="AA20" s="1">
         <v>191218.05300000001</v>
       </c>
       <c r="AB20" s="1">
         <v>669985.39300000004</v>
       </c>
       <c r="AC20" s="1">
         <v>833229.81099999999</v>
       </c>
       <c r="AD20" s="1">
         <v>989957.31900000002</v>
       </c>
       <c r="AE20" s="1">
         <v>234232.56</v>
       </c>
       <c r="AF20" s="1">
         <v>431.58</v>
       </c>
       <c r="AG20" s="1">
         <v>776.52099999999996</v>
       </c>
-      <c r="AH20" s="38">
+      <c r="AH20" s="1">
         <v>1212631.567</v>
       </c>
+      <c r="AI20" s="24">
+        <v>233547.63099999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>177</v>
       </c>
       <c r="D21" s="1">
         <v>560.1</v>
       </c>
       <c r="E21" s="1">
         <v>177</v>
       </c>
       <c r="F21" s="1">
         <v>954</v>
       </c>
       <c r="G21" s="1">
         <v>706.2</v>
       </c>
       <c r="H21" s="1">
         <v>562</v>
       </c>
       <c r="I21" s="1">
@@ -3864,55 +3989,58 @@
       </c>
       <c r="Z21" s="1">
         <v>216.03299999999999</v>
       </c>
       <c r="AA21" s="1">
         <v>27.99</v>
       </c>
       <c r="AB21" s="1">
         <v>149.03899999999999</v>
       </c>
       <c r="AC21" s="1">
         <v>74.474999999999994</v>
       </c>
       <c r="AD21" s="1">
         <v>293.21100000000001</v>
       </c>
       <c r="AE21" s="1">
         <v>199.59299999999999</v>
       </c>
       <c r="AF21" s="1">
         <v>962.95899999999995</v>
       </c>
       <c r="AG21" s="1">
         <v>1657.1</v>
       </c>
-      <c r="AH21" s="38">
+      <c r="AH21" s="1">
         <v>534.298</v>
       </c>
+      <c r="AI21" s="24">
+        <v>249.47499999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="1">
         <v>6603.7</v>
       </c>
       <c r="E22" s="1">
         <v>2067.1999999999998</v>
       </c>
       <c r="F22" s="1">
         <v>2876.2</v>
       </c>
       <c r="G22" s="1">
         <v>18053.3</v>
       </c>
       <c r="H22" s="1">
         <v>192150.6</v>
       </c>
       <c r="I22" s="1">
@@ -3968,55 +4096,58 @@
       </c>
       <c r="Z22" s="1">
         <v>6384.89</v>
       </c>
       <c r="AA22" s="1">
         <v>4361.4840000000004</v>
       </c>
       <c r="AB22" s="1">
         <v>6168.0330000000004</v>
       </c>
       <c r="AC22" s="1">
         <v>8599.5450000000001</v>
       </c>
       <c r="AD22" s="1">
         <v>13100.293</v>
       </c>
       <c r="AE22" s="1">
         <v>12513.432000000001</v>
       </c>
       <c r="AF22" s="1">
         <v>15796.88</v>
       </c>
       <c r="AG22" s="1">
         <v>7638.8789999999999</v>
       </c>
-      <c r="AH22" s="38">
+      <c r="AH22" s="1">
         <v>5092.2089999999998</v>
       </c>
+      <c r="AI22" s="24">
+        <v>5275.7380000000003</v>
+      </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>179</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1">
         <v>14.4</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="1">
         <v>1.3</v>
       </c>
       <c r="H23" s="1">
         <v>2.1</v>
       </c>
       <c r="I23" s="1">
@@ -4072,55 +4203,58 @@
       </c>
       <c r="Z23" s="1">
         <v>3.1139999999999999</v>
       </c>
       <c r="AA23" s="1">
         <v>0</v>
       </c>
       <c r="AB23" s="1">
         <v>153.78200000000001</v>
       </c>
       <c r="AC23" s="1">
         <v>565.63699999999994</v>
       </c>
       <c r="AD23" s="1">
         <v>5191.6289999999999</v>
       </c>
       <c r="AE23" s="1">
         <v>639.31600000000003</v>
       </c>
       <c r="AF23" s="1">
         <v>2153.2420000000002</v>
       </c>
       <c r="AG23" s="1">
         <v>578.93100000000004</v>
       </c>
-      <c r="AH23" s="38">
+      <c r="AH23" s="1">
         <v>774.44200000000001</v>
       </c>
+      <c r="AI23" s="24">
+        <v>1333.1659999999999</v>
+      </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>180</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1">
         <v>1.7</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="1">
         <v>367.5</v>
       </c>
       <c r="H24" s="1">
         <v>162.80000000000001</v>
       </c>
       <c r="I24" s="1">
@@ -4176,55 +4310,58 @@
       </c>
       <c r="Z24" s="1">
         <v>28.780999999999999</v>
       </c>
       <c r="AA24" s="1">
         <v>10.603999999999999</v>
       </c>
       <c r="AB24" s="1">
         <v>28.881</v>
       </c>
       <c r="AC24" s="1">
         <v>32.08</v>
       </c>
       <c r="AD24" s="1">
         <v>34.743000000000002</v>
       </c>
       <c r="AE24" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AF24" s="1">
         <v>82.552999999999997</v>
       </c>
       <c r="AG24" s="1">
         <v>1411.498</v>
       </c>
-      <c r="AH24" s="38">
+      <c r="AH24" s="1">
         <v>9.4909999999999997</v>
       </c>
+      <c r="AI24" s="24">
+        <v>39.067</v>
+      </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>181</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="1">
         <v>131.80000000000001</v>
       </c>
       <c r="G25" s="1">
         <v>45.7</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I25" s="1">
@@ -4280,55 +4417,58 @@
       </c>
       <c r="Z25" s="1">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="AA25" s="1">
         <v>0.154</v>
       </c>
       <c r="AB25" s="1">
         <v>0.13100000000000001</v>
       </c>
       <c r="AC25" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AD25" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AE25" s="1">
         <v>2.4E-2</v>
       </c>
       <c r="AF25" s="1">
         <v>296.29199999999997</v>
       </c>
       <c r="AG25" s="1">
         <v>0.216</v>
       </c>
-      <c r="AH25" s="38">
+      <c r="AH25" s="1">
         <v>26.718</v>
       </c>
+      <c r="AI25" s="24">
+        <v>145.94200000000001</v>
+      </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="1">
         <v>144.5</v>
       </c>
       <c r="G26" s="1">
         <v>483.3</v>
       </c>
       <c r="H26" s="1">
         <v>220.2</v>
       </c>
       <c r="I26" s="1">
@@ -4384,55 +4524,58 @@
       </c>
       <c r="Z26" s="1">
         <v>79.231999999999999</v>
       </c>
       <c r="AA26" s="1">
         <v>136.65100000000001</v>
       </c>
       <c r="AB26" s="1">
         <v>53.372999999999998</v>
       </c>
       <c r="AC26" s="1">
         <v>27.625</v>
       </c>
       <c r="AD26" s="1">
         <v>21.678999999999998</v>
       </c>
       <c r="AE26" s="1">
         <v>65.123000000000005</v>
       </c>
       <c r="AF26" s="1">
         <v>5463.2240000000002</v>
       </c>
       <c r="AG26" s="1">
         <v>587.88</v>
       </c>
-      <c r="AH26" s="38">
+      <c r="AH26" s="1">
         <v>453.61200000000002</v>
       </c>
+      <c r="AI26" s="24">
+        <v>246.63499999999999</v>
+      </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>183</v>
       </c>
       <c r="D27" s="1">
         <v>1774.7</v>
       </c>
       <c r="E27" s="1">
         <v>2925</v>
       </c>
       <c r="F27" s="1">
         <v>2511.3000000000002</v>
       </c>
       <c r="G27" s="1">
         <v>2577.8000000000002</v>
       </c>
       <c r="H27" s="1">
         <v>2635.3</v>
       </c>
       <c r="I27" s="1">
@@ -4488,55 +4631,58 @@
       </c>
       <c r="Z27" s="1">
         <v>390.14</v>
       </c>
       <c r="AA27" s="1">
         <v>475.90100000000001</v>
       </c>
       <c r="AB27" s="1">
         <v>1222.431</v>
       </c>
       <c r="AC27" s="1">
         <v>381.447</v>
       </c>
       <c r="AD27" s="1">
         <v>850.85599999999999</v>
       </c>
       <c r="AE27" s="1">
         <v>9700.6360000000004</v>
       </c>
       <c r="AF27" s="1">
         <v>228.37700000000001</v>
       </c>
       <c r="AG27" s="1">
         <v>1815.3219999999999</v>
       </c>
-      <c r="AH27" s="38">
+      <c r="AH27" s="1">
         <v>226.91499999999999</v>
       </c>
+      <c r="AI27" s="24">
+        <v>1629.7139999999999</v>
+      </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>184</v>
       </c>
       <c r="D28" s="1">
         <v>273.89999999999998</v>
       </c>
       <c r="E28" s="1">
         <v>2254.8000000000002</v>
       </c>
       <c r="F28" s="1">
         <v>348.9</v>
       </c>
       <c r="G28" s="1">
         <v>447.6</v>
       </c>
       <c r="H28" s="1">
         <v>2883.5</v>
       </c>
       <c r="I28" s="1">
@@ -4592,55 +4738,58 @@
       </c>
       <c r="Z28" s="1">
         <v>2950.0189999999998</v>
       </c>
       <c r="AA28" s="1">
         <v>2648.797</v>
       </c>
       <c r="AB28" s="1">
         <v>5564.4859999999999</v>
       </c>
       <c r="AC28" s="1">
         <v>3001.3420000000001</v>
       </c>
       <c r="AD28" s="1">
         <v>2862.5079999999998</v>
       </c>
       <c r="AE28" s="1">
         <v>1838.67</v>
       </c>
       <c r="AF28" s="1">
         <v>1934.0039999999999</v>
       </c>
       <c r="AG28" s="1">
         <v>2091.1860000000001</v>
       </c>
-      <c r="AH28" s="38">
+      <c r="AH28" s="1">
         <v>1969.172</v>
       </c>
+      <c r="AI28" s="24">
+        <v>2821.9659999999999</v>
+      </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>185</v>
       </c>
       <c r="D29" s="1">
         <v>563.5</v>
       </c>
       <c r="E29" s="1">
         <v>427.7</v>
       </c>
       <c r="F29" s="1">
         <v>490.6</v>
       </c>
       <c r="G29" s="1">
         <v>3030.1</v>
       </c>
       <c r="H29" s="1">
         <v>6256.7</v>
       </c>
       <c r="I29" s="1">
@@ -4696,55 +4845,58 @@
       </c>
       <c r="Z29" s="1">
         <v>7545.9179999999997</v>
       </c>
       <c r="AA29" s="1">
         <v>15400.540999999999</v>
       </c>
       <c r="AB29" s="1">
         <v>46225.671000000002</v>
       </c>
       <c r="AC29" s="1">
         <v>17133.575000000001</v>
       </c>
       <c r="AD29" s="1">
         <v>3894.6460000000002</v>
       </c>
       <c r="AE29" s="1">
         <v>2101.6840000000002</v>
       </c>
       <c r="AF29" s="1">
         <v>5850.2510000000002</v>
       </c>
       <c r="AG29" s="1">
         <v>1017.347</v>
       </c>
-      <c r="AH29" s="38">
+      <c r="AH29" s="1">
         <v>3026.8420000000001</v>
       </c>
+      <c r="AI29" s="24">
+        <v>6416.4260000000004</v>
+      </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>186</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="1">
@@ -4800,55 +4952,58 @@
       </c>
       <c r="Z30" s="1">
         <v>0</v>
       </c>
       <c r="AA30" s="1">
         <v>0.59</v>
       </c>
       <c r="AB30" s="1">
         <v>16.001000000000001</v>
       </c>
       <c r="AC30" s="1">
         <v>4.4740000000000002</v>
       </c>
       <c r="AD30" s="1">
         <v>0</v>
       </c>
       <c r="AE30" s="1">
         <v>0</v>
       </c>
       <c r="AF30" s="1">
         <v>17.779</v>
       </c>
       <c r="AG30" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH30" s="38" t="s">
+      <c r="AH30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI30" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A31" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="17" t="s">
         <v>187</v>
       </c>
       <c r="D31" s="1">
         <v>466.4</v>
       </c>
       <c r="E31" s="1">
         <v>978.4</v>
       </c>
       <c r="F31" s="1">
         <v>763.9</v>
       </c>
       <c r="G31" s="1">
         <v>32.43</v>
       </c>
       <c r="H31" s="1">
         <v>183.9</v>
       </c>
       <c r="I31" s="1">
@@ -4904,55 +5059,58 @@
       </c>
       <c r="Z31" s="1">
         <v>148.04499999999999</v>
       </c>
       <c r="AA31" s="1">
         <v>457.97800000000001</v>
       </c>
       <c r="AB31" s="1">
         <v>1039.366</v>
       </c>
       <c r="AC31" s="1">
         <v>850.17899999999997</v>
       </c>
       <c r="AD31" s="1">
         <v>341.77</v>
       </c>
       <c r="AE31" s="1">
         <v>1085.356</v>
       </c>
       <c r="AF31" s="1">
         <v>3896.8620000000001</v>
       </c>
       <c r="AG31" s="1">
         <v>368.82299999999998</v>
       </c>
-      <c r="AH31" s="38">
+      <c r="AH31" s="1">
         <v>3112.8330000000001</v>
       </c>
+      <c r="AI31" s="24">
+        <v>238.28100000000001</v>
+      </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>188</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I32" s="1">
@@ -5008,55 +5166,58 @@
       </c>
       <c r="Z32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD32" s="1">
         <v>577.66999999999996</v>
       </c>
       <c r="AE32" s="1">
         <v>1271.5260000000001</v>
       </c>
       <c r="AF32" s="1">
         <v>8165.8469999999998</v>
       </c>
       <c r="AG32" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH32" s="38" t="s">
-        <v>8</v>
+      <c r="AH32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI32" s="24">
+        <v>5.58</v>
       </c>
     </row>
-    <row r="33" spans="1:34">
+    <row r="33" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="1" t="s">
@@ -5112,55 +5273,58 @@
       </c>
       <c r="Z33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG33" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH33" s="38" t="s">
+      <c r="AH33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI33" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>190</v>
       </c>
       <c r="D34" s="1">
         <v>571.9</v>
       </c>
       <c r="E34" s="1">
         <v>860.5</v>
       </c>
       <c r="F34" s="1">
         <v>2056.5</v>
       </c>
       <c r="G34" s="1">
         <v>665.5</v>
       </c>
       <c r="H34" s="1">
         <v>1442</v>
       </c>
       <c r="I34" s="1">
@@ -5216,55 +5380,58 @@
       </c>
       <c r="Z34" s="1">
         <v>1240.9259999999999</v>
       </c>
       <c r="AA34" s="1">
         <v>1310.7850000000001</v>
       </c>
       <c r="AB34" s="1">
         <v>1138.8869999999999</v>
       </c>
       <c r="AC34" s="1">
         <v>1136.078</v>
       </c>
       <c r="AD34" s="1">
         <v>556.19899999999996</v>
       </c>
       <c r="AE34" s="1">
         <v>715.31100000000004</v>
       </c>
       <c r="AF34" s="1">
         <v>4876.1369999999997</v>
       </c>
       <c r="AG34" s="1">
         <v>3071.105</v>
       </c>
-      <c r="AH34" s="38">
+      <c r="AH34" s="1">
         <v>871.37300000000005</v>
       </c>
+      <c r="AI34" s="24">
+        <v>3382.26</v>
+      </c>
     </row>
-    <row r="35" spans="1:34">
+    <row r="35" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>191</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="1">
         <v>134</v>
       </c>
       <c r="H35" s="1">
         <v>0.9</v>
       </c>
       <c r="I35" s="1">
@@ -5320,55 +5487,58 @@
       </c>
       <c r="Z35" s="1">
         <v>0</v>
       </c>
       <c r="AA35" s="1">
         <v>1.32</v>
       </c>
       <c r="AB35" s="1">
         <v>3.028</v>
       </c>
       <c r="AC35" s="1">
         <v>74.055999999999997</v>
       </c>
       <c r="AD35" s="1">
         <v>7.9420000000000002</v>
       </c>
       <c r="AE35" s="1">
         <v>83.558999999999997</v>
       </c>
       <c r="AF35" s="1">
         <v>9.5069999999999997</v>
       </c>
       <c r="AG35" s="1">
         <v>24.617000000000001</v>
       </c>
-      <c r="AH35" s="38">
+      <c r="AH35" s="1">
         <v>7.97</v>
       </c>
+      <c r="AI35" s="24">
+        <v>18.66</v>
+      </c>
     </row>
-    <row r="36" spans="1:34">
+    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>192</v>
       </c>
       <c r="D36" s="1">
         <v>551</v>
       </c>
       <c r="E36" s="1">
         <v>1343.2</v>
       </c>
       <c r="F36" s="1">
         <v>535.6</v>
       </c>
       <c r="G36" s="1">
         <v>1445.6</v>
       </c>
       <c r="H36" s="1">
         <v>967.2</v>
       </c>
       <c r="I36" s="1">
@@ -5424,55 +5594,58 @@
       </c>
       <c r="Z36" s="1">
         <v>1757.9870000000001</v>
       </c>
       <c r="AA36" s="1">
         <v>1936.3589999999999</v>
       </c>
       <c r="AB36" s="1">
         <v>1760.68</v>
       </c>
       <c r="AC36" s="1">
         <v>1336.6590000000001</v>
       </c>
       <c r="AD36" s="1">
         <v>878.90499999999997</v>
       </c>
       <c r="AE36" s="1">
         <v>2212.192</v>
       </c>
       <c r="AF36" s="1">
         <v>3806.5630000000001</v>
       </c>
       <c r="AG36" s="1">
         <v>4274.692</v>
       </c>
-      <c r="AH36" s="38">
+      <c r="AH36" s="1">
         <v>4299.9229999999998</v>
       </c>
+      <c r="AI36" s="24">
+        <v>3156.9940000000001</v>
+      </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>193</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="1">
         <v>1</v>
       </c>
       <c r="H37" s="1">
         <v>74</v>
       </c>
       <c r="I37" s="1">
@@ -5528,55 +5701,58 @@
       </c>
       <c r="Z37" s="1">
         <v>0.307</v>
       </c>
       <c r="AA37" s="1">
         <v>0</v>
       </c>
       <c r="AB37" s="1">
         <v>0</v>
       </c>
       <c r="AC37" s="1">
         <v>0</v>
       </c>
       <c r="AD37" s="1">
         <v>0</v>
       </c>
       <c r="AE37" s="1">
         <v>6.6980000000000004</v>
       </c>
       <c r="AF37" s="1">
         <v>3.1520000000000001</v>
       </c>
       <c r="AG37" s="1">
         <v>280.755</v>
       </c>
-      <c r="AH37" s="38" t="s">
-        <v>8</v>
+      <c r="AH37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI37" s="24">
+        <v>84.048000000000002</v>
       </c>
     </row>
-    <row r="38" spans="1:34">
+    <row r="38" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>330</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>194</v>
       </c>
       <c r="D38" s="1">
         <v>58549</v>
       </c>
       <c r="E38" s="1">
         <v>104774.9</v>
       </c>
       <c r="F38" s="1">
         <v>134599.5</v>
       </c>
       <c r="G38" s="1">
         <v>98844.86</v>
       </c>
       <c r="H38" s="1">
         <v>83679.3</v>
       </c>
       <c r="I38" s="1">
@@ -5632,55 +5808,58 @@
       </c>
       <c r="Z38" s="1">
         <v>178406.6</v>
       </c>
       <c r="AA38" s="1">
         <v>265684.95</v>
       </c>
       <c r="AB38" s="1">
         <v>358178.29200000002</v>
       </c>
       <c r="AC38" s="1">
         <v>281252.92300000001</v>
       </c>
       <c r="AD38" s="1">
         <v>257324.185</v>
       </c>
       <c r="AE38" s="1">
         <v>393340.098</v>
       </c>
       <c r="AF38" s="1">
         <v>1069691.9129999999</v>
       </c>
       <c r="AG38" s="1">
         <v>823728.78099999996</v>
       </c>
-      <c r="AH38" s="38">
+      <c r="AH38" s="1">
         <v>1151703.2109999999</v>
       </c>
+      <c r="AI38" s="24">
+        <v>653182.22900000005</v>
+      </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>195</v>
       </c>
       <c r="D39" s="1">
         <v>313</v>
       </c>
       <c r="E39" s="1">
         <v>155.19999999999999</v>
       </c>
       <c r="F39" s="1">
         <v>981.5</v>
       </c>
       <c r="G39" s="1">
         <v>884.7</v>
       </c>
       <c r="H39" s="1">
         <v>3690.5</v>
       </c>
       <c r="I39" s="1">
@@ -5736,55 +5915,58 @@
       </c>
       <c r="Z39" s="1">
         <v>2328.9279999999999</v>
       </c>
       <c r="AA39" s="1">
         <v>374.34800000000001</v>
       </c>
       <c r="AB39" s="1">
         <v>728.29399999999998</v>
       </c>
       <c r="AC39" s="1">
         <v>968.05100000000004</v>
       </c>
       <c r="AD39" s="1">
         <v>840.279</v>
       </c>
       <c r="AE39" s="1">
         <v>463.88799999999998</v>
       </c>
       <c r="AF39" s="1">
         <v>5266.5060000000003</v>
       </c>
       <c r="AG39" s="1">
         <v>5526.9080000000004</v>
       </c>
-      <c r="AH39" s="38">
+      <c r="AH39" s="1">
         <v>171.58500000000001</v>
       </c>
+      <c r="AI39" s="24">
+        <v>274.81200000000001</v>
+      </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
         <v>331</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="1" t="s">
@@ -5840,55 +6022,58 @@
       </c>
       <c r="Z40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG40" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH40" s="38" t="s">
-        <v>8</v>
+      <c r="AH40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI40" s="24">
+        <v>11.706</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="17" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I41" s="1" t="s">
@@ -5944,55 +6129,58 @@
       </c>
       <c r="Z41" s="1">
         <v>4381.549</v>
       </c>
       <c r="AA41" s="1">
         <v>5994.4470000000001</v>
       </c>
       <c r="AB41" s="1">
         <v>5735.2160000000003</v>
       </c>
       <c r="AC41" s="1">
         <v>4580.009</v>
       </c>
       <c r="AD41" s="1">
         <v>5555.192</v>
       </c>
       <c r="AE41" s="1">
         <v>8734.4609999999993</v>
       </c>
       <c r="AF41" s="1">
         <v>9608.2749999999996</v>
       </c>
       <c r="AG41" s="1">
         <v>10409.439</v>
       </c>
-      <c r="AH41" s="38">
+      <c r="AH41" s="1">
         <v>11227.921</v>
       </c>
+      <c r="AI41" s="24">
+        <v>12647.768</v>
+      </c>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>198</v>
       </c>
       <c r="D42" s="1">
         <v>280.2</v>
       </c>
       <c r="E42" s="1">
         <v>840.4</v>
       </c>
       <c r="F42" s="1">
         <v>179.4</v>
       </c>
       <c r="G42" s="1">
         <v>928.9</v>
       </c>
       <c r="H42" s="1">
         <v>1421.9</v>
       </c>
       <c r="I42" s="1">
@@ -6048,55 +6236,58 @@
       </c>
       <c r="Z42" s="1">
         <v>11.3</v>
       </c>
       <c r="AA42" s="1">
         <v>83.79</v>
       </c>
       <c r="AB42" s="1">
         <v>123.42</v>
       </c>
       <c r="AC42" s="1">
         <v>67.649000000000001</v>
       </c>
       <c r="AD42" s="1">
         <v>0</v>
       </c>
       <c r="AE42" s="1">
         <v>3</v>
       </c>
       <c r="AF42" s="1">
         <v>641.72299999999996</v>
       </c>
       <c r="AG42" s="1">
         <v>1010.508</v>
       </c>
-      <c r="AH42" s="38">
+      <c r="AH42" s="1">
         <v>23.459</v>
       </c>
+      <c r="AI42" s="24">
+        <v>86.768000000000001</v>
+      </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C43" s="17" t="s">
         <v>199</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="1" t="s">
@@ -6152,55 +6343,58 @@
       </c>
       <c r="Z43" s="1">
         <v>57.23</v>
       </c>
       <c r="AA43" s="1">
         <v>78.394999999999996</v>
       </c>
       <c r="AB43" s="1">
         <v>342.75400000000002</v>
       </c>
       <c r="AC43" s="1">
         <v>377.964</v>
       </c>
       <c r="AD43" s="1">
         <v>261.23399999999998</v>
       </c>
       <c r="AE43" s="1">
         <v>396.077</v>
       </c>
       <c r="AF43" s="1">
         <v>84.069000000000003</v>
       </c>
       <c r="AG43" s="1">
         <v>270.28100000000001</v>
       </c>
-      <c r="AH43" s="38">
+      <c r="AH43" s="1">
         <v>227.137</v>
       </c>
+      <c r="AI43" s="24">
+        <v>51.573</v>
+      </c>
     </row>
-    <row r="44" spans="1:34">
+    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>332</v>
       </c>
       <c r="B44" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C44" s="17" t="s">
         <v>200</v>
       </c>
       <c r="D44" s="1">
         <v>189.1</v>
       </c>
       <c r="E44" s="1">
         <v>79</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I44" s="1" t="s">
@@ -6256,55 +6450,58 @@
       </c>
       <c r="Z44" s="1">
         <v>2064.7370000000001</v>
       </c>
       <c r="AA44" s="1">
         <v>2422.5349999999999</v>
       </c>
       <c r="AB44" s="1">
         <v>2579.174</v>
       </c>
       <c r="AC44" s="1">
         <v>2413.799</v>
       </c>
       <c r="AD44" s="1">
         <v>2515.0940000000001</v>
       </c>
       <c r="AE44" s="1">
         <v>3435.4749999999999</v>
       </c>
       <c r="AF44" s="1">
         <v>1456.567</v>
       </c>
       <c r="AG44" s="1">
         <v>1556.855</v>
       </c>
-      <c r="AH44" s="38">
+      <c r="AH44" s="1">
         <v>1424.0350000000001</v>
       </c>
+      <c r="AI44" s="24">
+        <v>1419.8219999999999</v>
+      </c>
     </row>
-    <row r="45" spans="1:34">
+    <row r="45" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="17" t="s">
         <v>39</v>
       </c>
       <c r="C45" s="17" t="s">
         <v>201</v>
       </c>
       <c r="D45" s="1">
         <v>9097.2829999999994</v>
       </c>
       <c r="E45" s="1">
         <v>8343.1</v>
       </c>
       <c r="F45" s="1">
         <v>9391.2000000000007</v>
       </c>
       <c r="G45" s="1">
         <v>4599.62</v>
       </c>
       <c r="H45" s="1">
         <v>4747.2</v>
       </c>
       <c r="I45" s="1">
@@ -6360,55 +6557,58 @@
       </c>
       <c r="Z45" s="1">
         <v>3166.56</v>
       </c>
       <c r="AA45" s="1">
         <v>3545.2379999999998</v>
       </c>
       <c r="AB45" s="1">
         <v>6425.143</v>
       </c>
       <c r="AC45" s="1">
         <v>13630.197</v>
       </c>
       <c r="AD45" s="1">
         <v>8603.2569999999996</v>
       </c>
       <c r="AE45" s="1">
         <v>6487.6940000000004</v>
       </c>
       <c r="AF45" s="1">
         <v>1259.3710000000001</v>
       </c>
       <c r="AG45" s="1">
         <v>1749.885</v>
       </c>
-      <c r="AH45" s="38">
+      <c r="AH45" s="1">
         <v>284.68400000000003</v>
       </c>
+      <c r="AI45" s="24">
+        <v>587.30100000000004</v>
+      </c>
     </row>
-    <row r="46" spans="1:34">
+    <row r="46" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="17" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="1">
         <v>455.4</v>
       </c>
       <c r="E46" s="1">
         <v>49.4</v>
       </c>
       <c r="F46" s="1">
         <v>168.1</v>
       </c>
       <c r="G46" s="1">
         <v>160.93</v>
       </c>
       <c r="H46" s="1">
         <v>79.5</v>
       </c>
       <c r="I46" s="1">
@@ -6464,55 +6664,58 @@
       </c>
       <c r="Z46" s="1">
         <v>66.406999999999996</v>
       </c>
       <c r="AA46" s="1">
         <v>27.292000000000002</v>
       </c>
       <c r="AB46" s="1">
         <v>21.533999999999999</v>
       </c>
       <c r="AC46" s="1">
         <v>148.97900000000001</v>
       </c>
       <c r="AD46" s="1">
         <v>19.151</v>
       </c>
       <c r="AE46" s="1">
         <v>67.266999999999996</v>
       </c>
       <c r="AF46" s="1">
         <v>111.735</v>
       </c>
       <c r="AG46" s="1">
         <v>175.13300000000001</v>
       </c>
-      <c r="AH46" s="38">
+      <c r="AH46" s="1">
         <v>113.875</v>
       </c>
+      <c r="AI46" s="24">
+        <v>125.949</v>
+      </c>
     </row>
-    <row r="47" spans="1:34">
+    <row r="47" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A47" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="17" t="s">
         <v>203</v>
       </c>
       <c r="D47" s="1">
         <v>2237.8000000000002</v>
       </c>
       <c r="E47" s="1">
         <v>3633.3</v>
       </c>
       <c r="F47" s="1">
         <v>1754.1</v>
       </c>
       <c r="G47" s="1">
         <v>328.3</v>
       </c>
       <c r="H47" s="1">
         <v>6966</v>
       </c>
       <c r="I47" s="1">
@@ -6568,55 +6771,58 @@
       </c>
       <c r="Z47" s="1">
         <v>1431.9839999999999</v>
       </c>
       <c r="AA47" s="1">
         <v>728.53300000000002</v>
       </c>
       <c r="AB47" s="1">
         <v>116.813</v>
       </c>
       <c r="AC47" s="1">
         <v>336.14100000000002</v>
       </c>
       <c r="AD47" s="1">
         <v>175.70500000000001</v>
       </c>
       <c r="AE47" s="1">
         <v>321.30200000000002</v>
       </c>
       <c r="AF47" s="1">
         <v>810.88099999999997</v>
       </c>
       <c r="AG47" s="1">
         <v>813.71199999999999</v>
       </c>
-      <c r="AH47" s="38">
+      <c r="AH47" s="1">
         <v>19288.560000000001</v>
       </c>
+      <c r="AI47" s="24">
+        <v>698.12699999999995</v>
+      </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>42</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>204</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F48" s="1">
         <v>0.02</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I48" s="1">
@@ -6672,55 +6878,58 @@
       </c>
       <c r="Z48" s="1">
         <v>71.554000000000002</v>
       </c>
       <c r="AA48" s="1">
         <v>28.341000000000001</v>
       </c>
       <c r="AB48" s="1">
         <v>77.361999999999995</v>
       </c>
       <c r="AC48" s="1">
         <v>30.06</v>
       </c>
       <c r="AD48" s="1">
         <v>180.708</v>
       </c>
       <c r="AE48" s="1">
         <v>186.352</v>
       </c>
       <c r="AF48" s="1">
         <v>357.84899999999999</v>
       </c>
       <c r="AG48" s="1">
         <v>117.169</v>
       </c>
-      <c r="AH48" s="38">
+      <c r="AH48" s="1">
         <v>2957.2660000000001</v>
       </c>
+      <c r="AI48" s="24">
+        <v>237.995</v>
+      </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A49" s="17" t="s">
         <v>333</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>205</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="1" t="s">
@@ -6776,55 +6985,58 @@
       </c>
       <c r="Z49" s="1">
         <v>599.27</v>
       </c>
       <c r="AA49" s="1">
         <v>460.28</v>
       </c>
       <c r="AB49" s="1">
         <v>484.02</v>
       </c>
       <c r="AC49" s="1">
         <v>473.99</v>
       </c>
       <c r="AD49" s="1">
         <v>107.8</v>
       </c>
       <c r="AE49" s="1">
         <v>663.78700000000003</v>
       </c>
       <c r="AF49" s="1">
         <v>318.334</v>
       </c>
       <c r="AG49" s="1">
         <v>2275.65</v>
       </c>
-      <c r="AH49" s="38">
+      <c r="AH49" s="1">
         <v>50.6</v>
       </c>
+      <c r="AI49" s="24">
+        <v>116.05</v>
+      </c>
     </row>
-    <row r="50" spans="1:34">
+    <row r="50" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A50" s="17" t="s">
         <v>334</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>206</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
         <v>1176.7</v>
       </c>
       <c r="F50" s="1">
         <v>8194.6</v>
       </c>
       <c r="G50" s="1">
         <v>9602.7000000000007</v>
       </c>
       <c r="H50" s="1">
         <v>8396.1</v>
       </c>
       <c r="I50" s="1">
@@ -6880,55 +7092,58 @@
       </c>
       <c r="Z50" s="1">
         <v>66.91</v>
       </c>
       <c r="AA50" s="1">
         <v>643.202</v>
       </c>
       <c r="AB50" s="1">
         <v>397.851</v>
       </c>
       <c r="AC50" s="1">
         <v>149.14500000000001</v>
       </c>
       <c r="AD50" s="1">
         <v>158.84100000000001</v>
       </c>
       <c r="AE50" s="1">
         <v>566.029</v>
       </c>
       <c r="AF50" s="1">
         <v>1069.979</v>
       </c>
       <c r="AG50" s="1">
         <v>1114.376</v>
       </c>
-      <c r="AH50" s="38">
+      <c r="AH50" s="1">
         <v>1093.5150000000001</v>
       </c>
+      <c r="AI50" s="24">
+        <v>1206.6790000000001</v>
+      </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A51" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>45</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>207</v>
       </c>
       <c r="D51" s="1">
         <v>340.3</v>
       </c>
       <c r="E51" s="1">
         <v>1766.2</v>
       </c>
       <c r="F51" s="1">
         <v>891.4</v>
       </c>
       <c r="G51" s="1">
         <v>162338.1</v>
       </c>
       <c r="H51" s="1">
         <v>1078.2</v>
       </c>
       <c r="I51" s="1">
@@ -6984,55 +7199,58 @@
       </c>
       <c r="Z51" s="1">
         <v>648019.74699999997</v>
       </c>
       <c r="AA51" s="1">
         <v>489262.641</v>
       </c>
       <c r="AB51" s="1">
         <v>163.96600000000001</v>
       </c>
       <c r="AC51" s="1">
         <v>4096.8919999999998</v>
       </c>
       <c r="AD51" s="1">
         <v>7401.5280000000002</v>
       </c>
       <c r="AE51" s="1">
         <v>54567.286</v>
       </c>
       <c r="AF51" s="1">
         <v>447.28300000000002</v>
       </c>
       <c r="AG51" s="1">
         <v>1088559.933</v>
       </c>
-      <c r="AH51" s="38">
+      <c r="AH51" s="1">
         <v>1166225.1769999999</v>
       </c>
+      <c r="AI51" s="24">
+        <v>438241.033</v>
+      </c>
     </row>
-    <row r="52" spans="1:34">
+    <row r="52" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A52" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>208</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F52" s="1">
         <v>48</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="1">
         <v>155.6</v>
       </c>
       <c r="I52" s="1">
@@ -7088,55 +7306,58 @@
       </c>
       <c r="Z52" s="1">
         <v>20.158999999999999</v>
       </c>
       <c r="AA52" s="1">
         <v>22.945</v>
       </c>
       <c r="AB52" s="1">
         <v>29.167000000000002</v>
       </c>
       <c r="AC52" s="13">
         <v>57.99</v>
       </c>
       <c r="AD52" s="13">
         <v>1349.87</v>
       </c>
       <c r="AE52" s="13">
         <v>48.883000000000003</v>
       </c>
       <c r="AF52" s="1">
         <v>275.18700000000001</v>
       </c>
       <c r="AG52" s="1">
         <v>56.177</v>
       </c>
-      <c r="AH52" s="38">
+      <c r="AH52" s="1">
         <v>223.95</v>
       </c>
+      <c r="AI52" s="24">
+        <v>42.067999999999998</v>
+      </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A53" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>209</v>
       </c>
       <c r="D53" s="1">
         <v>212.7</v>
       </c>
       <c r="E53" s="1">
         <v>87.3</v>
       </c>
       <c r="F53" s="1">
         <v>118.1</v>
       </c>
       <c r="G53" s="1">
         <v>258</v>
       </c>
       <c r="H53" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="I53" s="1">
@@ -7192,55 +7413,58 @@
       </c>
       <c r="Z53" s="1">
         <v>224.916</v>
       </c>
       <c r="AA53" s="1">
         <v>648.19600000000003</v>
       </c>
       <c r="AB53" s="1">
         <v>422</v>
       </c>
       <c r="AC53" s="13">
         <v>591.23500000000001</v>
       </c>
       <c r="AD53" s="13">
         <v>615.21100000000001</v>
       </c>
       <c r="AE53" s="13">
         <v>1196.6320000000001</v>
       </c>
       <c r="AF53" s="1">
         <v>677.625</v>
       </c>
       <c r="AG53" s="1">
         <v>990.68899999999996</v>
       </c>
-      <c r="AH53" s="38">
+      <c r="AH53" s="1">
         <v>840.96400000000006</v>
       </c>
+      <c r="AI53" s="24">
+        <v>217.76900000000001</v>
+      </c>
     </row>
-    <row r="54" spans="1:34" s="19" customFormat="1">
+    <row r="54" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D54" s="7">
         <v>219484.2</v>
       </c>
       <c r="E54" s="7">
         <v>234370.5</v>
       </c>
       <c r="F54" s="7">
         <v>304000</v>
       </c>
       <c r="G54" s="7">
         <v>263095.59999999998</v>
       </c>
       <c r="H54" s="7">
         <v>173413.9</v>
       </c>
       <c r="I54" s="7">
@@ -7296,55 +7520,58 @@
       </c>
       <c r="Z54" s="7">
         <v>657056.19999999995</v>
       </c>
       <c r="AA54" s="7">
         <v>736835.7</v>
       </c>
       <c r="AB54" s="12">
         <v>689970.7</v>
       </c>
       <c r="AC54" s="12">
         <v>225119.64499999999</v>
       </c>
       <c r="AD54" s="12">
         <v>158627.31200000001</v>
       </c>
       <c r="AE54" s="12">
         <v>277484.196</v>
       </c>
       <c r="AF54" s="7">
         <v>396336.83100000001</v>
       </c>
       <c r="AG54" s="7">
         <v>611338.071</v>
       </c>
-      <c r="AH54" s="35">
+      <c r="AH54" s="7">
         <v>606244.09600000002</v>
       </c>
+      <c r="AI54" s="12">
+        <v>489314.81800000003</v>
+      </c>
     </row>
-    <row r="55" spans="1:34">
+    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>335</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>211</v>
       </c>
       <c r="D55" s="1">
         <v>1648.2</v>
       </c>
       <c r="E55" s="1">
         <v>2133.6</v>
       </c>
       <c r="F55" s="1">
         <v>3212.7</v>
       </c>
       <c r="G55" s="1">
         <v>2758.38</v>
       </c>
       <c r="H55" s="1">
         <v>2580</v>
       </c>
       <c r="I55" s="1">
@@ -7400,55 +7627,58 @@
       </c>
       <c r="Z55" s="1">
         <v>706.97400000000005</v>
       </c>
       <c r="AA55" s="1">
         <v>1121.961</v>
       </c>
       <c r="AB55" s="1">
         <v>1893.098</v>
       </c>
       <c r="AC55" s="1">
         <v>3965.7020000000002</v>
       </c>
       <c r="AD55" s="1">
         <v>5035.817</v>
       </c>
       <c r="AE55" s="1">
         <v>4277.4780000000001</v>
       </c>
       <c r="AF55" s="1">
         <v>5696.4620000000004</v>
       </c>
       <c r="AG55" s="1">
         <v>3821.8820000000001</v>
       </c>
-      <c r="AH55" s="38">
+      <c r="AH55" s="1">
         <v>8077.0439999999999</v>
       </c>
+      <c r="AI55" s="24">
+        <v>8533.1830000000009</v>
+      </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>50</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1">
         <v>102.3</v>
       </c>
       <c r="E56" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G56" s="1">
         <v>9.5</v>
       </c>
       <c r="H56" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="I56" s="1">
@@ -7504,55 +7734,58 @@
       </c>
       <c r="Z56" s="1">
         <v>6.62</v>
       </c>
       <c r="AA56" s="1">
         <v>145.352</v>
       </c>
       <c r="AB56" s="1">
         <v>130.703</v>
       </c>
       <c r="AC56" s="1">
         <v>242.56899999999999</v>
       </c>
       <c r="AD56" s="1">
         <v>524.37599999999998</v>
       </c>
       <c r="AE56" s="1">
         <v>169.27600000000001</v>
       </c>
       <c r="AF56" s="1">
         <v>325.32400000000001</v>
       </c>
       <c r="AG56" s="1">
         <v>409.26100000000002</v>
       </c>
-      <c r="AH56" s="38">
+      <c r="AH56" s="1">
         <v>352.548</v>
       </c>
+      <c r="AI56" s="24">
+        <v>993.21</v>
+      </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>367</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>213</v>
       </c>
       <c r="D57" s="1">
         <v>1982.02</v>
       </c>
       <c r="E57" s="1">
         <v>2998</v>
       </c>
       <c r="F57" s="1">
         <v>6498.5</v>
       </c>
       <c r="G57" s="1">
         <v>4055.7</v>
       </c>
       <c r="H57" s="1">
         <v>2865.4</v>
       </c>
       <c r="I57" s="1">
@@ -7608,55 +7841,58 @@
       </c>
       <c r="Z57" s="1">
         <v>8192.4779999999992</v>
       </c>
       <c r="AA57" s="1">
         <v>2547.3760000000002</v>
       </c>
       <c r="AB57" s="1">
         <v>1924.9190000000001</v>
       </c>
       <c r="AC57" s="1">
         <v>1881.164</v>
       </c>
       <c r="AD57" s="1">
         <v>1258.6279999999999</v>
       </c>
       <c r="AE57" s="1">
         <v>14370.200999999999</v>
       </c>
       <c r="AF57" s="1">
         <v>21572.578000000001</v>
       </c>
       <c r="AG57" s="1">
         <v>14873.124</v>
       </c>
-      <c r="AH57" s="38">
+      <c r="AH57" s="1">
         <v>50488.993999999999</v>
       </c>
+      <c r="AI57" s="24">
+        <v>29245.538</v>
+      </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I58" s="1" t="s">
@@ -7712,55 +7948,58 @@
       </c>
       <c r="Z58" s="1">
         <v>98.512</v>
       </c>
       <c r="AA58" s="1">
         <v>4.7759999999999998</v>
       </c>
       <c r="AB58" s="1">
         <v>469.16899999999998</v>
       </c>
       <c r="AC58" s="1">
         <v>0</v>
       </c>
       <c r="AD58" s="1">
         <v>25.245999999999999</v>
       </c>
       <c r="AE58" s="1">
         <v>44.567</v>
       </c>
       <c r="AF58" s="1">
         <v>243.08600000000001</v>
       </c>
       <c r="AG58" s="1">
         <v>11.781000000000001</v>
       </c>
-      <c r="AH58" s="38">
+      <c r="AH58" s="1">
         <v>186.69499999999999</v>
       </c>
+      <c r="AI58" s="24">
+        <v>68.832999999999998</v>
+      </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I59" s="1" t="s">
@@ -7816,55 +8055,58 @@
       </c>
       <c r="Z59" s="1">
         <v>0.2</v>
       </c>
       <c r="AA59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB59" s="1">
         <v>31.16</v>
       </c>
       <c r="AC59" s="1">
         <v>51.570999999999998</v>
       </c>
       <c r="AD59" s="1">
         <v>48.463000000000001</v>
       </c>
       <c r="AE59" s="1">
         <v>15.273</v>
       </c>
       <c r="AF59" s="1">
         <v>8.6940000000000008</v>
       </c>
       <c r="AG59" s="1">
         <v>46.89</v>
       </c>
-      <c r="AH59" s="38">
+      <c r="AH59" s="1">
         <v>46.820999999999998</v>
       </c>
+      <c r="AI59" s="24">
+        <v>44.860999999999997</v>
+      </c>
     </row>
-    <row r="60" spans="1:34">
+    <row r="60" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I60" s="1" t="s">
@@ -7920,55 +8162,58 @@
       </c>
       <c r="Z60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC60" s="1">
         <v>3.52</v>
       </c>
       <c r="AD60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG60" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH60" s="38" t="s">
+      <c r="AH60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI60" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>336</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="1" t="s">
@@ -8024,55 +8269,58 @@
       </c>
       <c r="Z61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG61" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH61" s="38" t="s">
+      <c r="AH61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI61" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="62" spans="1:34">
+    <row r="62" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>218</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G62" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="1" t="s">
@@ -8128,55 +8376,58 @@
       </c>
       <c r="Z62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG62" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH62" s="38" t="s">
+      <c r="AH62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI62" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="63" spans="1:34">
+    <row r="63" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>219</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I63" s="1" t="s">
@@ -8232,55 +8483,58 @@
       </c>
       <c r="Z63" s="1">
         <v>224.74</v>
       </c>
       <c r="AA63" s="1">
         <v>630.79300000000001</v>
       </c>
       <c r="AB63" s="1">
         <v>997.67</v>
       </c>
       <c r="AC63" s="1">
         <v>1286.451</v>
       </c>
       <c r="AD63" s="1">
         <v>1072.9490000000001</v>
       </c>
       <c r="AE63" s="1">
         <v>4074.5949999999998</v>
       </c>
       <c r="AF63" s="1">
         <v>1345.94</v>
       </c>
       <c r="AG63" s="1">
         <v>1000.913</v>
       </c>
-      <c r="AH63" s="38">
+      <c r="AH63" s="1">
         <v>973.52499999999998</v>
       </c>
+      <c r="AI63" s="24">
+        <v>1575.998</v>
+      </c>
     </row>
-    <row r="64" spans="1:34">
+    <row r="64" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A64" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>220</v>
       </c>
       <c r="D64" s="1">
         <v>188.1</v>
       </c>
       <c r="E64" s="1">
         <v>689.3</v>
       </c>
       <c r="F64" s="1">
         <v>96.8</v>
       </c>
       <c r="G64" s="1">
         <v>566.29999999999995</v>
       </c>
       <c r="H64" s="1">
         <v>484.4</v>
       </c>
       <c r="I64" s="1">
@@ -8336,55 +8590,58 @@
       </c>
       <c r="Z64" s="1">
         <v>2507.8319999999999</v>
       </c>
       <c r="AA64" s="1">
         <v>2153.527</v>
       </c>
       <c r="AB64" s="1">
         <v>2176.44</v>
       </c>
       <c r="AC64" s="1">
         <v>2947.5819999999999</v>
       </c>
       <c r="AD64" s="1">
         <v>4762.9709999999995</v>
       </c>
       <c r="AE64" s="1">
         <v>7061.2690000000002</v>
       </c>
       <c r="AF64" s="1">
         <v>4113.4369999999999</v>
       </c>
       <c r="AG64" s="1">
         <v>4497.7939999999999</v>
       </c>
-      <c r="AH64" s="38">
+      <c r="AH64" s="1">
         <v>5005.0159999999996</v>
       </c>
+      <c r="AI64" s="24">
+        <v>8068.51</v>
+      </c>
     </row>
-    <row r="65" spans="1:34">
+    <row r="65" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>221</v>
       </c>
       <c r="D65" s="1">
         <v>0.63</v>
       </c>
       <c r="E65" s="1">
         <v>16.3</v>
       </c>
       <c r="F65" s="1">
         <v>8.8000000000000007</v>
       </c>
       <c r="G65" s="1">
         <v>199.5</v>
       </c>
       <c r="H65" s="1">
         <v>492.7</v>
       </c>
       <c r="I65" s="1">
@@ -8440,55 +8697,58 @@
       </c>
       <c r="Z65" s="1">
         <v>6.5259999999999998</v>
       </c>
       <c r="AA65" s="1">
         <v>24.57</v>
       </c>
       <c r="AB65" s="1">
         <v>19.016999999999999</v>
       </c>
       <c r="AC65" s="1">
         <v>18.759</v>
       </c>
       <c r="AD65" s="1">
         <v>64.902000000000001</v>
       </c>
       <c r="AE65" s="1">
         <v>25.177</v>
       </c>
       <c r="AF65" s="1">
         <v>22.574999999999999</v>
       </c>
       <c r="AG65" s="1">
         <v>40.4</v>
       </c>
-      <c r="AH65" s="38">
+      <c r="AH65" s="1">
         <v>18.286000000000001</v>
       </c>
+      <c r="AI65" s="24">
+        <v>33.859000000000002</v>
+      </c>
     </row>
-    <row r="66" spans="1:34">
+    <row r="66" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>59</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>222</v>
       </c>
       <c r="D66" s="1">
         <v>637.21</v>
       </c>
       <c r="E66" s="1">
         <v>520.79999999999995</v>
       </c>
       <c r="F66" s="1">
         <v>1024</v>
       </c>
       <c r="G66" s="1">
         <v>465.3</v>
       </c>
       <c r="H66" s="1">
         <v>1125.3</v>
       </c>
       <c r="I66" s="1">
@@ -8544,55 +8804,58 @@
       </c>
       <c r="Z66" s="1">
         <v>2325.2640000000001</v>
       </c>
       <c r="AA66" s="1">
         <v>3478.9349999999999</v>
       </c>
       <c r="AB66" s="1">
         <v>5766.1379999999999</v>
       </c>
       <c r="AC66" s="1">
         <v>3103.8429999999998</v>
       </c>
       <c r="AD66" s="1">
         <v>6751.0519999999997</v>
       </c>
       <c r="AE66" s="1">
         <v>5169.3559999999998</v>
       </c>
       <c r="AF66" s="1">
         <v>10478.174999999999</v>
       </c>
       <c r="AG66" s="1">
         <v>7502.3879999999999</v>
       </c>
-      <c r="AH66" s="38">
+      <c r="AH66" s="1">
         <v>27401.909</v>
       </c>
+      <c r="AI66" s="24">
+        <v>9946.0120000000006</v>
+      </c>
     </row>
-    <row r="67" spans="1:34">
+    <row r="67" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>223</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G67" s="1">
         <v>169.9</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I67" s="1" t="s">
@@ -8648,55 +8911,58 @@
       </c>
       <c r="Z67" s="1">
         <v>31.305</v>
       </c>
       <c r="AA67" s="1">
         <v>62.005000000000003</v>
       </c>
       <c r="AB67" s="1">
         <v>72.965000000000003</v>
       </c>
       <c r="AC67" s="1">
         <v>66.031000000000006</v>
       </c>
       <c r="AD67" s="1">
         <v>443.61700000000002</v>
       </c>
       <c r="AE67" s="1">
         <v>227.90299999999999</v>
       </c>
       <c r="AF67" s="1">
         <v>293.78399999999999</v>
       </c>
       <c r="AG67" s="1">
         <v>511.68299999999999</v>
       </c>
-      <c r="AH67" s="38">
+      <c r="AH67" s="1">
         <v>139.45500000000001</v>
       </c>
+      <c r="AI67" s="24">
+        <v>902.92100000000005</v>
+      </c>
     </row>
-    <row r="68" spans="1:34">
+    <row r="68" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A68" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>61</v>
       </c>
       <c r="C68" s="17" t="s">
         <v>224</v>
       </c>
       <c r="D68" s="1">
         <v>150.97</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I68" s="1">
@@ -8752,55 +9018,58 @@
       </c>
       <c r="Z68" s="1">
         <v>553.58000000000004</v>
       </c>
       <c r="AA68" s="1">
         <v>2743.4349999999999</v>
       </c>
       <c r="AB68" s="1">
         <v>664.36500000000001</v>
       </c>
       <c r="AC68" s="1">
         <v>404.58100000000002</v>
       </c>
       <c r="AD68" s="1">
         <v>8.7449999999999992</v>
       </c>
       <c r="AE68" s="1">
         <v>795.91300000000001</v>
       </c>
       <c r="AF68" s="1">
         <v>33.487000000000002</v>
       </c>
       <c r="AG68" s="1">
         <v>578.08799999999997</v>
       </c>
-      <c r="AH68" s="38">
+      <c r="AH68" s="1">
         <v>68.381</v>
       </c>
+      <c r="AI68" s="24">
+        <v>1126.9770000000001</v>
+      </c>
     </row>
-    <row r="69" spans="1:34">
+    <row r="69" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>225</v>
       </c>
       <c r="D69" s="1">
         <v>10.9</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H69" s="1">
         <v>3</v>
       </c>
       <c r="I69" s="1" t="s">
@@ -8856,55 +9125,58 @@
       </c>
       <c r="Z69" s="1">
         <v>3485.8879999999999</v>
       </c>
       <c r="AA69" s="1">
         <v>1391.107</v>
       </c>
       <c r="AB69" s="1">
         <v>1285.413</v>
       </c>
       <c r="AC69" s="1">
         <v>3745.4340000000002</v>
       </c>
       <c r="AD69" s="1">
         <v>1850.942</v>
       </c>
       <c r="AE69" s="1">
         <v>957.45100000000002</v>
       </c>
       <c r="AF69" s="1">
         <v>544.98299999999995</v>
       </c>
       <c r="AG69" s="1">
         <v>613.41600000000005</v>
       </c>
-      <c r="AH69" s="38">
+      <c r="AH69" s="1">
         <v>425.80500000000001</v>
       </c>
+      <c r="AI69" s="24">
+        <v>516.61900000000003</v>
+      </c>
     </row>
-    <row r="70" spans="1:34">
+    <row r="70" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="17" t="s">
         <v>63</v>
       </c>
       <c r="C70" s="17" t="s">
         <v>226</v>
       </c>
       <c r="D70" s="1">
         <v>229.8</v>
       </c>
       <c r="E70" s="1">
         <v>4143</v>
       </c>
       <c r="F70" s="1">
         <v>6301</v>
       </c>
       <c r="G70" s="1">
         <v>6230.6</v>
       </c>
       <c r="H70" s="1">
         <v>5357.5</v>
       </c>
       <c r="I70" s="1">
@@ -8960,55 +9232,58 @@
       </c>
       <c r="Z70" s="1">
         <v>8147.6570000000002</v>
       </c>
       <c r="AA70" s="1">
         <v>12668.844999999999</v>
       </c>
       <c r="AB70" s="1">
         <v>13884.957</v>
       </c>
       <c r="AC70" s="1">
         <v>15428.764999999999</v>
       </c>
       <c r="AD70" s="1">
         <v>1638.4670000000001</v>
       </c>
       <c r="AE70" s="1">
         <v>959.81</v>
       </c>
       <c r="AF70" s="1">
         <v>13451.880999999999</v>
       </c>
       <c r="AG70" s="1">
         <v>25427.924999999999</v>
       </c>
-      <c r="AH70" s="38">
+      <c r="AH70" s="1">
         <v>18317.787</v>
       </c>
+      <c r="AI70" s="24">
+        <v>36347.082999999999</v>
+      </c>
     </row>
-    <row r="71" spans="1:34">
+    <row r="71" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A71" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>227</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I71" s="1" t="s">
@@ -9064,55 +9339,58 @@
       </c>
       <c r="Z71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG71" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH71" s="38" t="s">
-        <v>8</v>
+      <c r="AH71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI71" s="24">
+        <v>0.22700000000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:34">
+    <row r="72" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A72" s="17" t="s">
         <v>337</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>228</v>
       </c>
       <c r="D72" s="1">
         <v>95899.199999999997</v>
       </c>
       <c r="E72" s="1">
         <v>66813.600000000006</v>
       </c>
       <c r="F72" s="1">
         <v>112519.2</v>
       </c>
       <c r="G72" s="1">
         <v>87094</v>
       </c>
       <c r="H72" s="1">
         <v>85516.4</v>
       </c>
       <c r="I72" s="1">
@@ -9168,55 +9446,58 @@
       </c>
       <c r="Z72" s="1">
         <v>265476.28499999997</v>
       </c>
       <c r="AA72" s="1">
         <v>268584.12400000001</v>
       </c>
       <c r="AB72" s="1">
         <v>270289.15299999999</v>
       </c>
       <c r="AC72" s="1">
         <v>347065.658</v>
       </c>
       <c r="AD72" s="1">
         <v>285941.90899999999</v>
       </c>
       <c r="AE72" s="1">
         <v>382191.799</v>
       </c>
       <c r="AF72" s="1">
         <v>410888.08600000001</v>
       </c>
       <c r="AG72" s="1">
         <v>449009.32500000001</v>
       </c>
-      <c r="AH72" s="38">
+      <c r="AH72" s="1">
         <v>494556.777</v>
       </c>
+      <c r="AI72" s="24">
+        <v>453207.01400000002</v>
+      </c>
     </row>
-    <row r="73" spans="1:34">
+    <row r="73" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A73" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>229</v>
       </c>
       <c r="D73" s="1">
         <v>3.84</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I73" s="1" t="s">
@@ -9272,55 +9553,58 @@
       </c>
       <c r="Z73" s="1">
         <v>38.125</v>
       </c>
       <c r="AA73" s="1">
         <v>0</v>
       </c>
       <c r="AB73" s="1">
         <v>32.759</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD73" s="1">
         <v>13.337</v>
       </c>
       <c r="AE73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF73" s="1">
         <v>23.780999999999999</v>
       </c>
       <c r="AG73" s="1">
         <v>2.8479999999999999</v>
       </c>
-      <c r="AH73" s="38" t="s">
-        <v>8</v>
+      <c r="AH73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI73" s="24">
+        <v>38.284999999999997</v>
       </c>
     </row>
-    <row r="74" spans="1:34">
+    <row r="74" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A74" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C74" s="17" t="s">
         <v>230</v>
       </c>
       <c r="D74" s="1">
         <v>93.95</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I74" s="1" t="s">
@@ -9376,55 +9660,58 @@
       </c>
       <c r="Z74" s="1">
         <v>24.23</v>
       </c>
       <c r="AA74" s="1">
         <v>153.989</v>
       </c>
       <c r="AB74" s="1">
         <v>41.945</v>
       </c>
       <c r="AC74" s="1">
         <v>227.857</v>
       </c>
       <c r="AD74" s="1">
         <v>57.042999999999999</v>
       </c>
       <c r="AE74" s="1">
         <v>103.236</v>
       </c>
       <c r="AF74" s="1">
         <v>53.710999999999999</v>
       </c>
       <c r="AG74" s="1">
         <v>199.43</v>
       </c>
-      <c r="AH74" s="38">
+      <c r="AH74" s="1">
         <v>103.627</v>
       </c>
+      <c r="AI74" s="24">
+        <v>159.773</v>
+      </c>
     </row>
-    <row r="75" spans="1:34">
+    <row r="75" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A75" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>231</v>
       </c>
       <c r="D75" s="1">
         <v>2156.41</v>
       </c>
       <c r="E75" s="1">
         <v>1418.4</v>
       </c>
       <c r="F75" s="1">
         <v>1266.4000000000001</v>
       </c>
       <c r="G75" s="1">
         <v>340.1</v>
       </c>
       <c r="H75" s="1">
         <v>257.10000000000002</v>
       </c>
       <c r="I75" s="1">
@@ -9480,55 +9767,58 @@
       </c>
       <c r="Z75" s="1">
         <v>0.59799999999999998</v>
       </c>
       <c r="AA75" s="1">
         <v>0</v>
       </c>
       <c r="AB75" s="1">
         <v>2455.192</v>
       </c>
       <c r="AC75" s="1">
         <v>3522.1370000000002</v>
       </c>
       <c r="AD75" s="1">
         <v>556.85799999999995</v>
       </c>
       <c r="AE75" s="1">
         <v>307.536</v>
       </c>
       <c r="AF75" s="1">
         <v>104.127</v>
       </c>
       <c r="AG75" s="1">
         <v>28.864000000000001</v>
       </c>
-      <c r="AH75" s="38">
+      <c r="AH75" s="1">
         <v>43.9</v>
       </c>
+      <c r="AI75" s="24">
+        <v>82.778999999999996</v>
+      </c>
     </row>
-    <row r="76" spans="1:34">
+    <row r="76" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>338</v>
       </c>
       <c r="B76" s="17" t="s">
         <v>69</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>232</v>
       </c>
       <c r="D76" s="1">
         <v>56114.33</v>
       </c>
       <c r="E76" s="1">
         <v>68462.7</v>
       </c>
       <c r="F76" s="1">
         <v>36428.400000000001</v>
       </c>
       <c r="G76" s="1">
         <v>31616.400000000001</v>
       </c>
       <c r="H76" s="1">
         <v>15678.7</v>
       </c>
       <c r="I76" s="1">
@@ -9584,55 +9874,58 @@
       </c>
       <c r="Z76" s="1">
         <v>80086.434999999998</v>
       </c>
       <c r="AA76" s="1">
         <v>97473.585999999996</v>
       </c>
       <c r="AB76" s="1">
         <v>61237.830999999998</v>
       </c>
       <c r="AC76" s="1">
         <v>81469.047000000006</v>
       </c>
       <c r="AD76" s="1">
         <v>43234.974999999999</v>
       </c>
       <c r="AE76" s="1">
         <v>64090.574000000001</v>
       </c>
       <c r="AF76" s="1">
         <v>60800.135000000002</v>
       </c>
       <c r="AG76" s="1">
         <v>80446.342999999993</v>
       </c>
-      <c r="AH76" s="38">
+      <c r="AH76" s="1">
         <v>123615.60400000001</v>
       </c>
+      <c r="AI76" s="24">
+        <v>152586.21100000001</v>
+      </c>
     </row>
-    <row r="77" spans="1:34">
+    <row r="77" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>339</v>
       </c>
       <c r="B77" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C77" s="17" t="s">
         <v>233</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I77" s="1" t="s">
@@ -9688,55 +9981,58 @@
       </c>
       <c r="Z77" s="1">
         <v>480.2</v>
       </c>
       <c r="AA77" s="1">
         <v>1877.7919999999999</v>
       </c>
       <c r="AB77" s="1">
         <v>968.37</v>
       </c>
       <c r="AC77" s="1">
         <v>910.71699999999998</v>
       </c>
       <c r="AD77" s="1">
         <v>977.39400000000001</v>
       </c>
       <c r="AE77" s="1">
         <v>22907.914000000001</v>
       </c>
       <c r="AF77" s="1">
         <v>16277.896000000001</v>
       </c>
       <c r="AG77" s="1">
         <v>117406.111</v>
       </c>
-      <c r="AH77" s="38">
+      <c r="AH77" s="1">
         <v>131435.51</v>
       </c>
+      <c r="AI77" s="24">
+        <v>2636.5720000000001</v>
+      </c>
     </row>
-    <row r="78" spans="1:34">
+    <row r="78" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>372</v>
       </c>
       <c r="B78" s="17" t="s">
         <v>71</v>
       </c>
       <c r="C78" s="17" t="s">
         <v>234</v>
       </c>
       <c r="D78" s="1">
         <v>558.95000000000005</v>
       </c>
       <c r="E78" s="1">
         <v>514.4</v>
       </c>
       <c r="F78" s="1">
         <v>279.3</v>
       </c>
       <c r="G78" s="1">
         <v>128.5</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I78" s="1" t="s">
@@ -9792,55 +10088,58 @@
       </c>
       <c r="Z78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF78" s="1">
         <v>14.987</v>
       </c>
       <c r="AG78" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH78" s="38">
+      <c r="AH78" s="1">
         <v>2572.0659999999998</v>
       </c>
+      <c r="AI78" s="1" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="79" spans="1:34">
+    <row r="79" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C79" s="17" t="s">
         <v>235</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I79" s="1" t="s">
@@ -9896,55 +10195,58 @@
       </c>
       <c r="Z79" s="1">
         <v>65.346999999999994</v>
       </c>
       <c r="AA79" s="1">
         <v>22.327000000000002</v>
       </c>
       <c r="AB79" s="1">
         <v>129.05600000000001</v>
       </c>
       <c r="AC79" s="1">
         <v>225.798</v>
       </c>
       <c r="AD79" s="1">
         <v>427.32299999999998</v>
       </c>
       <c r="AE79" s="1">
         <v>642.47900000000004</v>
       </c>
       <c r="AF79" s="1">
         <v>3937.0329999999999</v>
       </c>
       <c r="AG79" s="1">
         <v>4504.0320000000002</v>
       </c>
-      <c r="AH79" s="38">
+      <c r="AH79" s="1">
         <v>4177.9750000000004</v>
       </c>
+      <c r="AI79" s="24">
+        <v>5085.1279999999997</v>
+      </c>
     </row>
-    <row r="80" spans="1:34" ht="24">
+    <row r="80" spans="1:35" ht="24" x14ac:dyDescent="0.2">
       <c r="A80" s="9" t="s">
         <v>340</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>236</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I80" s="1" t="s">
@@ -10000,55 +10302,58 @@
       </c>
       <c r="Z80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG80" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH80" s="38" t="s">
-        <v>8</v>
+      <c r="AH80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI80" s="24">
+        <v>27.303000000000001</v>
       </c>
     </row>
-    <row r="81" spans="1:34">
+    <row r="81" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="17" t="s">
         <v>73</v>
       </c>
       <c r="C81" s="17" t="s">
         <v>237</v>
       </c>
       <c r="D81" s="1">
         <v>4.4000000000000004</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F81" s="1">
         <v>22.4</v>
       </c>
       <c r="G81" s="1">
         <v>18.899999999999999</v>
       </c>
       <c r="H81" s="1">
         <v>40.299999999999997</v>
       </c>
       <c r="I81" s="1" t="s">
@@ -10104,55 +10409,58 @@
       </c>
       <c r="Z81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA81" s="1">
         <v>5.4</v>
       </c>
       <c r="AB81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD81" s="1">
         <v>921.74</v>
       </c>
       <c r="AE81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF81" s="1">
         <v>6193.8</v>
       </c>
       <c r="AG81" s="1">
         <v>1704.174</v>
       </c>
-      <c r="AH81" s="38">
+      <c r="AH81" s="1">
         <v>1534.8869999999999</v>
       </c>
+      <c r="AI81" s="24">
+        <v>1.081</v>
+      </c>
     </row>
-    <row r="82" spans="1:34">
+    <row r="82" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A82" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>238</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G82" s="1">
         <v>7.7</v>
       </c>
       <c r="H82" s="1">
         <v>8</v>
       </c>
       <c r="I82" s="1" t="s">
@@ -10205,55 +10513,58 @@
       </c>
       <c r="Y82" s="1">
         <v>21.853999999999999</v>
       </c>
       <c r="Z82" s="1">
         <v>73.954999999999998</v>
       </c>
       <c r="AA82" s="1">
         <v>50.746000000000002</v>
       </c>
       <c r="AC82" s="1">
         <v>22.44</v>
       </c>
       <c r="AD82" s="1">
         <v>96.194999999999993</v>
       </c>
       <c r="AE82" s="1">
         <v>215.31299999999999</v>
       </c>
       <c r="AF82" s="1">
         <v>657.85500000000002</v>
       </c>
       <c r="AG82" s="1">
         <v>23.018000000000001</v>
       </c>
-      <c r="AH82" s="38">
+      <c r="AH82" s="1">
         <v>154.89599999999999</v>
       </c>
+      <c r="AI82" s="24">
+        <v>10815.343000000001</v>
+      </c>
     </row>
-    <row r="83" spans="1:34">
+    <row r="83" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A83" s="17" t="s">
         <v>341</v>
       </c>
       <c r="B83" s="17" t="s">
         <v>75</v>
       </c>
       <c r="C83" s="17" t="s">
         <v>239</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="1" t="s">
@@ -10309,55 +10620,58 @@
       </c>
       <c r="Z83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA83" s="1">
         <v>5.9729999999999999</v>
       </c>
       <c r="AB83" s="1">
         <v>60.496000000000002</v>
       </c>
       <c r="AC83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE83" s="1">
         <v>5.8</v>
       </c>
       <c r="AF83" s="1">
         <v>1.1080000000000001</v>
       </c>
       <c r="AG83" s="1">
         <v>24.282</v>
       </c>
-      <c r="AH83" s="38">
+      <c r="AH83" s="1">
         <v>7.0000000000000001E-3</v>
       </c>
+      <c r="AI83" s="24">
+        <v>9857.473</v>
+      </c>
     </row>
-    <row r="84" spans="1:34">
+    <row r="84" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C84" s="17" t="s">
         <v>240</v>
       </c>
       <c r="D84" s="1">
         <v>716.76</v>
       </c>
       <c r="E84" s="1">
         <v>891.2</v>
       </c>
       <c r="F84" s="1">
         <v>1360.5</v>
       </c>
       <c r="G84" s="1">
         <v>1825.6</v>
       </c>
       <c r="H84" s="1">
         <v>1454.1</v>
       </c>
       <c r="I84" s="1">
@@ -10413,55 +10727,58 @@
       </c>
       <c r="Z84" s="1">
         <v>2367.011</v>
       </c>
       <c r="AA84" s="1">
         <v>1741.4590000000001</v>
       </c>
       <c r="AB84" s="1">
         <v>2183.4029999999998</v>
       </c>
       <c r="AC84" s="1">
         <v>2321.7939999999999</v>
       </c>
       <c r="AD84" s="1">
         <v>425.14699999999999</v>
       </c>
       <c r="AE84" s="1">
         <v>1068.771</v>
       </c>
       <c r="AF84" s="1">
         <v>2398.4639999999999</v>
       </c>
       <c r="AG84" s="1">
         <v>1714.498</v>
       </c>
-      <c r="AH84" s="38">
+      <c r="AH84" s="1">
         <v>8937.2279999999992</v>
       </c>
+      <c r="AI84" s="24">
+        <v>7610.58</v>
+      </c>
     </row>
-    <row r="85" spans="1:34">
+    <row r="85" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="1" t="s">
@@ -10517,55 +10834,58 @@
       </c>
       <c r="Z85" s="1">
         <v>1E-3</v>
       </c>
       <c r="AA85" s="1">
         <v>36.82</v>
       </c>
       <c r="AB85" s="1">
         <v>7.7839999999999998</v>
       </c>
       <c r="AC85" s="1">
         <v>11.396000000000001</v>
       </c>
       <c r="AD85" s="1">
         <v>40.521000000000001</v>
       </c>
       <c r="AE85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG85" s="1">
         <v>0.42099999999999999</v>
       </c>
-      <c r="AH85" s="38">
+      <c r="AH85" s="1">
         <v>0.14499999999999999</v>
       </c>
+      <c r="AI85" s="24">
+        <v>71.033000000000001</v>
+      </c>
     </row>
-    <row r="86" spans="1:34">
+    <row r="86" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>242</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I86" s="1" t="s">
@@ -10621,55 +10941,58 @@
       </c>
       <c r="Z86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB86" s="1">
         <v>1.9370000000000001</v>
       </c>
       <c r="AC86" s="1">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AD86" s="1">
         <v>0</v>
       </c>
       <c r="AE86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF86" s="1">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AG86" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH86" s="38" t="s">
-        <v>8</v>
+      <c r="AH86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI86" s="24">
+        <v>0.29899999999999999</v>
       </c>
     </row>
-    <row r="87" spans="1:34">
+    <row r="87" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A87" s="20" t="s">
         <v>342</v>
       </c>
       <c r="B87" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C87" s="20" t="s">
         <v>243</v>
       </c>
       <c r="D87" s="10">
         <v>90.26</v>
       </c>
       <c r="E87" s="10">
         <v>79.8</v>
       </c>
       <c r="F87" s="10">
         <v>979.3</v>
       </c>
       <c r="G87" s="10">
         <v>699.8</v>
       </c>
       <c r="H87" s="10">
         <v>671.5</v>
       </c>
       <c r="I87" s="10">
@@ -10725,55 +11048,58 @@
       </c>
       <c r="Z87" s="1">
         <v>36423.684999999998</v>
       </c>
       <c r="AA87" s="1">
         <v>31461.696</v>
       </c>
       <c r="AB87" s="1">
         <v>6552.5780000000004</v>
       </c>
       <c r="AC87" s="1">
         <v>10232.971</v>
       </c>
       <c r="AD87" s="1">
         <v>9069.8559999999998</v>
       </c>
       <c r="AE87" s="1">
         <v>54760.188999999998</v>
       </c>
       <c r="AF87" s="1">
         <v>101003.06200000001</v>
       </c>
       <c r="AG87" s="1">
         <v>189423.54500000001</v>
       </c>
-      <c r="AH87" s="38">
+      <c r="AH87" s="1">
         <v>116895.21400000001</v>
       </c>
+      <c r="AI87" s="24">
+        <v>123981.80100000001</v>
+      </c>
     </row>
-    <row r="88" spans="1:34">
+    <row r="88" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C88" s="17" t="s">
         <v>244</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I88" s="1" t="s">
@@ -10829,55 +11155,58 @@
       </c>
       <c r="Z88" s="1">
         <v>2.1080000000000001</v>
       </c>
       <c r="AA88" s="1">
         <v>2.33</v>
       </c>
       <c r="AB88" s="1">
         <v>2.85</v>
       </c>
       <c r="AC88" s="1">
         <v>30.824000000000002</v>
       </c>
       <c r="AD88" s="1">
         <v>35.189</v>
       </c>
       <c r="AE88" s="1">
         <v>188.375</v>
       </c>
       <c r="AF88" s="1">
         <v>490.83100000000002</v>
       </c>
       <c r="AG88" s="1">
         <v>265.69299999999998</v>
       </c>
-      <c r="AH88" s="38">
+      <c r="AH88" s="1">
         <v>57.384</v>
       </c>
+      <c r="AI88" s="24">
+        <v>194.83699999999999</v>
+      </c>
     </row>
-    <row r="89" spans="1:34">
+    <row r="89" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A89" s="17" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="17" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="17" t="s">
         <v>245</v>
       </c>
       <c r="D89" s="1">
         <v>166.6</v>
       </c>
       <c r="E89" s="1">
         <v>605</v>
       </c>
       <c r="F89" s="1">
         <v>406.6</v>
       </c>
       <c r="G89" s="1">
         <v>1076.2</v>
       </c>
       <c r="H89" s="1">
         <v>494.1</v>
       </c>
       <c r="I89" s="1">
@@ -10933,55 +11262,58 @@
       </c>
       <c r="Z89" s="1">
         <v>313.75400000000002</v>
       </c>
       <c r="AA89" s="1">
         <v>165.35499999999999</v>
       </c>
       <c r="AB89" s="1">
         <v>388.697</v>
       </c>
       <c r="AC89" s="1">
         <v>1653.2909999999999</v>
       </c>
       <c r="AD89" s="1">
         <v>1928.547</v>
       </c>
       <c r="AE89" s="1">
         <v>1205.4749999999999</v>
       </c>
       <c r="AF89" s="1">
         <v>1292.165</v>
       </c>
       <c r="AG89" s="1">
         <v>1530.646</v>
       </c>
-      <c r="AH89" s="38">
+      <c r="AH89" s="1">
         <v>1941.8979999999999</v>
       </c>
+      <c r="AI89" s="24">
+        <v>1597.14</v>
+      </c>
     </row>
-    <row r="90" spans="1:34">
+    <row r="90" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>343</v>
       </c>
       <c r="B90" s="17" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="17" t="s">
         <v>246</v>
       </c>
       <c r="D90" s="1">
         <v>500.93</v>
       </c>
       <c r="E90" s="1">
         <v>808.5</v>
       </c>
       <c r="F90" s="1">
         <v>70.8</v>
       </c>
       <c r="G90" s="1">
         <v>64.599999999999994</v>
       </c>
       <c r="H90" s="1">
         <v>390.2</v>
       </c>
       <c r="I90" s="1">
@@ -11037,55 +11369,58 @@
       </c>
       <c r="Z90" s="1">
         <v>487.61799999999999</v>
       </c>
       <c r="AA90" s="1">
         <v>462.589</v>
       </c>
       <c r="AB90" s="1">
         <v>191.94200000000001</v>
       </c>
       <c r="AC90" s="1">
         <v>185.11699999999999</v>
       </c>
       <c r="AD90" s="1">
         <v>838.80799999999999</v>
       </c>
       <c r="AE90" s="1">
         <v>587.85</v>
       </c>
       <c r="AF90" s="1">
         <v>1059.434</v>
       </c>
       <c r="AG90" s="1">
         <v>3389.058</v>
       </c>
-      <c r="AH90" s="38">
+      <c r="AH90" s="1">
         <v>2572.0659999999998</v>
       </c>
+      <c r="AI90" s="24">
+        <v>2723.6979999999999</v>
+      </c>
     </row>
-    <row r="91" spans="1:34">
+    <row r="91" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>344</v>
       </c>
       <c r="B91" s="17" t="s">
         <v>83</v>
       </c>
       <c r="C91" s="17" t="s">
         <v>247</v>
       </c>
       <c r="D91" s="1">
         <v>27</v>
       </c>
       <c r="E91" s="1">
         <v>24.3</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G91" s="1">
         <v>20.399999999999999</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I91" s="1">
@@ -11141,55 +11476,58 @@
       </c>
       <c r="Z91" s="1">
         <v>648.59199999999998</v>
       </c>
       <c r="AA91" s="1">
         <v>590.42700000000002</v>
       </c>
       <c r="AB91" s="1">
         <v>1151.5260000000001</v>
       </c>
       <c r="AC91" s="1">
         <v>3261.0050000000001</v>
       </c>
       <c r="AD91" s="1">
         <v>734.34799999999996</v>
       </c>
       <c r="AE91" s="1">
         <v>453.90100000000001</v>
       </c>
       <c r="AF91" s="1">
         <v>1380.087</v>
       </c>
       <c r="AG91" s="1">
         <v>996.98</v>
       </c>
-      <c r="AH91" s="38">
+      <c r="AH91" s="1">
         <v>2804.8539999999998</v>
       </c>
+      <c r="AI91" s="24">
+        <v>4137.0249999999996</v>
+      </c>
     </row>
-    <row r="92" spans="1:34">
+    <row r="92" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="17" t="s">
         <v>84</v>
       </c>
       <c r="C92" s="17" t="s">
         <v>248</v>
       </c>
       <c r="D92" s="1">
         <v>1.48</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="1">
         <v>2.7</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I92" s="1" t="s">
@@ -11245,55 +11583,58 @@
       </c>
       <c r="Z92" s="1">
         <v>20.140999999999998</v>
       </c>
       <c r="AA92" s="1">
         <v>119.839</v>
       </c>
       <c r="AB92" s="1">
         <v>159.851</v>
       </c>
       <c r="AC92" s="1">
         <v>0</v>
       </c>
       <c r="AD92" s="1">
         <v>7.2640000000000002</v>
       </c>
       <c r="AE92" s="1">
         <v>39.444000000000003</v>
       </c>
       <c r="AF92" s="1">
         <v>134.762</v>
       </c>
       <c r="AG92" s="1">
         <v>127.298</v>
       </c>
-      <c r="AH92" s="38">
+      <c r="AH92" s="1">
         <v>73.781000000000006</v>
       </c>
+      <c r="AI92" s="24">
+        <v>0.11600000000000001</v>
+      </c>
     </row>
-    <row r="93" spans="1:34">
+    <row r="93" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A93" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="17" t="s">
         <v>85</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>249</v>
       </c>
       <c r="D93" s="1">
         <v>9</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F93" s="1">
         <v>2.1</v>
       </c>
       <c r="G93" s="1">
         <v>64</v>
       </c>
       <c r="H93" s="1">
         <v>17.8</v>
       </c>
       <c r="I93" s="1">
@@ -11349,55 +11690,58 @@
       </c>
       <c r="Z93" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA93" s="1">
         <v>90.838999999999999</v>
       </c>
       <c r="AB93" s="1">
         <v>0</v>
       </c>
       <c r="AC93" s="1">
         <v>1754.49</v>
       </c>
       <c r="AD93" s="1">
         <v>5389.8209999999999</v>
       </c>
       <c r="AE93" s="1">
         <v>5572.5209999999997</v>
       </c>
       <c r="AF93" s="1">
         <v>5172.3810000000003</v>
       </c>
       <c r="AG93" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH93" s="38">
+      <c r="AH93" s="1">
         <v>4642.1850000000004</v>
       </c>
+      <c r="AI93" s="24">
+        <v>2456.1559999999999</v>
+      </c>
     </row>
-    <row r="94" spans="1:34">
+    <row r="94" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A94" s="17" t="s">
         <v>345</v>
       </c>
       <c r="B94" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C94" s="17" t="s">
         <v>250</v>
       </c>
       <c r="D94" s="1">
         <v>2964.5</v>
       </c>
       <c r="E94" s="1">
         <v>8262.2000000000007</v>
       </c>
       <c r="F94" s="1">
         <v>8294.2000000000007</v>
       </c>
       <c r="G94" s="1">
         <v>12666.3</v>
       </c>
       <c r="H94" s="1">
         <v>8299.2000000000007</v>
       </c>
       <c r="I94" s="1">
@@ -11453,55 +11797,58 @@
       </c>
       <c r="Z94" s="1">
         <v>21840.49</v>
       </c>
       <c r="AA94" s="1">
         <v>24287.985000000001</v>
       </c>
       <c r="AB94" s="1">
         <v>47069.711000000003</v>
       </c>
       <c r="AC94" s="1">
         <v>57205.442999999999</v>
       </c>
       <c r="AD94" s="1">
         <v>28071.132000000001</v>
       </c>
       <c r="AE94" s="1">
         <v>23794.237000000001</v>
       </c>
       <c r="AF94" s="1">
         <v>3314.8470000000002</v>
       </c>
       <c r="AG94" s="1">
         <v>1202.6420000000001</v>
       </c>
-      <c r="AH94" s="38">
+      <c r="AH94" s="1">
         <v>26.776</v>
       </c>
+      <c r="AI94" s="24">
+        <v>28983.513999999999</v>
+      </c>
     </row>
-    <row r="95" spans="1:34">
+    <row r="95" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A95" s="17" t="s">
         <v>346</v>
       </c>
       <c r="B95" s="17" t="s">
         <v>87</v>
       </c>
       <c r="C95" s="17" t="s">
         <v>251</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I95" s="1">
@@ -11557,55 +11904,58 @@
       </c>
       <c r="Z95" s="1">
         <v>18.783000000000001</v>
       </c>
       <c r="AA95" s="1">
         <v>15.945</v>
       </c>
       <c r="AB95" s="1">
         <v>181.858</v>
       </c>
       <c r="AC95" s="1">
         <v>144.09899999999999</v>
       </c>
       <c r="AD95" s="1">
         <v>231.32</v>
       </c>
       <c r="AE95" s="1">
         <v>1.2</v>
       </c>
       <c r="AF95" s="1">
         <v>28.927</v>
       </c>
       <c r="AG95" s="1">
         <v>131.47399999999999</v>
       </c>
-      <c r="AH95" s="38">
+      <c r="AH95" s="1">
         <v>378.09699999999998</v>
       </c>
+      <c r="AI95" s="24">
+        <v>346.99400000000003</v>
+      </c>
     </row>
-    <row r="96" spans="1:34">
+    <row r="96" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>347</v>
       </c>
       <c r="B96" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C96" s="17" t="s">
         <v>252</v>
       </c>
       <c r="D96" s="1">
         <v>3.6</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="1" t="s">
@@ -11661,55 +12011,58 @@
       </c>
       <c r="Z96" s="1">
         <v>844.06799999999998</v>
       </c>
       <c r="AA96" s="1">
         <v>18.655000000000001</v>
       </c>
       <c r="AB96" s="1">
         <v>153.90199999999999</v>
       </c>
       <c r="AC96" s="1">
         <v>13.692</v>
       </c>
       <c r="AD96" s="1">
         <v>445.36099999999999</v>
       </c>
       <c r="AE96" s="1">
         <v>3.7850000000000001</v>
       </c>
       <c r="AF96" s="1">
         <v>251.71799999999999</v>
       </c>
       <c r="AG96" s="1">
         <v>137.92599999999999</v>
       </c>
-      <c r="AH96" s="38">
+      <c r="AH96" s="1">
         <v>128.90899999999999</v>
       </c>
+      <c r="AI96" s="24">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="97" spans="1:34">
+    <row r="97" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A97" s="17" t="s">
         <v>348</v>
       </c>
       <c r="B97" s="17" t="s">
         <v>89</v>
       </c>
       <c r="C97" s="17" t="s">
         <v>253</v>
       </c>
       <c r="D97" s="1">
         <v>7367</v>
       </c>
       <c r="E97" s="1">
         <v>2199.5</v>
       </c>
       <c r="F97" s="1">
         <v>3164.6</v>
       </c>
       <c r="G97" s="1">
         <v>2566.5</v>
       </c>
       <c r="H97" s="1">
         <v>1220.8</v>
       </c>
       <c r="I97" s="1">
@@ -11765,55 +12118,58 @@
       </c>
       <c r="Z97" s="1">
         <v>5713.6989999999996</v>
       </c>
       <c r="AA97" s="1">
         <v>4891.634</v>
       </c>
       <c r="AB97" s="1">
         <v>3306.7559999999999</v>
       </c>
       <c r="AC97" s="1">
         <v>3004.933</v>
       </c>
       <c r="AD97" s="1">
         <v>4565.1130000000003</v>
       </c>
       <c r="AE97" s="1">
         <v>5065.8810000000003</v>
       </c>
       <c r="AF97" s="1">
         <v>4737.01</v>
       </c>
       <c r="AG97" s="1">
         <v>4619.9719999999998</v>
       </c>
-      <c r="AH97" s="38">
+      <c r="AH97" s="1">
         <v>8145.32</v>
       </c>
+      <c r="AI97" s="24">
+        <v>8225.7420000000002</v>
+      </c>
     </row>
-    <row r="98" spans="1:34">
+    <row r="98" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>349</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>254</v>
       </c>
       <c r="D98" s="1">
         <v>3940.38</v>
       </c>
       <c r="E98" s="1">
         <v>3219.3</v>
       </c>
       <c r="F98" s="1">
         <v>5252.1</v>
       </c>
       <c r="G98" s="1">
         <v>7961.8</v>
       </c>
       <c r="H98" s="1">
         <v>7370.6</v>
       </c>
       <c r="I98" s="1">
@@ -11869,55 +12225,58 @@
       </c>
       <c r="Z98" s="1">
         <v>90025.108999999997</v>
       </c>
       <c r="AA98" s="1">
         <v>131204.12899999999</v>
       </c>
       <c r="AB98" s="1">
         <v>104272.469</v>
       </c>
       <c r="AC98" s="1">
         <v>89854.902000000002</v>
       </c>
       <c r="AD98" s="1">
         <v>74670.320999999996</v>
       </c>
       <c r="AE98" s="1">
         <v>90641.376000000004</v>
       </c>
       <c r="AF98" s="1">
         <v>140674.15700000001</v>
       </c>
       <c r="AG98" s="1">
         <v>153106.34599999999</v>
       </c>
-      <c r="AH98" s="38">
+      <c r="AH98" s="1">
         <v>102831.163</v>
       </c>
+      <c r="AI98" s="24">
+        <v>76379.451000000001</v>
+      </c>
     </row>
-    <row r="99" spans="1:34">
+    <row r="99" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A99" s="17" t="s">
         <v>350</v>
       </c>
       <c r="B99" s="17" t="s">
         <v>91</v>
       </c>
       <c r="C99" s="17" t="s">
         <v>255</v>
       </c>
       <c r="D99" s="1">
         <v>43901.599999999999</v>
       </c>
       <c r="E99" s="1">
         <v>69963.3</v>
       </c>
       <c r="F99" s="1">
         <v>115781.7</v>
       </c>
       <c r="G99" s="1">
         <v>101512.2</v>
       </c>
       <c r="H99" s="1">
         <v>38542.400000000001</v>
       </c>
       <c r="I99" s="1">
@@ -11973,55 +12332,58 @@
       </c>
       <c r="Z99" s="1">
         <v>125078.13400000001</v>
       </c>
       <c r="AA99" s="1">
         <v>146285.44500000001</v>
       </c>
       <c r="AB99" s="1">
         <v>158499.56</v>
       </c>
       <c r="AC99" s="1">
         <v>138879.69899999999</v>
       </c>
       <c r="AD99" s="1">
         <v>152898.595</v>
       </c>
       <c r="AE99" s="1">
         <v>180142.959</v>
       </c>
       <c r="AF99" s="1">
         <v>236646.67</v>
       </c>
       <c r="AG99" s="1">
         <v>290766.70299999998</v>
       </c>
-      <c r="AH99" s="38">
+      <c r="AH99" s="1">
         <v>346858.766</v>
       </c>
+      <c r="AI99" s="24">
+        <v>405650.43400000001</v>
+      </c>
     </row>
-    <row r="100" spans="1:34">
+    <row r="100" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>368</v>
       </c>
       <c r="B100" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C100" s="17" t="s">
         <v>256</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I100" s="1" t="s">
@@ -12077,55 +12439,58 @@
       </c>
       <c r="Z100" s="1">
         <v>481.49</v>
       </c>
       <c r="AA100" s="1">
         <v>0</v>
       </c>
       <c r="AB100" s="1">
         <v>853.41499999999996</v>
       </c>
       <c r="AC100" s="1">
         <v>2.0720000000000001</v>
       </c>
       <c r="AD100" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AE100" s="1">
         <v>1.101</v>
       </c>
       <c r="AF100" s="1">
         <v>126.458</v>
       </c>
       <c r="AG100" s="1">
         <v>285.66699999999997</v>
       </c>
-      <c r="AH100" s="38" t="s">
+      <c r="AH100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI100" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="101" spans="1:34">
+    <row r="101" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>351</v>
       </c>
       <c r="B101" s="17" t="s">
         <v>158</v>
       </c>
       <c r="C101" s="17" t="s">
         <v>257</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I101" s="1">
@@ -12181,55 +12546,58 @@
       </c>
       <c r="Z101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA101" s="1">
         <v>28.306999999999999</v>
       </c>
       <c r="AB101" s="1">
         <v>0</v>
       </c>
       <c r="AC101" s="1">
         <v>1.1850000000000001</v>
       </c>
       <c r="AD101" s="1">
         <v>0.3</v>
       </c>
       <c r="AE101" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG101" s="1">
         <v>0.25</v>
       </c>
-      <c r="AH101" s="38" t="s">
+      <c r="AH101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI101" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="102" spans="1:34">
+    <row r="102" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>352</v>
       </c>
       <c r="B102" s="17" t="s">
         <v>93</v>
       </c>
       <c r="C102" s="17" t="s">
         <v>258</v>
       </c>
       <c r="D102" s="1">
         <v>13.9</v>
       </c>
       <c r="E102" s="1">
         <v>569.1</v>
       </c>
       <c r="F102" s="1">
         <v>1030.5999999999999</v>
       </c>
       <c r="G102" s="1">
         <v>972.4</v>
       </c>
       <c r="H102" s="1">
         <v>543.29999999999995</v>
       </c>
       <c r="I102" s="1">
@@ -12285,55 +12653,58 @@
       </c>
       <c r="Z102" s="1">
         <v>258.791</v>
       </c>
       <c r="AA102" s="1">
         <v>285.61900000000003</v>
       </c>
       <c r="AB102" s="1">
         <v>461.66899999999998</v>
       </c>
       <c r="AC102" s="1">
         <v>337.03399999999999</v>
       </c>
       <c r="AD102" s="1">
         <v>599.66200000000003</v>
       </c>
       <c r="AE102" s="1">
         <v>488.024</v>
       </c>
       <c r="AF102" s="1">
         <v>1278.317</v>
       </c>
       <c r="AG102" s="1">
         <v>774.327</v>
       </c>
-      <c r="AH102" s="38">
+      <c r="AH102" s="1">
         <v>831.95</v>
       </c>
+      <c r="AI102" s="24">
+        <v>598.245</v>
+      </c>
     </row>
-    <row r="103" spans="1:34" s="19" customFormat="1">
+    <row r="103" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B103" s="19" t="s">
         <v>94</v>
       </c>
       <c r="C103" s="19" t="s">
         <v>259</v>
       </c>
       <c r="D103" s="7">
         <v>4610.6000000000004</v>
       </c>
       <c r="E103" s="7">
         <v>5418</v>
       </c>
       <c r="F103" s="7">
         <v>17820.900000000001</v>
       </c>
       <c r="G103" s="7">
         <v>18030.8</v>
       </c>
       <c r="H103" s="7">
         <v>7689.7</v>
       </c>
       <c r="I103" s="7">
@@ -12389,55 +12760,58 @@
       </c>
       <c r="Z103" s="7">
         <v>962.25400000000002</v>
       </c>
       <c r="AA103" s="7">
         <v>2702.5070000000001</v>
       </c>
       <c r="AB103" s="7">
         <v>2030.2909999999999</v>
       </c>
       <c r="AC103" s="7">
         <v>5466.4589999999998</v>
       </c>
       <c r="AD103" s="7">
         <v>3067.5259999999998</v>
       </c>
       <c r="AE103" s="7">
         <v>5197.6580000000004</v>
       </c>
       <c r="AF103" s="7">
         <v>5664.54</v>
       </c>
       <c r="AG103" s="7">
         <v>7959.5119999999997</v>
       </c>
-      <c r="AH103" s="35">
+      <c r="AH103" s="7">
         <v>8057.0780000000004</v>
       </c>
+      <c r="AI103" s="12">
+        <v>13244.198</v>
+      </c>
     </row>
-    <row r="104" spans="1:34" s="19" customFormat="1">
+    <row r="104" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I104" s="7" t="s">
@@ -12493,55 +12867,58 @@
       </c>
       <c r="Z104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AA104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AB104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AC104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AD104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AE104" s="1">
         <v>2E-3</v>
       </c>
       <c r="AF104" s="1">
         <v>174.821</v>
       </c>
       <c r="AG104" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH104" s="38" t="s">
+      <c r="AH104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI104" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="105" spans="1:34" s="19" customFormat="1">
+    <row r="105" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B105" s="17" t="s">
         <v>96</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>261</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I105" s="1" t="s">
@@ -12597,55 +12974,58 @@
       </c>
       <c r="Z105" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA105" s="1">
         <v>2.0750000000000002</v>
       </c>
       <c r="AB105" s="1">
         <v>6.5739999999999998</v>
       </c>
       <c r="AC105" s="1">
         <v>6.2729999999999997</v>
       </c>
       <c r="AD105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AE105" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF105" s="1">
         <v>11.698</v>
       </c>
       <c r="AG105" s="1">
         <v>7.9660000000000002</v>
       </c>
-      <c r="AH105" s="38">
+      <c r="AH105" s="1">
         <v>37.042000000000002</v>
       </c>
+      <c r="AI105" s="24">
+        <v>144.697</v>
+      </c>
     </row>
-    <row r="106" spans="1:34">
+    <row r="106" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>369</v>
       </c>
       <c r="B106" s="17" t="s">
         <v>97</v>
       </c>
       <c r="C106" s="17" t="s">
         <v>262</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I106" s="1" t="s">
@@ -12701,55 +13081,58 @@
       </c>
       <c r="Z106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE106" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF106" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG106" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH106" s="38" t="s">
+      <c r="AH106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI106" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="107" spans="1:34">
+    <row r="107" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A107" s="17" t="s">
         <v>98</v>
       </c>
       <c r="B107" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C107" s="17" t="s">
         <v>263</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I107" s="1" t="s">
@@ -12805,55 +13188,58 @@
       </c>
       <c r="Z107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE107" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG107" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH107" s="38" t="s">
+      <c r="AH107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI107" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="108" spans="1:34">
+    <row r="108" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A108" s="17" t="s">
         <v>99</v>
       </c>
       <c r="B108" s="17" t="s">
         <v>99</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>264</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I108" s="1" t="s">
@@ -12909,55 +13295,58 @@
       </c>
       <c r="Z108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE108" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG108" s="1">
         <v>130.238</v>
       </c>
-      <c r="AH108" s="38">
+      <c r="AH108" s="1">
         <v>6.4119999999999999</v>
       </c>
+      <c r="AI108" s="1" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="109" spans="1:34">
+    <row r="109" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A109" s="17" t="s">
         <v>100</v>
       </c>
       <c r="B109" s="17" t="s">
         <v>100</v>
       </c>
       <c r="C109" s="17" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I109" s="1" t="s">
@@ -13013,55 +13402,58 @@
       </c>
       <c r="Z109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE109" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG109" s="1">
         <v>4.9219999999999997</v>
       </c>
-      <c r="AH109" s="38" t="s">
-        <v>8</v>
+      <c r="AH109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI109" s="24">
+        <v>0.221</v>
       </c>
     </row>
-    <row r="110" spans="1:34">
+    <row r="110" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>101</v>
       </c>
       <c r="B110" s="17" t="s">
         <v>101</v>
       </c>
       <c r="C110" s="17" t="s">
         <v>266</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I110" s="1" t="s">
@@ -13117,55 +13509,58 @@
       </c>
       <c r="Z110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD110" s="1">
         <v>5.5</v>
       </c>
       <c r="AE110" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG110" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH110" s="38" t="s">
+      <c r="AH110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI110" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="111" spans="1:34">
+    <row r="111" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A111" s="9" t="s">
         <v>102</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I111" s="1" t="s">
@@ -13221,55 +13616,58 @@
       </c>
       <c r="Z111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE111" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG111" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH111" s="38" t="s">
+      <c r="AH111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI111" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="112" spans="1:34">
+    <row r="112" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A112" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I112" s="1" t="s">
@@ -13325,55 +13723,58 @@
       </c>
       <c r="Z112" s="1">
         <v>22.41</v>
       </c>
       <c r="AA112" s="1">
         <v>9.25</v>
       </c>
       <c r="AB112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE112" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG112" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH112" s="38" t="s">
+      <c r="AH112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI112" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="113" spans="1:34">
+    <row r="113" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A113" s="9" t="s">
         <v>362</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I113" s="1" t="s">
@@ -13429,55 +13830,58 @@
       </c>
       <c r="Z113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE113" s="7" t="s">
         <v>8</v>
       </c>
       <c r="AF113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG113" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH113" s="38" t="s">
+      <c r="AH113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI113" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="114" spans="1:34">
+    <row r="114" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>105</v>
       </c>
       <c r="B114" s="17" t="s">
         <v>105</v>
       </c>
       <c r="C114" s="17" t="s">
         <v>270</v>
       </c>
       <c r="D114" s="1">
         <v>4033.1</v>
       </c>
       <c r="E114" s="1">
         <v>1408.6</v>
       </c>
       <c r="F114" s="1">
         <v>210.9</v>
       </c>
       <c r="G114" s="1">
         <v>119</v>
       </c>
       <c r="H114" s="1">
         <v>48.8</v>
       </c>
       <c r="I114" s="1">
@@ -13533,55 +13937,58 @@
       </c>
       <c r="Z114" s="1">
         <v>470.11099999999999</v>
       </c>
       <c r="AA114" s="1">
         <v>1700.5630000000001</v>
       </c>
       <c r="AB114" s="1">
         <v>94.451999999999998</v>
       </c>
       <c r="AC114" s="1">
         <v>2776.895</v>
       </c>
       <c r="AD114" s="1">
         <v>251.92500000000001</v>
       </c>
       <c r="AE114" s="1">
         <v>654.12599999999998</v>
       </c>
       <c r="AF114" s="1">
         <v>258.31299999999999</v>
       </c>
       <c r="AG114" s="1">
         <v>372.41199999999998</v>
       </c>
-      <c r="AH114" s="38">
+      <c r="AH114" s="1">
         <v>1070.3040000000001</v>
       </c>
+      <c r="AI114" s="24">
+        <v>1056.768</v>
+      </c>
     </row>
-    <row r="115" spans="1:34">
+    <row r="115" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A115" s="9" t="s">
         <v>106</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I115" s="1" t="s">
@@ -13637,55 +14044,58 @@
       </c>
       <c r="Z115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA115" s="1">
         <v>0.4</v>
       </c>
       <c r="AB115" s="1">
         <v>0</v>
       </c>
       <c r="AC115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF115" s="1">
         <v>72.477999999999994</v>
       </c>
       <c r="AG115" s="1">
         <v>12.917999999999999</v>
       </c>
-      <c r="AH115" s="38">
+      <c r="AH115" s="1">
         <v>2.1070000000000002</v>
       </c>
+      <c r="AI115" s="24">
+        <v>5</v>
+      </c>
     </row>
-    <row r="116" spans="1:34">
+    <row r="116" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
         <v>107</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I116" s="1" t="s">
@@ -13741,55 +14151,58 @@
       </c>
       <c r="Z116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB116" s="1">
         <v>0.2</v>
       </c>
       <c r="AC116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG116" s="1">
         <v>9.0999999999999998E-2</v>
       </c>
-      <c r="AH116" s="38">
+      <c r="AH116" s="1">
         <v>0.13400000000000001</v>
       </c>
+      <c r="AI116" s="24">
+        <v>12.249000000000001</v>
+      </c>
     </row>
-    <row r="117" spans="1:34">
+    <row r="117" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A117" s="17" t="s">
         <v>108</v>
       </c>
       <c r="B117" s="17" t="s">
         <v>108</v>
       </c>
       <c r="C117" s="17" t="s">
         <v>273</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="1">
         <v>1.5</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="1" t="s">
@@ -13845,55 +14258,58 @@
       </c>
       <c r="Z117" s="1">
         <v>33.267000000000003</v>
       </c>
       <c r="AA117" s="1">
         <v>34.387999999999998</v>
       </c>
       <c r="AB117" s="1">
         <v>24.812999999999999</v>
       </c>
       <c r="AC117" s="1">
         <v>58.597999999999999</v>
       </c>
       <c r="AD117" s="1">
         <v>37.590000000000003</v>
       </c>
       <c r="AE117" s="1">
         <v>2.3580000000000001</v>
       </c>
       <c r="AF117" s="1">
         <v>64.69</v>
       </c>
       <c r="AG117" s="1">
         <v>87.808000000000007</v>
       </c>
-      <c r="AH117" s="38">
+      <c r="AH117" s="1">
         <v>31.581</v>
       </c>
+      <c r="AI117" s="24">
+        <v>15.148</v>
+      </c>
     </row>
-    <row r="118" spans="1:34">
+    <row r="118" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A118" s="17" t="s">
         <v>109</v>
       </c>
       <c r="B118" s="17" t="s">
         <v>109</v>
       </c>
       <c r="C118" s="17" t="s">
         <v>274</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H118" s="1">
         <v>0.3</v>
       </c>
       <c r="I118" s="1" t="s">
@@ -13949,55 +14365,58 @@
       </c>
       <c r="Z118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF118" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG118" s="1">
         <v>5.6660000000000004</v>
       </c>
-      <c r="AH118" s="38">
+      <c r="AH118" s="1">
         <v>16.207999999999998</v>
       </c>
+      <c r="AI118" s="24">
+        <v>0</v>
+      </c>
     </row>
-    <row r="119" spans="1:34">
+    <row r="119" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A119" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B119" s="17" t="s">
         <v>110</v>
       </c>
       <c r="C119" s="17" t="s">
         <v>275</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I119" s="1" t="s">
@@ -14053,55 +14472,58 @@
       </c>
       <c r="Z119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG119" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH119" s="38" t="s">
+      <c r="AH119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI119" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="120" spans="1:34">
+    <row r="120" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A120" s="17" t="s">
         <v>353</v>
       </c>
       <c r="B120" s="17" t="s">
         <v>111</v>
       </c>
       <c r="C120" s="17" t="s">
         <v>276</v>
       </c>
       <c r="D120" s="1">
         <v>577.5</v>
       </c>
       <c r="E120" s="1">
         <v>4009.4</v>
       </c>
       <c r="F120" s="1">
         <v>17610</v>
       </c>
       <c r="G120" s="1">
         <v>17910.3</v>
       </c>
       <c r="H120" s="1">
         <v>7640.6</v>
       </c>
       <c r="I120" s="1">
@@ -14157,55 +14579,58 @@
       </c>
       <c r="Z120" s="1">
         <v>436.46499999999997</v>
       </c>
       <c r="AA120" s="1">
         <v>952.73699999999997</v>
       </c>
       <c r="AB120" s="1">
         <v>1898.8779999999999</v>
       </c>
       <c r="AC120" s="1">
         <v>2624.326</v>
       </c>
       <c r="AD120" s="1">
         <v>2604.5810000000001</v>
       </c>
       <c r="AE120" s="1">
         <v>4511.4549999999999</v>
       </c>
       <c r="AF120" s="1">
         <v>4820.33</v>
       </c>
       <c r="AG120" s="1">
         <v>7220.4620000000004</v>
       </c>
-      <c r="AH120" s="38">
+      <c r="AH120" s="1">
         <v>6279.82</v>
       </c>
+      <c r="AI120" s="24">
+        <v>10952.182000000001</v>
+      </c>
     </row>
-    <row r="121" spans="1:34">
+    <row r="121" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A121" s="9" t="s">
         <v>112</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I121" s="1" t="s">
@@ -14261,55 +14686,58 @@
       </c>
       <c r="Z121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG121" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH121" s="38" t="s">
+      <c r="AH121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI121" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="122" spans="1:34">
+    <row r="122" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A122" s="9" t="s">
         <v>113</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>278</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I122" s="1" t="s">
@@ -14365,55 +14793,58 @@
       </c>
       <c r="Z122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA122" s="1">
         <v>3.0939999999999999</v>
       </c>
       <c r="AB122" s="1">
         <v>0.33700000000000002</v>
       </c>
       <c r="AC122" s="1">
         <v>0.252</v>
       </c>
       <c r="AD122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG122" s="1">
         <v>21.5</v>
       </c>
-      <c r="AH122" s="38">
+      <c r="AH122" s="1">
         <v>40.6</v>
       </c>
+      <c r="AI122" s="24">
+        <v>1051.923</v>
+      </c>
     </row>
-    <row r="123" spans="1:34">
+    <row r="123" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A123" s="9" t="s">
         <v>114</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I123" s="1" t="s">
@@ -14469,55 +14900,58 @@
       </c>
       <c r="Z123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG123" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH123" s="38" t="s">
+      <c r="AH123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI123" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="124" spans="1:34">
+    <row r="124" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A124" s="9" t="s">
         <v>115</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I124" s="1" t="s">
@@ -14573,55 +15007,58 @@
       </c>
       <c r="Z124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG124" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH124" s="38" t="s">
+      <c r="AH124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI124" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="125" spans="1:34" s="19" customFormat="1">
+    <row r="125" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>116</v>
       </c>
       <c r="B125" s="19" t="s">
         <v>116</v>
       </c>
       <c r="C125" s="19" t="s">
         <v>281</v>
       </c>
       <c r="D125" s="7">
         <v>210</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="7">
         <v>6.8</v>
       </c>
       <c r="H125" s="7">
         <v>11.9</v>
       </c>
       <c r="I125" s="7">
@@ -14677,55 +15114,58 @@
       </c>
       <c r="Z125" s="7">
         <v>1981.125</v>
       </c>
       <c r="AA125" s="7">
         <v>2164.3130000000001</v>
       </c>
       <c r="AB125" s="7">
         <v>964.18299999999999</v>
       </c>
       <c r="AC125" s="7">
         <v>1410.1479999999999</v>
       </c>
       <c r="AD125" s="7">
         <v>822.48699999999997</v>
       </c>
       <c r="AE125" s="7">
         <v>2266.8139999999999</v>
       </c>
       <c r="AF125" s="7">
         <v>2510.5770000000002</v>
       </c>
       <c r="AG125" s="7">
         <v>6672.6279999999997</v>
       </c>
-      <c r="AH125" s="35">
+      <c r="AH125" s="7">
         <v>7125.692</v>
       </c>
+      <c r="AI125" s="12">
+        <v>11046.380999999999</v>
+      </c>
     </row>
-    <row r="126" spans="1:34">
+    <row r="126" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B126" s="17" t="s">
         <v>117</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>282</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I126" s="1" t="s">
@@ -14781,55 +15221,58 @@
       </c>
       <c r="Z126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC126" s="1">
         <v>32.659999999999997</v>
       </c>
       <c r="AD126" s="1">
         <v>118.175</v>
       </c>
       <c r="AE126" s="1">
         <v>13.09</v>
       </c>
       <c r="AF126" s="1">
         <v>3.1789999999999998</v>
       </c>
       <c r="AG126" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH126" s="38">
-        <v>7.0000000000000001E-3</v>
+      <c r="AH126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI126" s="24">
+        <v>83.762</v>
       </c>
     </row>
-    <row r="127" spans="1:34">
+    <row r="127" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A127" s="9" t="s">
         <v>118</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D127" s="1">
         <v>210.02</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I127" s="1" t="s">
@@ -14885,55 +15328,58 @@
       </c>
       <c r="Z127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA127" s="1">
         <v>1.484</v>
       </c>
       <c r="AB127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG127" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH127" s="38" t="s">
+      <c r="AH127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI127" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="128" spans="1:34">
+    <row r="128" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B128" s="17" t="s">
         <v>119</v>
       </c>
       <c r="C128" s="17" t="s">
         <v>284</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I128" s="1" t="s">
@@ -14989,55 +15435,58 @@
       </c>
       <c r="Z128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG128" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH128" s="38" t="s">
+      <c r="AH128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI128" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="129" spans="1:34">
+    <row r="129" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B129" s="17" t="s">
         <v>120</v>
       </c>
       <c r="C129" s="17" t="s">
         <v>285</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I129" s="1" t="s">
@@ -15093,55 +15542,58 @@
       </c>
       <c r="Z129" s="1">
         <v>4.29</v>
       </c>
       <c r="AA129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF129" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG129" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH129" s="38" t="s">
+      <c r="AH129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI129" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="130" spans="1:34">
+    <row r="130" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B130" s="17" t="s">
         <v>121</v>
       </c>
       <c r="C130" s="17" t="s">
         <v>286</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I130" s="1" t="s">
@@ -15197,55 +15649,58 @@
       </c>
       <c r="Z130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG130" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH130" s="38" t="s">
+      <c r="AH130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI130" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="131" spans="1:34">
+    <row r="131" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A131" s="9" t="s">
         <v>122</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I131" s="1" t="s">
@@ -15301,55 +15756,58 @@
       </c>
       <c r="Z131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG131" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH131" s="38" t="s">
+      <c r="AH131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI131" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="132" spans="1:34">
+    <row r="132" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B132" s="17" t="s">
         <v>123</v>
       </c>
       <c r="C132" s="17" t="s">
         <v>288</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I132" s="1" t="s">
@@ -15405,55 +15863,58 @@
       </c>
       <c r="Z132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF132" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG132" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH132" s="38" t="s">
-        <v>8</v>
+      <c r="AH132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI132" s="24">
+        <v>19.395</v>
       </c>
     </row>
-    <row r="133" spans="1:34">
+    <row r="133" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A133" s="9" t="s">
         <v>354</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I133" s="1" t="s">
@@ -15509,55 +15970,58 @@
       </c>
       <c r="Z133" s="1">
         <v>1033.19</v>
       </c>
       <c r="AA133" s="1">
         <v>970.28099999999995</v>
       </c>
       <c r="AB133" s="1">
         <v>327.8</v>
       </c>
       <c r="AC133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF133" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG133" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH133" s="38" t="s">
+      <c r="AH133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI133" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="134" spans="1:34">
+    <row r="134" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A134" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B134" s="17" t="s">
         <v>125</v>
       </c>
       <c r="C134" s="17" t="s">
         <v>290</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G134" s="1">
         <v>6.8</v>
       </c>
       <c r="H134" s="1">
         <v>11.9</v>
       </c>
       <c r="I134" s="1">
@@ -15613,55 +16077,58 @@
       </c>
       <c r="Z134" s="1">
         <v>2.6240000000000001</v>
       </c>
       <c r="AA134" s="1">
         <v>108.07</v>
       </c>
       <c r="AB134" s="1">
         <v>302.25700000000001</v>
       </c>
       <c r="AC134" s="1">
         <v>361.02300000000002</v>
       </c>
       <c r="AD134" s="1">
         <v>699.53</v>
       </c>
       <c r="AE134" s="1">
         <v>2026.087</v>
       </c>
       <c r="AF134" s="1">
         <v>1936.511</v>
       </c>
       <c r="AG134" s="1">
         <v>1617.5219999999999</v>
       </c>
-      <c r="AH134" s="38">
+      <c r="AH134" s="1">
         <v>2124.5929999999998</v>
       </c>
+      <c r="AI134" s="24">
+        <v>2904.835</v>
+      </c>
     </row>
-    <row r="135" spans="1:34">
+    <row r="135" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A135" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I135" s="1" t="s">
@@ -15717,55 +16184,58 @@
       </c>
       <c r="Z135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB135" s="1">
         <v>0.7</v>
       </c>
       <c r="AC135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF135" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG135" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH135" s="38" t="s">
+      <c r="AH135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI135" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="136" spans="1:34">
+    <row r="136" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A136" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B136" s="17" t="s">
         <v>127</v>
       </c>
       <c r="C136" s="17" t="s">
         <v>292</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I136" s="1" t="s">
@@ -15821,55 +16291,58 @@
       </c>
       <c r="Z136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG136" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH136" s="38" t="s">
+      <c r="AH136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI136" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="137" spans="1:34">
+    <row r="137" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B137" s="17" t="s">
         <v>128</v>
       </c>
       <c r="C137" s="17" t="s">
         <v>293</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I137" s="1" t="s">
@@ -15925,55 +16398,58 @@
       </c>
       <c r="Z137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC137" s="1">
         <v>763.5</v>
       </c>
       <c r="AD137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE137" s="1">
         <v>0.443</v>
       </c>
       <c r="AF137" s="1">
         <v>3.45</v>
       </c>
       <c r="AG137" s="1">
         <v>89.8</v>
       </c>
-      <c r="AH137" s="38">
+      <c r="AH137" s="1">
         <v>163.37</v>
       </c>
+      <c r="AI137" s="24">
+        <v>465.06299999999999</v>
+      </c>
     </row>
-    <row r="138" spans="1:34">
+    <row r="138" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A138" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B138" s="17" t="s">
         <v>129</v>
       </c>
       <c r="C138" s="17" t="s">
         <v>294</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I138" s="1" t="s">
@@ -16029,55 +16505,56 @@
       </c>
       <c r="Z138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG138" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH138" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AH138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI138" s="24"/>
     </row>
-    <row r="139" spans="1:34">
+    <row r="139" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A139" s="9" t="s">
         <v>130</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I139" s="1" t="s">
@@ -16133,55 +16610,58 @@
       </c>
       <c r="Z139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB139" s="1">
         <v>104.18600000000001</v>
       </c>
       <c r="AC139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG139" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH139" s="38" t="s">
+      <c r="AH139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI139" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="140" spans="1:34">
+    <row r="140" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A140" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B140" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C140" s="17" t="s">
         <v>296</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I140" s="1" t="s">
@@ -16237,55 +16717,58 @@
       </c>
       <c r="Z140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG140" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH140" s="38" t="s">
+      <c r="AH140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI140" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="141" spans="1:34">
+    <row r="141" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A141" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B141" s="17" t="s">
         <v>132</v>
       </c>
       <c r="C141" s="17" t="s">
         <v>297</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I141" s="1" t="s">
@@ -16341,55 +16824,58 @@
       </c>
       <c r="Z141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG141" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH141" s="38" t="s">
-        <v>8</v>
+      <c r="AH141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI141" s="24">
+        <v>5.1369999999999996</v>
       </c>
     </row>
-    <row r="142" spans="1:34">
+    <row r="142" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A142" s="9" t="s">
         <v>133</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I142" s="1" t="s">
@@ -16445,55 +16931,58 @@
       </c>
       <c r="Z142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG142" s="1">
         <v>1.6E-2</v>
       </c>
-      <c r="AH142" s="38" t="s">
+      <c r="AH142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI142" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="143" spans="1:34">
+    <row r="143" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B143" s="17" t="s">
         <v>134</v>
       </c>
       <c r="C143" s="17" t="s">
         <v>299</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I143" s="1" t="s">
@@ -16549,55 +17038,58 @@
       </c>
       <c r="Z143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG143" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH143" s="38" t="s">
+      <c r="AH143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI143" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="144" spans="1:34">
+    <row r="144" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A144" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I144" s="1" t="s">
@@ -16653,55 +17145,58 @@
       </c>
       <c r="Z144" s="1">
         <v>49.77</v>
       </c>
       <c r="AA144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG144" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH144" s="38" t="s">
+      <c r="AH144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI144" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="145" spans="1:34">
+    <row r="145" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B145" s="17" t="s">
         <v>136</v>
       </c>
       <c r="C145" s="17" t="s">
         <v>301</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I145" s="1" t="s">
@@ -16757,55 +17252,58 @@
       </c>
       <c r="Z145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE145" s="1">
         <v>131.93799999999999</v>
       </c>
       <c r="AF145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG145" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH145" s="38">
+      <c r="AH145" s="1">
         <v>134.828</v>
       </c>
+      <c r="AI145" s="24">
+        <v>5.0999999999999997E-2</v>
+      </c>
     </row>
-    <row r="146" spans="1:34">
+    <row r="146" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>355</v>
       </c>
       <c r="B146" s="17" t="s">
         <v>137</v>
       </c>
       <c r="C146" s="17" t="s">
         <v>302</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="1" t="s">
@@ -16861,55 +17359,58 @@
       </c>
       <c r="Z146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG146" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH146" s="38" t="s">
+      <c r="AH146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI146" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="147" spans="1:34">
+    <row r="147" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A147" s="9" t="s">
         <v>138</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="1" t="s">
@@ -16965,55 +17466,58 @@
       </c>
       <c r="Z147" s="1">
         <v>527.01300000000003</v>
       </c>
       <c r="AA147" s="1">
         <v>595.23699999999997</v>
       </c>
       <c r="AB147" s="1">
         <v>3</v>
       </c>
       <c r="AC147" s="1">
         <v>109.392</v>
       </c>
       <c r="AD147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE147" s="1">
         <v>0.36399999999999999</v>
       </c>
       <c r="AF147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG147" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH147" s="38">
+      <c r="AH147" s="1">
         <v>622.9</v>
       </c>
+      <c r="AI147" s="24">
+        <v>2699.9180000000001</v>
+      </c>
     </row>
-    <row r="148" spans="1:34" ht="11.25" customHeight="1">
+    <row r="148" spans="1:35" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B148" s="17" t="s">
         <v>159</v>
       </c>
       <c r="C148" s="17" t="s">
         <v>304</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="1" t="s">
@@ -17069,55 +17573,58 @@
       </c>
       <c r="Z148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG148" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH148" s="38" t="s">
+      <c r="AH148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI148" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="149" spans="1:34">
+    <row r="149" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A149" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B149" s="17" t="s">
         <v>139</v>
       </c>
       <c r="C149" s="17" t="s">
         <v>305</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I149" s="1" t="s">
@@ -17173,55 +17680,58 @@
       </c>
       <c r="Z149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG149" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH149" s="38" t="s">
+      <c r="AH149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI149" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="150" spans="1:34">
+    <row r="150" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B150" s="17" t="s">
         <v>140</v>
       </c>
       <c r="C150" s="17" t="s">
         <v>306</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I150" s="1" t="s">
@@ -17277,55 +17787,58 @@
       </c>
       <c r="Z150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG150" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH150" s="38" t="s">
-        <v>8</v>
+      <c r="AH150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI150" s="24">
+        <v>20.597999999999999</v>
       </c>
     </row>
-    <row r="151" spans="1:34">
+    <row r="151" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A151" s="9" t="s">
         <v>141</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I151" s="1" t="s">
@@ -17381,55 +17894,58 @@
       </c>
       <c r="Z151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD151" s="1">
         <v>0.16</v>
       </c>
       <c r="AE151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG151" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH151" s="38">
+      <c r="AH151" s="1">
         <v>1777.95</v>
       </c>
+      <c r="AI151" s="24">
+        <v>6.9409999999999998</v>
+      </c>
     </row>
-    <row r="152" spans="1:34">
+    <row r="152" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A152" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B152" s="17" t="s">
         <v>142</v>
       </c>
       <c r="C152" s="17" t="s">
         <v>308</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I152" s="1" t="s">
@@ -17485,55 +18001,58 @@
       </c>
       <c r="Z152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG152" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH152" s="38" t="s">
+      <c r="AH152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI152" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="153" spans="1:34">
+    <row r="153" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A153" s="9" t="s">
         <v>143</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I153" s="1" t="s">
@@ -17589,55 +18108,58 @@
       </c>
       <c r="Z153" s="1">
         <v>308.94299999999998</v>
       </c>
       <c r="AA153" s="1">
         <v>205.34399999999999</v>
       </c>
       <c r="AB153" s="1">
         <v>126.27</v>
       </c>
       <c r="AC153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG153" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH153" s="38" t="s">
+      <c r="AH153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI153" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="154" spans="1:34">
+    <row r="154" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A154" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B154" s="17" t="s">
         <v>144</v>
       </c>
       <c r="C154" s="17" t="s">
         <v>310</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I154" s="1" t="s">
@@ -17693,55 +18215,58 @@
       </c>
       <c r="Z154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG154" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH154" s="38" t="s">
-        <v>8</v>
+      <c r="AH154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI154" s="24">
+        <v>136.54900000000001</v>
       </c>
     </row>
-    <row r="155" spans="1:34">
+    <row r="155" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A155" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B155" s="17" t="s">
         <v>145</v>
       </c>
       <c r="C155" s="17" t="s">
         <v>311</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I155" s="1" t="s">
@@ -17797,55 +18322,58 @@
       </c>
       <c r="Z155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG155" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH155" s="38" t="s">
+      <c r="AH155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI155" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="156" spans="1:34">
+    <row r="156" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A156" s="17" t="s">
         <v>356</v>
       </c>
       <c r="B156" s="17" t="s">
         <v>146</v>
       </c>
       <c r="C156" s="17" t="s">
         <v>312</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I156" s="1" t="s">
@@ -17901,55 +18429,58 @@
       </c>
       <c r="Z156" s="1">
         <v>55.295000000000002</v>
       </c>
       <c r="AA156" s="1">
         <v>283.89699999999999</v>
       </c>
       <c r="AB156" s="1">
         <v>19.951000000000001</v>
       </c>
       <c r="AC156" s="1">
         <v>143.57300000000001</v>
       </c>
       <c r="AD156" s="1">
         <v>3.5830000000000002</v>
       </c>
       <c r="AE156" s="1">
         <v>87.611999999999995</v>
       </c>
       <c r="AF156" s="1">
         <v>63.46</v>
       </c>
       <c r="AG156" s="1">
         <v>103.24</v>
       </c>
-      <c r="AH156" s="38">
+      <c r="AH156" s="1">
         <v>0.11</v>
       </c>
+      <c r="AI156" s="24">
+        <v>16.5</v>
+      </c>
     </row>
-    <row r="157" spans="1:34" s="19" customFormat="1">
+    <row r="157" spans="1:35" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="19" t="s">
         <v>357</v>
       </c>
       <c r="B157" s="19" t="s">
         <v>147</v>
       </c>
       <c r="C157" s="19" t="s">
         <v>313</v>
       </c>
       <c r="D157" s="7">
         <v>0</v>
       </c>
       <c r="E157" s="7">
         <v>1.2</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G157" s="7">
         <v>121.7</v>
       </c>
       <c r="H157" s="7">
         <v>4.8</v>
       </c>
       <c r="I157" s="7">
@@ -18005,55 +18536,58 @@
       </c>
       <c r="Z157" s="7">
         <v>115.78700000000001</v>
       </c>
       <c r="AA157" s="7">
         <v>446.423</v>
       </c>
       <c r="AB157" s="7">
         <v>16.564</v>
       </c>
       <c r="AC157" s="7">
         <v>35.317999999999998</v>
       </c>
       <c r="AD157" s="7">
         <v>329.60500000000002</v>
       </c>
       <c r="AE157" s="7">
         <v>117.95</v>
       </c>
       <c r="AF157" s="7">
         <v>116.39</v>
       </c>
       <c r="AG157" s="7">
         <v>88.965000000000003</v>
       </c>
-      <c r="AH157" s="35">
+      <c r="AH157" s="7">
         <v>5.9630000000000001</v>
       </c>
+      <c r="AI157" s="12">
+        <v>87.289000000000001</v>
+      </c>
     </row>
-    <row r="158" spans="1:34">
+    <row r="158" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A158" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B158" s="17" t="s">
         <v>148</v>
       </c>
       <c r="C158" s="17" t="s">
         <v>314</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E158" s="1">
         <v>1.2</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G158" s="1">
         <v>121.7</v>
       </c>
       <c r="H158" s="1">
         <v>4.8</v>
       </c>
       <c r="I158" s="1" t="s">
@@ -18109,55 +18643,58 @@
       </c>
       <c r="Z158" s="1">
         <v>113.587</v>
       </c>
       <c r="AA158" s="1">
         <v>404.197</v>
       </c>
       <c r="AB158" s="1">
         <v>13.564</v>
       </c>
       <c r="AC158" s="1">
         <v>27.667999999999999</v>
       </c>
       <c r="AD158" s="1">
         <v>325.31</v>
       </c>
       <c r="AE158" s="1">
         <v>117.94799999999999</v>
       </c>
       <c r="AF158" s="1">
         <v>80.393000000000001</v>
       </c>
       <c r="AG158" s="1">
         <v>71.405000000000001</v>
       </c>
-      <c r="AH158" s="38">
+      <c r="AH158" s="1">
         <v>4.9630000000000001</v>
       </c>
+      <c r="AI158" s="24">
+        <v>60.652999999999999</v>
+      </c>
     </row>
-    <row r="159" spans="1:34">
+    <row r="159" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A159" s="9" t="s">
         <v>363</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I159" s="1" t="s">
@@ -18213,55 +18750,58 @@
       </c>
       <c r="Z159" s="1">
         <v>0</v>
       </c>
       <c r="AA159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE159" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AF159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG159" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH159" s="38" t="s">
+      <c r="AH159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI159" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="160" spans="1:34">
+    <row r="160" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A160" s="9" t="s">
         <v>150</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I160" s="1" t="s">
@@ -18317,55 +18857,58 @@
       </c>
       <c r="Z160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE160" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AF160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG160" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH160" s="38" t="s">
+      <c r="AH160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI160" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="161" spans="1:34">
+    <row r="161" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A161" s="9" t="s">
         <v>358</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>317</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I161" s="1">
@@ -18421,55 +18964,58 @@
       </c>
       <c r="Z161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA161" s="1">
         <v>4.5060000000000002</v>
       </c>
       <c r="AB161" s="1">
         <v>3</v>
       </c>
       <c r="AC161" s="1">
         <v>7.65</v>
       </c>
       <c r="AD161" s="1">
         <v>4.2949999999999999</v>
       </c>
       <c r="AE161" s="1">
         <v>2E-3</v>
       </c>
       <c r="AF161" s="1">
         <v>4.0019999999999998</v>
       </c>
       <c r="AG161" s="1">
         <v>2.75</v>
       </c>
-      <c r="AH161" s="38">
+      <c r="AH161" s="1">
         <v>1</v>
       </c>
+      <c r="AI161" s="24">
+        <v>26.635999999999999</v>
+      </c>
     </row>
-    <row r="162" spans="1:34">
+    <row r="162" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A162" s="9" t="s">
         <v>359</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I162" s="1" t="s">
@@ -18525,55 +19071,58 @@
       </c>
       <c r="Z162" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="AA162" s="1">
         <v>37.72</v>
       </c>
       <c r="AB162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG162" s="1">
         <v>14.81</v>
       </c>
-      <c r="AH162" s="38" t="s">
+      <c r="AH162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI162" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="163" spans="1:34">
+    <row r="163" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A163" s="9" t="s">
         <v>360</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I163" s="1" t="s">
@@ -18629,55 +19178,58 @@
       </c>
       <c r="Z163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG163" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH163" s="38" t="s">
+      <c r="AH163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI163" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="164" spans="1:34">
+    <row r="164" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A164" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B164" s="17" t="s">
         <v>153</v>
       </c>
       <c r="C164" s="17" t="s">
         <v>320</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I164" s="1" t="s">
@@ -18733,63 +19285,67 @@
       </c>
       <c r="Z164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AA164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AB164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AC164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AD164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AE164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AF164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="AG164" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AH164" s="38" t="s">
+      <c r="AH164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI164" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="165" spans="1:34" ht="8.25" customHeight="1">
+    <row r="165" spans="1:35" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AC165" s="1"/>
       <c r="AD165" s="1"/>
       <c r="AE165" s="1"/>
       <c r="AF165" s="1"/>
       <c r="AG165" s="1"/>
-      <c r="AH165" s="38"/>
+      <c r="AH165" s="1"/>
+      <c r="AI165" s="24"/>
     </row>
-    <row r="166" spans="1:34">
+    <row r="166" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A166" s="9" t="s">
         <v>361</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H166" s="1">
         <v>7.8</v>
       </c>
       <c r="I166" s="1">
@@ -18845,107 +19401,116 @@
       </c>
       <c r="Z166" s="1">
         <v>291.44099999999997</v>
       </c>
       <c r="AA166" s="1">
         <v>291.16300000000001</v>
       </c>
       <c r="AB166" s="1">
         <v>191.05600000000001</v>
       </c>
       <c r="AC166" s="1">
         <v>830.54</v>
       </c>
       <c r="AD166" s="1">
         <v>34.915999999999997</v>
       </c>
       <c r="AE166" s="1">
         <v>96.903000000000006</v>
       </c>
       <c r="AF166" s="1">
         <v>301.37799999999999</v>
       </c>
       <c r="AG166" s="1">
         <v>448.17700000000002</v>
       </c>
-      <c r="AH166" s="38">
+      <c r="AH166" s="1">
         <v>693.73900000000003</v>
       </c>
+      <c r="AI166" s="24">
+        <v>838.64700000000005</v>
+      </c>
     </row>
-    <row r="167" spans="1:34">
+    <row r="167" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A167" s="21"/>
       <c r="B167" s="21"/>
       <c r="C167" s="21"/>
       <c r="D167" s="11"/>
       <c r="E167" s="11"/>
       <c r="F167" s="11"/>
       <c r="G167" s="11"/>
       <c r="H167" s="11"/>
       <c r="I167" s="11"/>
       <c r="J167" s="11"/>
       <c r="K167" s="11"/>
       <c r="L167" s="11"/>
       <c r="M167" s="11"/>
       <c r="N167" s="11"/>
       <c r="O167" s="11"/>
       <c r="P167" s="11"/>
       <c r="Q167" s="11"/>
       <c r="R167" s="11"/>
       <c r="S167" s="11"/>
       <c r="T167" s="11"/>
       <c r="U167" s="11"/>
       <c r="V167" s="11"/>
       <c r="W167" s="11"/>
       <c r="X167" s="11"/>
       <c r="Y167" s="11"/>
       <c r="Z167" s="11"/>
       <c r="AA167" s="11"/>
       <c r="AB167" s="11"/>
       <c r="AC167" s="11"/>
       <c r="AD167" s="11"/>
       <c r="AE167" s="11"/>
       <c r="AF167" s="21"/>
       <c r="AG167" s="21"/>
-      <c r="AH167" s="39"/>
+      <c r="AH167" s="21"/>
+      <c r="AI167" s="21"/>
     </row>
-    <row r="168" spans="1:34" ht="3.75" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="C169" s="22"/>
+    <row r="168" spans="1:35" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" spans="1:35" s="26" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="31" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" s="31" t="s">
+        <v>375</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>376</v>
+      </c>
       <c r="D169" s="23"/>
       <c r="E169" s="23"/>
       <c r="F169" s="23"/>
       <c r="G169" s="23"/>
       <c r="H169" s="23"/>
       <c r="I169" s="23"/>
       <c r="J169" s="23"/>
       <c r="K169" s="23"/>
       <c r="L169" s="24"/>
       <c r="M169" s="24"/>
       <c r="N169" s="25"/>
-      <c r="AH169" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>