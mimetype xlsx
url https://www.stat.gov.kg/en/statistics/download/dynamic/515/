--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -4,86 +4,86 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0DB04E0D-FFA2-4902-A3A2-7B764D6C3540}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D4C6537-A839-4907-BDCE-BEC0A19B5032}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W8" i="1" l="1"/>
   <c r="W7" i="1"/>
   <c r="W6" i="1"/>
   <c r="W4" i="1"/>
   <c r="Q4" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t xml:space="preserve"> Продукты растительного происхождения</t>
   </si>
   <si>
     <t xml:space="preserve"> Минеральные продукты</t>
   </si>
   <si>
     <t xml:space="preserve"> Текстиль и текстильные изделия</t>
   </si>
   <si>
     <t xml:space="preserve"> Недрагоценные металлы и изделия из них</t>
   </si>
   <si>
     <t xml:space="preserve"> Разные промышленные товары (включая произведения искусства)</t>
   </si>
   <si>
     <t>Минералдык продуктулар</t>
   </si>
   <si>
     <t>Текстиль жана текстиль буюмдары</t>
   </si>
   <si>
@@ -398,65 +398,137 @@
       </rPr>
       <t>Включая объемы внешней торговли физических лиц .</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Inclading volumes of external trade implemented by individuals</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 1</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _с_о_м_-;\-* #,##0.0\ _с_о_м_-;_-* &quot;-&quot;?\ _с_о_м_-;_-@_-"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="12"/>
@@ -644,51 +716,64 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -707,51 +792,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -871,51 +956,50 @@
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1007,84 +1091,99 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="33" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal_GDP1" xfId="6" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="ТЕКСТ" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый" xfId="8" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1445,66 +1544,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AH808"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:AR1048576"/>
+      <selection activeCell="AG9" sqref="AG9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.28515625" style="14" customWidth="1"/>
-    <col min="2" max="2" width="53.28515625" style="73" customWidth="1"/>
+    <col min="2" max="2" width="53.28515625" style="72" customWidth="1"/>
     <col min="3" max="3" width="47.42578125" style="14" customWidth="1"/>
-    <col min="4" max="4" width="11.28515625" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="28" max="28" width="12.42578125" style="66" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="14" hidden="1" customWidth="1"/>
+    <col min="5" max="15" width="12.42578125" style="14" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" style="15" hidden="1" customWidth="1"/>
+    <col min="17" max="20" width="12.42578125" style="14" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="12.42578125" style="31" hidden="1" customWidth="1"/>
+    <col min="22" max="26" width="12.42578125" style="14" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="12.42578125" style="53" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="12.42578125" style="65" customWidth="1"/>
     <col min="29" max="30" width="12.42578125" style="53" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="14" customWidth="1"/>
     <col min="32" max="32" width="11.7109375" style="14" customWidth="1"/>
     <col min="33" max="33" width="14.7109375" style="14" customWidth="1"/>
     <col min="34" max="34" width="11.28515625" style="14" customWidth="1"/>
     <col min="35" max="255" width="9.140625" style="14"/>
     <col min="256" max="256" width="38.7109375" style="14" customWidth="1"/>
     <col min="257" max="267" width="9.7109375" style="14" customWidth="1"/>
     <col min="268" max="268" width="38.7109375" style="14" customWidth="1"/>
     <col min="269" max="271" width="9.7109375" style="14" customWidth="1"/>
     <col min="272" max="272" width="9.85546875" style="14" customWidth="1"/>
     <col min="273" max="273" width="10.5703125" style="14" customWidth="1"/>
     <col min="274" max="274" width="9.7109375" style="14" customWidth="1"/>
     <col min="275" max="511" width="9.140625" style="14"/>
     <col min="512" max="512" width="38.7109375" style="14" customWidth="1"/>
     <col min="513" max="523" width="9.7109375" style="14" customWidth="1"/>
     <col min="524" max="524" width="38.7109375" style="14" customWidth="1"/>
     <col min="525" max="527" width="9.7109375" style="14" customWidth="1"/>
     <col min="528" max="528" width="9.85546875" style="14" customWidth="1"/>
     <col min="529" max="529" width="10.5703125" style="14" customWidth="1"/>
     <col min="530" max="530" width="9.7109375" style="14" customWidth="1"/>
     <col min="531" max="767" width="9.140625" style="14"/>
     <col min="768" max="768" width="38.7109375" style="14" customWidth="1"/>
     <col min="769" max="779" width="9.7109375" style="14" customWidth="1"/>
     <col min="780" max="780" width="38.7109375" style="14" customWidth="1"/>
@@ -1994,94 +2093,95 @@
     <col min="16146" max="16146" width="9.7109375" style="14" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="1" customFormat="1" ht="71.25" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="22" t="s">
         <v>46</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="5"/>
       <c r="P1" s="6"/>
       <c r="R1" s="20"/>
       <c r="S1" s="20"/>
-      <c r="T1" s="57"/>
+      <c r="T1" s="56"/>
       <c r="U1" s="29"/>
       <c r="V1" s="20"/>
       <c r="AA1" s="50"/>
-      <c r="AB1" s="60"/>
+      <c r="AB1" s="59"/>
       <c r="AC1" s="50"/>
       <c r="AD1" s="50"/>
     </row>
     <row r="2" spans="1:34" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="54" t="s">
         <v>48</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="8"/>
       <c r="L2" s="4"/>
       <c r="M2" s="5"/>
       <c r="P2" s="6"/>
       <c r="S2" s="7"/>
       <c r="U2" s="30"/>
       <c r="V2" s="32"/>
       <c r="W2" s="32"/>
       <c r="X2" s="32"/>
       <c r="Y2" s="32"/>
       <c r="Z2" s="32"/>
       <c r="AA2" s="51"/>
-      <c r="AB2" s="61"/>
+      <c r="AB2" s="60"/>
       <c r="AC2" s="51"/>
       <c r="AD2" s="51"/>
-    </row>
-    <row r="3" spans="1:34" s="75" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="AE2" s="32"/>
+    </row>
+    <row r="3" spans="1:34" s="74" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="73" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="17">
         <v>1998</v>
       </c>
       <c r="E3" s="17">
         <v>1999</v>
       </c>
       <c r="F3" s="17">
         <v>2000</v>
       </c>
       <c r="G3" s="17">
         <v>2001</v>
       </c>
       <c r="H3" s="17">
         <v>2002</v>
       </c>
       <c r="I3" s="17">
         <v>2003</v>
       </c>
       <c r="J3" s="17">
         <v>2004</v>
@@ -2109,196 +2209,203 @@
       </c>
       <c r="R3" s="17">
         <v>2012</v>
       </c>
       <c r="S3" s="17">
         <v>2013</v>
       </c>
       <c r="T3" s="17">
         <v>2014</v>
       </c>
       <c r="U3" s="49">
         <v>2015</v>
       </c>
       <c r="V3" s="49">
         <v>2016</v>
       </c>
       <c r="W3" s="49">
         <v>2017</v>
       </c>
       <c r="X3" s="49">
         <v>2018</v>
       </c>
       <c r="Y3" s="49">
         <v>2019</v>
       </c>
-      <c r="Z3" s="56">
+      <c r="Z3" s="55">
         <v>2020</v>
       </c>
       <c r="AA3" s="49">
         <v>2021</v>
       </c>
-      <c r="AB3" s="56">
+      <c r="AB3" s="55">
         <v>2022</v>
       </c>
-      <c r="AC3" s="56">
+      <c r="AC3" s="55">
         <v>2023</v>
       </c>
-      <c r="AD3" s="56">
+      <c r="AD3" s="55">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:34" s="76" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AE3" s="118" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34" s="75" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>69</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="33">
         <v>841504.1</v>
       </c>
       <c r="E4" s="33">
         <v>599739.80000000005</v>
       </c>
       <c r="F4" s="33">
         <v>554113.69999999995</v>
       </c>
       <c r="G4" s="33">
         <v>467242.5</v>
       </c>
       <c r="H4" s="33">
         <v>586752.5</v>
       </c>
       <c r="I4" s="33">
         <v>716959.8</v>
       </c>
       <c r="J4" s="33">
         <v>941026.3</v>
       </c>
       <c r="K4" s="33">
         <v>1101333.7</v>
       </c>
-      <c r="L4" s="59">
+      <c r="L4" s="58">
         <v>1718196.7</v>
       </c>
       <c r="M4" s="33">
         <v>2412125.412</v>
       </c>
       <c r="N4" s="33">
         <v>4072442.1269999999</v>
       </c>
       <c r="O4" s="33">
         <v>3040219.446</v>
       </c>
       <c r="P4" s="34">
         <v>3222772.182</v>
       </c>
       <c r="Q4" s="33">
         <f>SUM(Q6:Q24)</f>
         <v>4261226.4179999996</v>
       </c>
       <c r="R4" s="33">
         <v>5576264.1310000001</v>
       </c>
       <c r="S4" s="33">
         <v>5986983.0029999996</v>
       </c>
       <c r="T4" s="33">
         <v>5734703.8080000002</v>
       </c>
       <c r="U4" s="35">
         <v>4153860.51</v>
       </c>
-      <c r="V4" s="77">
+      <c r="V4" s="76">
         <v>4000442.1069999998</v>
       </c>
-      <c r="W4" s="77">
+      <c r="W4" s="76">
         <f>'[1]2017'!$D$9</f>
         <v>4494728.1780000003</v>
       </c>
-      <c r="X4" s="77">
+      <c r="X4" s="76">
         <v>5291945.7759999996</v>
       </c>
-      <c r="Y4" s="77">
+      <c r="Y4" s="76">
         <v>4989013.7390000001</v>
       </c>
-      <c r="Z4" s="77">
+      <c r="Z4" s="76">
         <v>3718850.895</v>
       </c>
-      <c r="AA4" s="78">
+      <c r="AA4" s="77">
         <v>5580207.2819999997</v>
       </c>
-      <c r="AB4" s="63">
+      <c r="AB4" s="62">
         <v>9803159.3819999993</v>
       </c>
-      <c r="AC4" s="101">
+      <c r="AC4" s="100">
         <v>12517912.380000001</v>
       </c>
-      <c r="AD4" s="101">
+      <c r="AD4" s="100">
         <v>12489267.311000001</v>
       </c>
-    </row>
-    <row r="5" spans="1:34" s="76" customFormat="1" ht="11.25" customHeight="1">
+      <c r="AE4" s="115">
+        <v>12972893.514</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" s="75" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
-      <c r="D5" s="58"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:34" s="76" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="57"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+      <c r="T5" s="57"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="57"/>
+      <c r="W5" s="57"/>
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57"/>
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57"/>
+      <c r="AE5" s="116"/>
+    </row>
+    <row r="6" spans="1:34" s="75" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="79" t="s">
+      <c r="B6" s="78" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="36">
         <v>11539.804</v>
       </c>
       <c r="E6" s="36">
         <v>3676.61</v>
       </c>
       <c r="F6" s="36">
         <v>4250.1980000000003</v>
       </c>
       <c r="G6" s="36">
         <v>3281.2620000000002</v>
       </c>
       <c r="H6" s="39">
         <v>3283.5</v>
       </c>
       <c r="I6" s="40">
         <v>5851.3829999999998</v>
       </c>
       <c r="J6" s="40">
         <v>7896.8220000000001</v>
@@ -2314,85 +2421,88 @@
       </c>
       <c r="N6" s="40">
         <v>59747.296000000002</v>
       </c>
       <c r="O6" s="40">
         <v>66129.612999999998</v>
       </c>
       <c r="P6" s="41">
         <v>96685.172999999995</v>
       </c>
       <c r="Q6" s="41">
         <v>95408.903999999995</v>
       </c>
       <c r="R6" s="41">
         <v>101426.995</v>
       </c>
       <c r="S6" s="40">
         <v>113881.636</v>
       </c>
       <c r="T6" s="40">
         <v>124395.265</v>
       </c>
       <c r="U6" s="38">
         <v>81435.796000000002</v>
       </c>
-      <c r="V6" s="80">
+      <c r="V6" s="79">
         <v>37383.569000000003</v>
       </c>
-      <c r="W6" s="80">
+      <c r="W6" s="79">
         <f>'[1]2017'!$D$10</f>
         <v>102818.04399999999</v>
       </c>
-      <c r="X6" s="80">
+      <c r="X6" s="79">
         <v>46897.63</v>
       </c>
-      <c r="Y6" s="80">
+      <c r="Y6" s="79">
         <v>58224.777999999998</v>
       </c>
-      <c r="Z6" s="80">
+      <c r="Z6" s="79">
         <v>61465.254999999997</v>
       </c>
-      <c r="AA6" s="81">
+      <c r="AA6" s="80">
         <v>97785.645999999993</v>
       </c>
-      <c r="AB6" s="64">
+      <c r="AB6" s="63">
         <v>122651.546</v>
       </c>
-      <c r="AC6" s="64">
+      <c r="AC6" s="63">
         <v>128799.307</v>
       </c>
       <c r="AD6" s="36">
         <v>166269.50899999999</v>
       </c>
-      <c r="AH6" s="105"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:34" s="76" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AE6" s="116">
+        <v>185943.122</v>
+      </c>
+      <c r="AH6" s="103"/>
+    </row>
+    <row r="7" spans="1:34" s="75" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="82" t="s">
+      <c r="B7" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="36">
         <v>25429.598999999998</v>
       </c>
       <c r="E7" s="36">
         <v>37538.777000000002</v>
       </c>
       <c r="F7" s="36">
         <v>42285.46</v>
       </c>
       <c r="G7" s="36">
         <v>15537.043</v>
       </c>
       <c r="H7" s="39">
         <v>21699.4</v>
       </c>
       <c r="I7" s="40">
         <v>16151.265000000003</v>
       </c>
       <c r="J7" s="40">
         <v>22981.119999999999</v>
@@ -2408,85 +2518,88 @@
       </c>
       <c r="N7" s="40">
         <v>174012.58100000001</v>
       </c>
       <c r="O7" s="40">
         <v>142732.60399999999</v>
       </c>
       <c r="P7" s="41">
         <v>121644.209</v>
       </c>
       <c r="Q7" s="41">
         <v>166317.30600000001</v>
       </c>
       <c r="R7" s="41">
         <v>190690.66899999999</v>
       </c>
       <c r="S7" s="40">
         <v>212392.08</v>
       </c>
       <c r="T7" s="40">
         <v>193415.62100000001</v>
       </c>
       <c r="U7" s="36">
         <v>154654.25200000001</v>
       </c>
-      <c r="V7" s="80">
+      <c r="V7" s="79">
         <v>161646.22400000002</v>
       </c>
-      <c r="W7" s="80">
+      <c r="W7" s="79">
         <f>'[1]2017'!$D$11</f>
         <v>152334.64300000001</v>
       </c>
-      <c r="X7" s="80">
+      <c r="X7" s="79">
         <v>157967.209</v>
       </c>
-      <c r="Y7" s="80">
+      <c r="Y7" s="79">
         <v>204322.516</v>
       </c>
-      <c r="Z7" s="80">
+      <c r="Z7" s="79">
         <v>196750.402</v>
       </c>
-      <c r="AA7" s="81">
+      <c r="AA7" s="80">
         <v>288870.266</v>
       </c>
-      <c r="AB7" s="64">
+      <c r="AB7" s="63">
         <v>319505.95600000001</v>
       </c>
-      <c r="AC7" s="64">
+      <c r="AC7" s="63">
         <v>404428.99400000001</v>
       </c>
-      <c r="AD7" s="64">
+      <c r="AD7" s="63">
         <v>411943.04300000001</v>
       </c>
-      <c r="AH7" s="104"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:34" s="76" customFormat="1" ht="30" customHeight="1">
+      <c r="AE7" s="116">
+        <v>509410.663</v>
+      </c>
+      <c r="AH7" s="102"/>
+    </row>
+    <row r="8" spans="1:34" s="75" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="82" t="s">
+      <c r="B8" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="36">
         <v>14134.174999999999</v>
       </c>
       <c r="E8" s="36">
         <v>6681.7749999999996</v>
       </c>
       <c r="F8" s="36">
         <v>3683.2359999999999</v>
       </c>
       <c r="G8" s="36">
         <v>3854.8020000000001</v>
       </c>
       <c r="H8" s="39">
         <v>4969.3</v>
       </c>
       <c r="I8" s="40">
         <v>10780.67</v>
       </c>
       <c r="J8" s="40">
         <v>13783.766999999998</v>
@@ -2502,84 +2615,87 @@
       </c>
       <c r="N8" s="40">
         <v>50735.235999999997</v>
       </c>
       <c r="O8" s="40">
         <v>49368.45</v>
       </c>
       <c r="P8" s="41">
         <v>59722.021000000001</v>
       </c>
       <c r="Q8" s="41">
         <v>72662.547000000006</v>
       </c>
       <c r="R8" s="41">
         <v>76196.122000000003</v>
       </c>
       <c r="S8" s="40">
         <v>84354.52</v>
       </c>
       <c r="T8" s="40">
         <v>77003.154999999999</v>
       </c>
       <c r="U8" s="36">
         <v>68794.328999999998</v>
       </c>
-      <c r="V8" s="64">
+      <c r="V8" s="63">
         <v>55548.540999999997</v>
       </c>
-      <c r="W8" s="64">
+      <c r="W8" s="63">
         <f>'[1]2017'!$D$12</f>
         <v>57519.112999999998</v>
       </c>
-      <c r="X8" s="64">
+      <c r="X8" s="63">
         <v>53942.370999999999</v>
       </c>
-      <c r="Y8" s="64">
+      <c r="Y8" s="63">
         <v>53662.819000000003</v>
       </c>
-      <c r="Z8" s="64">
+      <c r="Z8" s="63">
         <v>52799.934999999998</v>
       </c>
-      <c r="AA8" s="81">
+      <c r="AA8" s="80">
         <v>76605.267999999996</v>
       </c>
-      <c r="AB8" s="64">
+      <c r="AB8" s="63">
         <v>108844.38499999999</v>
       </c>
-      <c r="AC8" s="64">
+      <c r="AC8" s="63">
         <v>78110.706999999995</v>
       </c>
-      <c r="AD8" s="64">
+      <c r="AD8" s="63">
         <v>84944.551000000007</v>
       </c>
-    </row>
-    <row r="9" spans="1:34" s="76" customFormat="1" ht="25.5" customHeight="1">
+      <c r="AE8" s="112">
+        <v>107742.235</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" s="75" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="82" t="s">
+      <c r="B9" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="36">
         <v>66707.074999999997</v>
       </c>
       <c r="E9" s="36">
         <v>34462.597999999998</v>
       </c>
       <c r="F9" s="36">
         <v>30988.987000000001</v>
       </c>
       <c r="G9" s="36">
         <v>35824.923000000003</v>
       </c>
       <c r="H9" s="39">
         <v>47416.6</v>
       </c>
       <c r="I9" s="40">
         <v>59516.719000000005</v>
       </c>
       <c r="J9" s="40">
         <v>83016.504999999976</v>
@@ -2595,83 +2711,86 @@
       </c>
       <c r="N9" s="40">
         <v>251298.867</v>
       </c>
       <c r="O9" s="40">
         <v>245893.921</v>
       </c>
       <c r="P9" s="41">
         <v>267343.14600000001</v>
       </c>
       <c r="Q9" s="41">
         <v>376347.23700000002</v>
       </c>
       <c r="R9" s="41">
         <v>590381.25899999996</v>
       </c>
       <c r="S9" s="40">
         <v>437562.48300000001</v>
       </c>
       <c r="T9" s="40">
         <v>448995.02600000001</v>
       </c>
       <c r="U9" s="36">
         <v>318132.77299999999</v>
       </c>
-      <c r="V9" s="64">
+      <c r="V9" s="63">
         <v>275709.946</v>
       </c>
-      <c r="W9" s="64">
+      <c r="W9" s="63">
         <v>326105.72100000002</v>
       </c>
-      <c r="X9" s="64">
+      <c r="X9" s="63">
         <v>337402.08100000001</v>
       </c>
-      <c r="Y9" s="64">
+      <c r="Y9" s="63">
         <v>357129.47700000001</v>
       </c>
-      <c r="Z9" s="64">
+      <c r="Z9" s="63">
         <v>299167.64799999999</v>
       </c>
-      <c r="AA9" s="81">
+      <c r="AA9" s="80">
         <v>406778.58399999997</v>
       </c>
-      <c r="AB9" s="64">
+      <c r="AB9" s="63">
         <v>620597.21699999995</v>
       </c>
-      <c r="AC9" s="64">
+      <c r="AC9" s="63">
         <v>572301.34600000002</v>
       </c>
-      <c r="AD9" s="64">
+      <c r="AD9" s="63">
         <v>640083.37</v>
       </c>
-    </row>
-    <row r="10" spans="1:34" s="76" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AE9" s="112">
+        <v>949652.86199999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" s="75" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="82" t="s">
+      <c r="B10" s="81" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="36">
         <v>223026.27499999999</v>
       </c>
       <c r="E10" s="36">
         <v>128723.751</v>
       </c>
       <c r="F10" s="36">
         <v>133277.535</v>
       </c>
       <c r="G10" s="36">
         <v>129457.367</v>
       </c>
       <c r="H10" s="39">
         <v>163383</v>
       </c>
       <c r="I10" s="40">
         <v>195550.00799999997</v>
       </c>
       <c r="J10" s="40">
         <v>273263.61499999999</v>
@@ -2687,83 +2806,86 @@
       </c>
       <c r="N10" s="40">
         <v>1242148.577</v>
       </c>
       <c r="O10" s="40">
         <v>839027.14199999999</v>
       </c>
       <c r="P10" s="41">
         <v>875956.41099999996</v>
       </c>
       <c r="Q10" s="41">
         <v>1002197.379</v>
       </c>
       <c r="R10" s="41">
         <v>1237417.7080000001</v>
       </c>
       <c r="S10" s="40">
         <v>1331918.682</v>
       </c>
       <c r="T10" s="40">
         <v>1205392.5379999999</v>
       </c>
       <c r="U10" s="36">
         <v>960337.84</v>
       </c>
-      <c r="V10" s="64">
+      <c r="V10" s="63">
         <v>551085.02299999993</v>
       </c>
-      <c r="W10" s="64">
+      <c r="W10" s="63">
         <v>668051.80000000005</v>
       </c>
-      <c r="X10" s="64">
+      <c r="X10" s="63">
         <v>942927.75</v>
       </c>
-      <c r="Y10" s="80">
+      <c r="Y10" s="79">
         <v>736247.30099999998</v>
       </c>
-      <c r="Z10" s="80">
+      <c r="Z10" s="79">
         <v>569069.73899999994</v>
       </c>
-      <c r="AA10" s="81">
+      <c r="AA10" s="80">
         <v>935834.23199999996</v>
       </c>
-      <c r="AB10" s="64">
+      <c r="AB10" s="63">
         <v>1117615.7180000001</v>
       </c>
-      <c r="AC10" s="64">
+      <c r="AC10" s="63">
         <v>1079784.077</v>
       </c>
-      <c r="AD10" s="64">
+      <c r="AD10" s="63">
         <v>1479201.3219999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:34" s="76" customFormat="1" ht="24.75" customHeight="1">
+      <c r="AE10" s="116">
+        <v>1801279.9580000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" s="75" customFormat="1" ht="24.75" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="82" t="s">
+      <c r="B11" s="81" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="36">
         <v>87257.739000000001</v>
       </c>
       <c r="E11" s="36">
         <v>60914.955000000002</v>
       </c>
       <c r="F11" s="36">
         <v>59294.220999999998</v>
       </c>
       <c r="G11" s="36">
         <v>67303.414000000004</v>
       </c>
       <c r="H11" s="39">
         <v>78428.3</v>
       </c>
       <c r="I11" s="40">
         <v>91745.732999999964</v>
       </c>
       <c r="J11" s="40">
         <v>112935.78300000002</v>
@@ -2779,175 +2901,181 @@
       </c>
       <c r="N11" s="40">
         <v>289468.788</v>
       </c>
       <c r="O11" s="40">
         <v>305930.97499999998</v>
       </c>
       <c r="P11" s="41">
         <v>300753.087</v>
       </c>
       <c r="Q11" s="41">
         <v>405133.304</v>
       </c>
       <c r="R11" s="41">
         <v>478814.26799999998</v>
       </c>
       <c r="S11" s="40">
         <v>517105.84899999999</v>
       </c>
       <c r="T11" s="40">
         <v>542292.201</v>
       </c>
       <c r="U11" s="36">
         <v>396534.88400000002</v>
       </c>
-      <c r="V11" s="64">
+      <c r="V11" s="63">
         <v>327678.011</v>
       </c>
-      <c r="W11" s="64">
+      <c r="W11" s="63">
         <v>405080.74</v>
       </c>
-      <c r="X11" s="80">
+      <c r="X11" s="79">
         <v>446387.554</v>
       </c>
-      <c r="Y11" s="80">
+      <c r="Y11" s="79">
         <v>474758.66700000002</v>
       </c>
-      <c r="Z11" s="80">
+      <c r="Z11" s="79">
         <v>436820.44300000003</v>
       </c>
-      <c r="AA11" s="81">
+      <c r="AA11" s="80">
         <v>507043.42</v>
       </c>
-      <c r="AB11" s="64">
+      <c r="AB11" s="63">
         <v>651026.08600000001</v>
       </c>
-      <c r="AC11" s="64">
+      <c r="AC11" s="63">
         <v>689913.21799999999</v>
       </c>
-      <c r="AD11" s="64">
+      <c r="AD11" s="63">
         <v>746019.49800000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="107" t="s">
+      <c r="AE11" s="112">
+        <v>856329.24699999997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" s="75" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A12" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="108" t="s">
+      <c r="B12" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="107" t="s">
+      <c r="C12" s="105" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="46">
         <v>28792.597000000002</v>
       </c>
       <c r="E12" s="46">
         <v>16638.696</v>
       </c>
       <c r="F12" s="46">
         <v>22839.812999999998</v>
       </c>
       <c r="G12" s="46">
         <v>21964.474999999999</v>
       </c>
-      <c r="H12" s="109">
+      <c r="H12" s="107">
         <v>24926.799999999999</v>
       </c>
-      <c r="I12" s="110">
+      <c r="I12" s="108">
         <v>38296.725999999995</v>
       </c>
-      <c r="J12" s="110">
+      <c r="J12" s="108">
         <v>55696.021000000001</v>
       </c>
-      <c r="K12" s="110">
+      <c r="K12" s="108">
         <v>60061.227000000006</v>
       </c>
-      <c r="L12" s="110">
+      <c r="L12" s="108">
         <v>85173.028999999995</v>
       </c>
-      <c r="M12" s="110">
+      <c r="M12" s="108">
         <v>104783.049</v>
       </c>
-      <c r="N12" s="110">
+      <c r="N12" s="108">
         <v>107968.36900000001</v>
       </c>
-      <c r="O12" s="110">
+      <c r="O12" s="108">
         <v>99078.786999999997</v>
       </c>
-      <c r="P12" s="111">
+      <c r="P12" s="109">
         <v>121277.09</v>
       </c>
-      <c r="Q12" s="111">
+      <c r="Q12" s="109">
         <v>172242.23699999999</v>
       </c>
-      <c r="R12" s="111">
+      <c r="R12" s="109">
         <v>214962.69200000001</v>
       </c>
-      <c r="S12" s="110">
+      <c r="S12" s="108">
         <v>271016.95500000002</v>
       </c>
-      <c r="T12" s="110">
+      <c r="T12" s="108">
         <v>245073.25399999999</v>
       </c>
       <c r="U12" s="46">
         <v>167272.23199999999</v>
       </c>
-      <c r="V12" s="80">
+      <c r="V12" s="79">
         <v>164155.18600000002</v>
       </c>
-      <c r="W12" s="80">
+      <c r="W12" s="79">
         <v>193974.96900000001</v>
       </c>
-      <c r="X12" s="80">
+      <c r="X12" s="79">
         <v>236945.05900000001</v>
       </c>
-      <c r="Y12" s="80">
+      <c r="Y12" s="79">
         <v>220204.647</v>
       </c>
-      <c r="Z12" s="80">
+      <c r="Z12" s="79">
         <v>192949.90599999999</v>
       </c>
-      <c r="AA12" s="112">
+      <c r="AA12" s="110">
         <v>248350.06299999999</v>
       </c>
-      <c r="AB12" s="80">
+      <c r="AB12" s="79">
         <v>403520.30300000001</v>
       </c>
-      <c r="AC12" s="80">
+      <c r="AC12" s="79">
         <v>349441.55699999997</v>
       </c>
-      <c r="AD12" s="64">
+      <c r="AD12" s="63">
         <v>351790.12</v>
       </c>
-    </row>
-    <row r="13" spans="1:34" s="76" customFormat="1" ht="35.25" customHeight="1">
+      <c r="AE12" s="112">
+        <v>467956.98100000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" s="75" customFormat="1" ht="35.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="82" t="s">
+      <c r="B13" s="81" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="36">
         <v>903.83100000000002</v>
       </c>
       <c r="E13" s="36">
         <v>581.90700000000004</v>
       </c>
       <c r="F13" s="36">
         <v>2305.2350000000001</v>
       </c>
       <c r="G13" s="36">
         <v>4126.1009999999997</v>
       </c>
       <c r="H13" s="39">
         <v>2567.6999999999998</v>
       </c>
       <c r="I13" s="40">
         <v>1324.1179999999997</v>
       </c>
       <c r="J13" s="40">
         <v>1871.9439999999995</v>
@@ -2963,83 +3091,86 @@
       </c>
       <c r="N13" s="40">
         <v>6451.6679999999997</v>
       </c>
       <c r="O13" s="40">
         <v>5120.5039999999999</v>
       </c>
       <c r="P13" s="41">
         <v>5954.8980000000001</v>
       </c>
       <c r="Q13" s="41">
         <v>11613.36</v>
       </c>
       <c r="R13" s="41">
         <v>15209.66</v>
       </c>
       <c r="S13" s="40">
         <v>14137.155000000001</v>
       </c>
       <c r="T13" s="40">
         <v>8614.598</v>
       </c>
       <c r="U13" s="36">
         <v>16382.81</v>
       </c>
-      <c r="V13" s="64">
+      <c r="V13" s="63">
         <v>37123.375</v>
       </c>
-      <c r="W13" s="64">
+      <c r="W13" s="63">
         <v>44378.216999999997</v>
       </c>
-      <c r="X13" s="64">
+      <c r="X13" s="63">
         <v>65203.514000000003</v>
       </c>
-      <c r="Y13" s="64">
+      <c r="Y13" s="63">
         <v>34879.947</v>
       </c>
-      <c r="Z13" s="64">
+      <c r="Z13" s="63">
         <v>10154.932000000001</v>
       </c>
-      <c r="AA13" s="81">
+      <c r="AA13" s="80">
         <v>17471.559000000001</v>
       </c>
-      <c r="AB13" s="64">
+      <c r="AB13" s="63">
         <v>37511.411999999997</v>
       </c>
-      <c r="AC13" s="64">
+      <c r="AC13" s="63">
         <v>14575.253000000001</v>
       </c>
-      <c r="AD13" s="80">
+      <c r="AD13" s="63">
         <v>17610.448</v>
       </c>
-    </row>
-    <row r="14" spans="1:34" s="76" customFormat="1" ht="24" customHeight="1">
+      <c r="AE13" s="112">
+        <v>11759.232</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" s="75" customFormat="1" ht="24" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="81" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="36">
         <v>11040.475</v>
       </c>
       <c r="E14" s="36">
         <v>4527.2659999999996</v>
       </c>
       <c r="F14" s="36">
         <v>6995.5209999999997</v>
       </c>
       <c r="G14" s="36">
         <v>5247.9380000000001</v>
       </c>
       <c r="H14" s="39">
         <v>6572.1</v>
       </c>
       <c r="I14" s="40">
         <v>10461.050999999999</v>
       </c>
       <c r="J14" s="40">
         <v>17160.830000000002</v>
@@ -3055,83 +3186,86 @@
       </c>
       <c r="N14" s="40">
         <v>70722.652000000002</v>
       </c>
       <c r="O14" s="40">
         <v>65561.058000000005</v>
       </c>
       <c r="P14" s="41">
         <v>64593.044999999998</v>
       </c>
       <c r="Q14" s="41">
         <v>100888.814</v>
       </c>
       <c r="R14" s="41">
         <v>132524.682</v>
       </c>
       <c r="S14" s="40">
         <v>151834.60200000001</v>
       </c>
       <c r="T14" s="40">
         <v>147901.84299999999</v>
       </c>
       <c r="U14" s="36">
         <v>76195.551000000007</v>
       </c>
-      <c r="V14" s="64">
+      <c r="V14" s="63">
         <v>73981.865999999995</v>
       </c>
-      <c r="W14" s="64">
+      <c r="W14" s="63">
         <v>55043.408000000003</v>
       </c>
-      <c r="X14" s="64">
+      <c r="X14" s="63">
         <v>64991.472999999998</v>
       </c>
-      <c r="Y14" s="64">
+      <c r="Y14" s="63">
         <v>96706.644</v>
       </c>
-      <c r="Z14" s="64">
+      <c r="Z14" s="63">
         <v>68834.562000000005</v>
       </c>
-      <c r="AA14" s="81">
+      <c r="AA14" s="80">
         <v>90242.207999999999</v>
       </c>
-      <c r="AB14" s="64">
+      <c r="AB14" s="63">
         <v>103140.72100000001</v>
       </c>
-      <c r="AC14" s="64">
+      <c r="AC14" s="63">
         <v>83713.471000000005</v>
       </c>
-      <c r="AD14" s="64">
+      <c r="AD14" s="63">
         <v>102289.515</v>
       </c>
-    </row>
-    <row r="15" spans="1:34" s="76" customFormat="1" ht="35.25" customHeight="1">
+      <c r="AE14" s="112">
+        <v>164542.36199999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" s="75" customFormat="1" ht="35.25" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="81" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="36">
         <v>31811.135999999999</v>
       </c>
       <c r="E15" s="36">
         <v>12295.286</v>
       </c>
       <c r="F15" s="36">
         <v>15754.968000000001</v>
       </c>
       <c r="G15" s="36">
         <v>12845.412</v>
       </c>
       <c r="H15" s="39">
         <v>13379.5</v>
       </c>
       <c r="I15" s="40">
         <v>17499.845000000001</v>
       </c>
       <c r="J15" s="40">
         <v>22614.931000000004</v>
@@ -3147,83 +3281,86 @@
       </c>
       <c r="N15" s="40">
         <v>48781.411</v>
       </c>
       <c r="O15" s="40">
         <v>56321.271000000001</v>
       </c>
       <c r="P15" s="41">
         <v>52961.962</v>
       </c>
       <c r="Q15" s="41">
         <v>78431.347999999998</v>
       </c>
       <c r="R15" s="41">
         <v>78503.430999999997</v>
       </c>
       <c r="S15" s="40">
         <v>95466.010999999999</v>
       </c>
       <c r="T15" s="40">
         <v>103418.13400000001</v>
       </c>
       <c r="U15" s="36">
         <v>77814.62</v>
       </c>
-      <c r="V15" s="64">
+      <c r="V15" s="63">
         <v>51260.78</v>
       </c>
-      <c r="W15" s="64">
+      <c r="W15" s="63">
         <v>66318.066000000006</v>
       </c>
-      <c r="X15" s="64">
+      <c r="X15" s="63">
         <v>77698.278000000006</v>
       </c>
-      <c r="Y15" s="64">
+      <c r="Y15" s="63">
         <v>74747.934999999998</v>
       </c>
-      <c r="Z15" s="64">
+      <c r="Z15" s="63">
         <v>52676.330999999998</v>
       </c>
-      <c r="AA15" s="81">
+      <c r="AA15" s="80">
         <v>72386.349000000002</v>
       </c>
-      <c r="AB15" s="64">
+      <c r="AB15" s="63">
         <v>109357.391</v>
       </c>
-      <c r="AC15" s="64">
+      <c r="AC15" s="63">
         <v>82099.311000000002</v>
       </c>
-      <c r="AD15" s="64">
+      <c r="AD15" s="63">
         <v>95544.923999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:34" s="76" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AE15" s="112">
+        <v>112735.36199999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" s="75" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="82" t="s">
+      <c r="B16" s="81" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="36">
         <v>52980.95</v>
       </c>
       <c r="E16" s="36">
         <v>34233.381999999998</v>
       </c>
       <c r="F16" s="36">
         <v>35247.531000000003</v>
       </c>
       <c r="G16" s="36">
         <v>28764.634999999998</v>
       </c>
       <c r="H16" s="39">
         <v>38894</v>
       </c>
       <c r="I16" s="40">
         <v>47338.640999999996</v>
       </c>
       <c r="J16" s="40">
         <v>42589.549000000014</v>
@@ -3239,83 +3376,86 @@
       </c>
       <c r="N16" s="40">
         <v>260802.05100000001</v>
       </c>
       <c r="O16" s="40">
         <v>189105.954</v>
       </c>
       <c r="P16" s="41">
         <v>208954.478</v>
       </c>
       <c r="Q16" s="41">
         <v>295968.57699999999</v>
       </c>
       <c r="R16" s="41">
         <v>375255.26799999998</v>
       </c>
       <c r="S16" s="40">
         <v>369889.51799999998</v>
       </c>
       <c r="T16" s="40">
         <v>334774.97899999999</v>
       </c>
       <c r="U16" s="36">
         <v>304476.788</v>
       </c>
-      <c r="V16" s="64">
+      <c r="V16" s="63">
         <v>550307.40700000012</v>
       </c>
-      <c r="W16" s="64">
+      <c r="W16" s="63">
         <v>674681.63899999997</v>
       </c>
-      <c r="X16" s="80">
+      <c r="X16" s="79">
         <v>781711.08499999996</v>
       </c>
-      <c r="Y16" s="80">
+      <c r="Y16" s="79">
         <v>589529.94299999997</v>
       </c>
-      <c r="Z16" s="80">
+      <c r="Z16" s="79">
         <v>309945.484</v>
       </c>
-      <c r="AA16" s="81">
+      <c r="AA16" s="80">
         <v>833087.16399999999</v>
       </c>
-      <c r="AB16" s="64">
+      <c r="AB16" s="63">
         <v>1674034.3859999999</v>
       </c>
-      <c r="AC16" s="64">
+      <c r="AC16" s="63">
         <v>928954.52300000004</v>
       </c>
-      <c r="AD16" s="64">
+      <c r="AD16" s="63">
         <v>706180.21100000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="76" customFormat="1" ht="39" customHeight="1">
+      <c r="AE16" s="116">
+        <v>660832.56200000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="75" customFormat="1" ht="39" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="83" t="s">
+      <c r="B17" s="82" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="36">
         <v>10869.852000000001</v>
       </c>
       <c r="E17" s="36">
         <v>5664.7030000000004</v>
       </c>
       <c r="F17" s="36">
         <v>5179.9979999999996</v>
       </c>
       <c r="G17" s="36">
         <v>5100.8459999999995</v>
       </c>
       <c r="H17" s="39">
         <v>5879.5</v>
       </c>
       <c r="I17" s="40">
         <v>7597.6160000000018</v>
       </c>
       <c r="J17" s="40">
         <v>5805.8220000000001</v>
@@ -3331,83 +3471,86 @@
       </c>
       <c r="N17" s="40">
         <v>66374.233999999997</v>
       </c>
       <c r="O17" s="40">
         <v>56605.919999999998</v>
       </c>
       <c r="P17" s="41">
         <v>42550.2</v>
       </c>
       <c r="Q17" s="41">
         <v>57902.425000000003</v>
       </c>
       <c r="R17" s="41">
         <v>87129.857999999993</v>
       </c>
       <c r="S17" s="40">
         <v>77371.722999999998</v>
       </c>
       <c r="T17" s="40">
         <v>54715.813999999998</v>
       </c>
       <c r="U17" s="36">
         <v>97430.236000000004</v>
       </c>
-      <c r="V17" s="64">
+      <c r="V17" s="63">
         <v>261578.02599999998</v>
       </c>
-      <c r="W17" s="64">
+      <c r="W17" s="63">
         <v>306414.21000000002</v>
       </c>
-      <c r="X17" s="64">
+      <c r="X17" s="63">
         <v>386515.55</v>
       </c>
-      <c r="Y17" s="64">
+      <c r="Y17" s="63">
         <v>268141.14199999999</v>
       </c>
-      <c r="Z17" s="64">
+      <c r="Z17" s="63">
         <v>62457.974000000002</v>
       </c>
-      <c r="AA17" s="81">
+      <c r="AA17" s="80">
         <v>155239.315</v>
       </c>
-      <c r="AB17" s="64">
+      <c r="AB17" s="63">
         <v>569718.17099999997</v>
       </c>
-      <c r="AC17" s="64">
+      <c r="AC17" s="63">
         <v>292798.70400000003</v>
       </c>
-      <c r="AD17" s="64">
+      <c r="AD17" s="63">
         <v>156117.51999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="76" customFormat="1" ht="37.5" customHeight="1">
+      <c r="AE17" s="117">
+        <v>162400.557</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="75" customFormat="1" ht="37.5" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="82" t="s">
+      <c r="B18" s="81" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="36">
         <v>9633.1749999999993</v>
       </c>
       <c r="E18" s="36">
         <v>5543.98</v>
       </c>
       <c r="F18" s="36">
         <v>4907.558</v>
       </c>
       <c r="G18" s="36">
         <v>5088.1559999999999</v>
       </c>
       <c r="H18" s="39">
         <v>6172.9</v>
       </c>
       <c r="I18" s="40">
         <v>8557.6539999999986</v>
       </c>
       <c r="J18" s="40">
         <v>10784.605</v>
@@ -3423,83 +3566,86 @@
       </c>
       <c r="N18" s="40">
         <v>56683.491000000002</v>
       </c>
       <c r="O18" s="40">
         <v>57866.337</v>
       </c>
       <c r="P18" s="41">
         <v>56378.440999999999</v>
       </c>
       <c r="Q18" s="41">
         <v>83555.672000000006</v>
       </c>
       <c r="R18" s="41">
         <v>91537.968999999997</v>
       </c>
       <c r="S18" s="40">
         <v>110353.409</v>
       </c>
       <c r="T18" s="40">
         <v>114493.46</v>
       </c>
       <c r="U18" s="36">
         <v>81121.804999999993</v>
       </c>
-      <c r="V18" s="64">
+      <c r="V18" s="63">
         <v>84165.065999999992</v>
       </c>
-      <c r="W18" s="64">
+      <c r="W18" s="63">
         <v>118215.913</v>
       </c>
-      <c r="X18" s="64">
+      <c r="X18" s="63">
         <v>80269.032000000007</v>
       </c>
-      <c r="Y18" s="64">
+      <c r="Y18" s="63">
         <v>92517.188999999998</v>
       </c>
-      <c r="Z18" s="64">
+      <c r="Z18" s="63">
         <v>63113.966999999997</v>
       </c>
-      <c r="AA18" s="81">
+      <c r="AA18" s="80">
         <v>79135.854000000007</v>
       </c>
-      <c r="AB18" s="64">
+      <c r="AB18" s="63">
         <v>95634.183000000005</v>
       </c>
-      <c r="AC18" s="64">
+      <c r="AC18" s="63">
         <v>102451.317</v>
       </c>
-      <c r="AD18" s="64">
+      <c r="AD18" s="63">
         <v>143322.79800000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="76" customFormat="1" ht="41.25" customHeight="1">
+      <c r="AE18" s="117">
+        <v>223640.37599999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="75" customFormat="1" ht="41.25" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="82" t="s">
+      <c r="B19" s="81" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="36">
         <v>812.79300000000001</v>
       </c>
       <c r="E19" s="36">
         <v>176.411</v>
       </c>
       <c r="F19" s="36">
         <v>228.57400000000001</v>
       </c>
       <c r="G19" s="36">
         <v>99.710999999999999</v>
       </c>
       <c r="H19" s="39">
         <v>79.8</v>
       </c>
       <c r="I19" s="40">
         <v>130.52099999999999</v>
       </c>
       <c r="J19" s="40">
         <v>242.09900000000002</v>
@@ -3515,83 +3661,86 @@
       </c>
       <c r="N19" s="40">
         <v>8951.5110000000004</v>
       </c>
       <c r="O19" s="40">
         <v>2844.7359999999999</v>
       </c>
       <c r="P19" s="41">
         <v>2802.1289999999999</v>
       </c>
       <c r="Q19" s="41">
         <v>6381.8429999999998</v>
       </c>
       <c r="R19" s="41">
         <v>27373.906999999999</v>
       </c>
       <c r="S19" s="40">
         <v>32672.620999999999</v>
       </c>
       <c r="T19" s="40">
         <v>36072.544000000002</v>
       </c>
       <c r="U19" s="36">
         <v>27763.544000000002</v>
       </c>
-      <c r="V19" s="64">
+      <c r="V19" s="63">
         <v>5627.2049999999999</v>
       </c>
-      <c r="W19" s="64">
+      <c r="W19" s="63">
         <v>5101.1909999999998</v>
       </c>
-      <c r="X19" s="64">
+      <c r="X19" s="63">
         <v>12300.342000000001</v>
       </c>
-      <c r="Y19" s="64">
+      <c r="Y19" s="63">
         <v>12127.043</v>
       </c>
-      <c r="Z19" s="64">
+      <c r="Z19" s="63">
         <v>5957.9470000000001</v>
       </c>
-      <c r="AA19" s="81">
+      <c r="AA19" s="80">
         <v>28354.797999999999</v>
       </c>
-      <c r="AB19" s="64">
+      <c r="AB19" s="63">
         <v>33763.131000000001</v>
       </c>
-      <c r="AC19" s="64">
+      <c r="AC19" s="63">
         <v>36089.044000000002</v>
       </c>
-      <c r="AD19" s="64">
+      <c r="AD19" s="63">
         <v>27423.88</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="76" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AE19" s="117">
+        <v>42033.722000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="75" customFormat="1" ht="19.5" customHeight="1">
       <c r="A20" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="82" t="s">
+      <c r="B20" s="81" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="36">
         <v>47702.860999999997</v>
       </c>
       <c r="E20" s="36">
         <v>31969.88</v>
       </c>
       <c r="F20" s="36">
         <v>27569.526000000002</v>
       </c>
       <c r="G20" s="36">
         <v>27328.514999999999</v>
       </c>
       <c r="H20" s="39">
         <v>29705</v>
       </c>
       <c r="I20" s="40">
         <v>43530.301999999996</v>
       </c>
       <c r="J20" s="40">
         <v>65011.978999999992</v>
@@ -3607,83 +3756,86 @@
       </c>
       <c r="N20" s="40">
         <v>233395.288</v>
       </c>
       <c r="O20" s="40">
         <v>185386.97500000001</v>
       </c>
       <c r="P20" s="41">
         <v>183112.54300000001</v>
       </c>
       <c r="Q20" s="41">
         <v>284890.777</v>
       </c>
       <c r="R20" s="41">
         <v>424353.84600000002</v>
       </c>
       <c r="S20" s="40">
         <v>551159.08499999996</v>
       </c>
       <c r="T20" s="40">
         <v>463564.83299999998</v>
       </c>
       <c r="U20" s="36">
         <v>373218.14</v>
       </c>
-      <c r="V20" s="64">
+      <c r="V20" s="63">
         <v>308263.94</v>
       </c>
-      <c r="W20" s="64">
+      <c r="W20" s="63">
         <v>333537.57</v>
       </c>
-      <c r="X20" s="64">
+      <c r="X20" s="63">
         <v>436534.98</v>
       </c>
-      <c r="Y20" s="64">
+      <c r="Y20" s="63">
         <v>468138.62400000001</v>
       </c>
-      <c r="Z20" s="64">
+      <c r="Z20" s="63">
         <v>405227.30200000003</v>
       </c>
-      <c r="AA20" s="81">
+      <c r="AA20" s="80">
         <v>435769.02</v>
       </c>
-      <c r="AB20" s="64">
+      <c r="AB20" s="63">
         <v>1009588.24</v>
       </c>
-      <c r="AC20" s="64">
+      <c r="AC20" s="63">
         <v>780550.65700000001</v>
       </c>
-      <c r="AD20" s="64">
+      <c r="AD20" s="63">
         <v>825850.99100000004</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="76" customFormat="1" ht="51.75" customHeight="1">
+      <c r="AE20" s="117">
+        <v>1313520.33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="75" customFormat="1" ht="51.75" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="84" t="s">
+      <c r="B21" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="36">
         <v>146659.27799999999</v>
       </c>
       <c r="E21" s="36">
         <v>148914.144</v>
       </c>
       <c r="F21" s="36">
         <v>98212.379000000001</v>
       </c>
       <c r="G21" s="36">
         <v>56540.447999999997</v>
       </c>
       <c r="H21" s="39">
         <v>89604.9</v>
       </c>
       <c r="I21" s="40">
         <v>89119.532999999996</v>
       </c>
       <c r="J21" s="40">
         <v>107290.821</v>
@@ -3699,83 +3851,86 @@
       </c>
       <c r="N21" s="40">
         <v>456707.48499999999</v>
       </c>
       <c r="O21" s="40">
         <v>330038.86300000001</v>
       </c>
       <c r="P21" s="41">
         <v>408514.17099999997</v>
       </c>
       <c r="Q21" s="41">
         <v>485756.859</v>
       </c>
       <c r="R21" s="41">
         <v>642897.37699999998</v>
       </c>
       <c r="S21" s="40">
         <v>696625.28500000003</v>
       </c>
       <c r="T21" s="40">
         <v>593266.80099999998</v>
       </c>
       <c r="U21" s="36">
         <v>541004.38899999997</v>
       </c>
-      <c r="V21" s="64">
+      <c r="V21" s="63">
         <v>623976.17200000002</v>
       </c>
-      <c r="W21" s="64">
+      <c r="W21" s="63">
         <v>636367.11199999996</v>
       </c>
-      <c r="X21" s="64">
+      <c r="X21" s="63">
         <v>782198.89899999998</v>
       </c>
-      <c r="Y21" s="64">
+      <c r="Y21" s="63">
         <v>866557.54500000004</v>
       </c>
-      <c r="Z21" s="64">
+      <c r="Z21" s="63">
         <v>571250.61899999995</v>
       </c>
-      <c r="AA21" s="81">
+      <c r="AA21" s="80">
         <v>770961.52800000005</v>
       </c>
-      <c r="AB21" s="64">
+      <c r="AB21" s="63">
         <v>1665445.477</v>
       </c>
-      <c r="AC21" s="64">
+      <c r="AC21" s="63">
         <v>3243771.3560000001</v>
       </c>
-      <c r="AD21" s="64">
+      <c r="AD21" s="63">
         <v>3835972.139</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="76" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AE21" s="117">
+        <v>2994946.3590000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="75" customFormat="1" ht="26.25" customHeight="1">
       <c r="A22" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="84" t="s">
+      <c r="B22" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="36">
         <v>41751.370000000003</v>
       </c>
       <c r="E22" s="36">
         <v>29871.628000000001</v>
       </c>
       <c r="F22" s="36">
         <v>41795.758999999998</v>
       </c>
       <c r="G22" s="36">
         <v>31809.381000000001</v>
       </c>
       <c r="H22" s="39">
         <v>32062.7</v>
       </c>
       <c r="I22" s="40">
         <v>51222.348000000013</v>
       </c>
       <c r="J22" s="40">
         <v>70323.771999999997</v>
@@ -3791,83 +3946,86 @@
       </c>
       <c r="N22" s="40">
         <v>627003.30599999998</v>
       </c>
       <c r="O22" s="40">
         <v>276489.75199999998</v>
       </c>
       <c r="P22" s="41">
         <v>279665.52799999999</v>
       </c>
       <c r="Q22" s="41">
         <v>481965.40299999999</v>
       </c>
       <c r="R22" s="41">
         <v>709920.46499999997</v>
       </c>
       <c r="S22" s="40">
         <v>799491.47</v>
       </c>
       <c r="T22" s="40">
         <v>911263.20799999998</v>
       </c>
       <c r="U22" s="36">
         <v>261186.18799999999</v>
       </c>
-      <c r="V22" s="64">
+      <c r="V22" s="63">
         <v>282926.37900000002</v>
       </c>
-      <c r="W22" s="64">
+      <c r="W22" s="63">
         <v>195603.48699999999</v>
       </c>
-      <c r="X22" s="64">
+      <c r="X22" s="63">
         <v>220417.97500000001</v>
       </c>
-      <c r="Y22" s="64">
+      <c r="Y22" s="63">
         <v>209264.67800000001</v>
       </c>
-      <c r="Z22" s="64">
+      <c r="Z22" s="63">
         <v>221805.42</v>
       </c>
-      <c r="AA22" s="81">
+      <c r="AA22" s="80">
         <v>378613.46399999998</v>
       </c>
-      <c r="AB22" s="64">
+      <c r="AB22" s="63">
         <v>830724.58299999998</v>
       </c>
-      <c r="AC22" s="64">
+      <c r="AC22" s="63">
         <v>3359517.57</v>
       </c>
-      <c r="AD22" s="64">
+      <c r="AD22" s="63">
         <v>2371871.8089999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="76" customFormat="1" ht="36" customHeight="1">
+      <c r="AE22" s="117">
+        <v>1971439.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="75" customFormat="1" ht="36" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="84" t="s">
+      <c r="B23" s="83" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="36">
         <v>18630.841</v>
       </c>
       <c r="E23" s="36">
         <v>27230.720000000001</v>
       </c>
       <c r="F23" s="36">
         <v>10817.968000000001</v>
       </c>
       <c r="G23" s="36">
         <v>8021.192</v>
       </c>
       <c r="H23" s="39">
         <v>10598</v>
       </c>
       <c r="I23" s="40">
         <v>12218.42</v>
       </c>
       <c r="J23" s="40">
         <v>14889.93</v>
@@ -3883,83 +4041,86 @@
       </c>
       <c r="N23" s="40">
         <v>24381.092000000001</v>
       </c>
       <c r="O23" s="40">
         <v>24758.330999999998</v>
       </c>
       <c r="P23" s="41">
         <v>36483.328000000001</v>
       </c>
       <c r="Q23" s="41">
         <v>35308.925999999999</v>
       </c>
       <c r="R23" s="41">
         <v>42171.53</v>
       </c>
       <c r="S23" s="40">
         <v>53504.089</v>
       </c>
       <c r="T23" s="40">
         <v>56307.686999999998</v>
       </c>
       <c r="U23" s="36">
         <v>57364.88</v>
       </c>
-      <c r="V23" s="64">
+      <c r="V23" s="63">
         <v>62060.08</v>
       </c>
-      <c r="W23" s="64">
+      <c r="W23" s="63">
         <v>50474.139000000003</v>
       </c>
-      <c r="X23" s="64">
+      <c r="X23" s="63">
         <v>55179.184000000001</v>
       </c>
-      <c r="Y23" s="64">
+      <c r="Y23" s="63">
         <v>56726.758999999998</v>
       </c>
-      <c r="Z23" s="64">
+      <c r="Z23" s="63">
         <v>56235.442999999999</v>
       </c>
-      <c r="AA23" s="81">
+      <c r="AA23" s="80">
         <v>50848.112000000001</v>
       </c>
-      <c r="AB23" s="64">
+      <c r="AB23" s="63">
         <v>81508.599000000002</v>
       </c>
-      <c r="AC23" s="64">
+      <c r="AC23" s="63">
         <v>136253.872</v>
       </c>
-      <c r="AD23" s="64">
+      <c r="AD23" s="63">
         <v>144757.883</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="76" customFormat="1" ht="27" customHeight="1">
+      <c r="AE23" s="117">
+        <v>206999.62700000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="75" customFormat="1" ht="27" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="84" t="s">
+      <c r="B24" s="83" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="36">
         <v>11820.227999999999</v>
       </c>
       <c r="E24" s="36">
         <v>10093.33</v>
       </c>
       <c r="F24" s="36">
         <v>8479.2559999999994</v>
       </c>
       <c r="G24" s="36">
         <v>5046.4962999999998</v>
       </c>
       <c r="H24" s="36">
         <v>7129.5</v>
       </c>
       <c r="I24" s="42">
         <v>10067.215999999999</v>
       </c>
       <c r="J24" s="42">
         <v>12866.337</v>
@@ -3975,11282 +4136,11292 @@
       </c>
       <c r="N24" s="40">
         <v>36808.224000000002</v>
       </c>
       <c r="O24" s="40">
         <v>41958.252999999997</v>
       </c>
       <c r="P24" s="41">
         <v>37420.322</v>
       </c>
       <c r="Q24" s="41">
         <v>48253.5</v>
       </c>
       <c r="R24" s="41">
         <v>59496.4</v>
       </c>
       <c r="S24" s="40">
         <v>66245.8</v>
       </c>
       <c r="T24" s="40">
         <v>73742.8</v>
       </c>
       <c r="U24" s="40">
         <v>92739.453000000009</v>
       </c>
-      <c r="V24" s="64">
+      <c r="V24" s="63">
         <v>85965.28899999999</v>
       </c>
-      <c r="W24" s="64">
+      <c r="W24" s="63">
         <v>102708.2</v>
       </c>
-      <c r="X24" s="64">
+      <c r="X24" s="63">
         <v>106455.81</v>
       </c>
-      <c r="Y24" s="64">
+      <c r="Y24" s="63">
         <v>115126.08500000001</v>
       </c>
-      <c r="Z24" s="64">
+      <c r="Z24" s="63">
         <v>82167.58600000001</v>
       </c>
-      <c r="AA24" s="81">
+      <c r="AA24" s="80">
         <v>106830.432</v>
       </c>
-      <c r="AB24" s="64">
+      <c r="AB24" s="63">
         <v>248971.87700000001</v>
       </c>
-      <c r="AC24" s="64">
+      <c r="AC24" s="63">
         <v>154358.1</v>
       </c>
-      <c r="AD24" s="114">
+      <c r="AD24" s="112">
         <v>182073.78</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="76" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+      <c r="AE24" s="117">
+        <v>229728.46700000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="75" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
       <c r="A25" s="26"/>
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="44"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="45"/>
-      <c r="V25" s="85"/>
-[...7 lines deleted...]
-      <c r="AD25" s="102"/>
+      <c r="V25" s="84"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="86"/>
+      <c r="AA25" s="85"/>
+      <c r="AB25" s="64"/>
+      <c r="AC25" s="101"/>
+      <c r="AD25" s="101"/>
+      <c r="AE25" s="114"/>
     </row>
     <row r="26" spans="1:31" s="10" customFormat="1" ht="7.5" customHeight="1">
       <c r="A26" s="25"/>
-      <c r="B26" s="67"/>
+      <c r="B26" s="66"/>
       <c r="C26" s="25"/>
       <c r="D26" s="46"/>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
       <c r="P26" s="37"/>
       <c r="Q26" s="37"/>
       <c r="R26" s="37"/>
       <c r="S26" s="37"/>
       <c r="T26" s="37"/>
       <c r="U26" s="37"/>
       <c r="V26" s="37"/>
       <c r="W26" s="37"/>
       <c r="X26" s="37"/>
       <c r="Y26" s="37"/>
       <c r="AA26" s="52"/>
-      <c r="AB26" s="62"/>
+      <c r="AB26" s="61"/>
       <c r="AC26" s="52"/>
     </row>
-    <row r="27" spans="1:31" s="72" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A27" s="88" t="s">
+    <row r="27" spans="1:31" s="71" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A27" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="B27" s="89" t="s">
+      <c r="B27" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="C27" s="90" t="s">
+      <c r="C27" s="89" t="s">
         <v>72</v>
       </c>
-      <c r="D27" s="91"/>
-[...23 lines deleted...]
-      <c r="AC27" s="99"/>
+      <c r="D27" s="90"/>
+      <c r="E27" s="90"/>
+      <c r="F27" s="90"/>
+      <c r="G27" s="90"/>
+      <c r="H27" s="90"/>
+      <c r="I27" s="90"/>
+      <c r="J27" s="90"/>
+      <c r="K27" s="90"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="91"/>
+      <c r="R27" s="91"/>
+      <c r="S27" s="91"/>
+      <c r="T27" s="91"/>
+      <c r="U27" s="91"/>
+      <c r="V27" s="91"/>
+      <c r="W27" s="91"/>
+      <c r="X27" s="91"/>
+      <c r="Y27" s="91"/>
+      <c r="AA27" s="92"/>
+      <c r="AB27" s="99"/>
+      <c r="AC27" s="98"/>
       <c r="AD27" s="52"/>
     </row>
-    <row r="28" spans="1:31" s="72" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A28" s="95" t="s">
+    <row r="28" spans="1:31" s="71" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="94" t="s">
         <v>73</v>
       </c>
-      <c r="B28" s="96" t="s">
+      <c r="B28" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="C28" s="96" t="s">
+      <c r="C28" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="97"/>
-[...30 lines deleted...]
-      <c r="D29" s="91"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="91"/>
+      <c r="O28" s="91"/>
+      <c r="P28" s="97"/>
+      <c r="Q28" s="91"/>
+      <c r="R28" s="91"/>
+      <c r="S28" s="91"/>
+      <c r="T28" s="91"/>
+      <c r="U28" s="91"/>
+      <c r="V28" s="91"/>
+      <c r="W28" s="91"/>
+      <c r="X28" s="91"/>
+      <c r="Y28" s="91"/>
+      <c r="AA28" s="98"/>
+      <c r="AB28" s="93"/>
+      <c r="AC28" s="98"/>
+      <c r="AD28" s="98"/>
+    </row>
+    <row r="29" spans="1:31" s="71" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="113" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="113" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="113" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="90"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="36"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="41"/>
       <c r="R29" s="41"/>
       <c r="S29" s="41"/>
       <c r="T29" s="40"/>
       <c r="U29" s="40"/>
       <c r="V29" s="40"/>
-      <c r="W29" s="64"/>
-[...7 lines deleted...]
-      <c r="AE29" s="106"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="80"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="111"/>
+      <c r="AE29" s="104"/>
     </row>
     <row r="30" spans="1:31" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="28"/>
-      <c r="B30" s="68"/>
+      <c r="B30" s="67"/>
       <c r="C30" s="28"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
       <c r="T30" s="37"/>
       <c r="U30" s="38"/>
       <c r="V30" s="37"/>
       <c r="W30" s="37"/>
       <c r="X30" s="37"/>
       <c r="Y30" s="37"/>
       <c r="AA30" s="52"/>
-      <c r="AB30" s="62"/>
+      <c r="AB30" s="61"/>
       <c r="AC30" s="52"/>
-      <c r="AD30" s="64"/>
+      <c r="AD30" s="63"/>
     </row>
     <row r="31" spans="1:31" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="47"/>
       <c r="E31" s="47"/>
       <c r="F31" s="47"/>
       <c r="G31" s="47"/>
       <c r="H31" s="47"/>
       <c r="I31" s="47"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="47"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
       <c r="P31" s="48"/>
       <c r="Q31" s="37"/>
       <c r="R31" s="37"/>
       <c r="S31" s="37"/>
       <c r="T31" s="37"/>
       <c r="U31" s="38"/>
       <c r="V31" s="37"/>
       <c r="W31" s="37"/>
       <c r="X31" s="37"/>
       <c r="Y31" s="37"/>
       <c r="AA31" s="52"/>
-      <c r="AB31" s="62"/>
+      <c r="AB31" s="61"/>
       <c r="AC31" s="52"/>
       <c r="AD31" s="52"/>
     </row>
     <row r="32" spans="1:31" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="28"/>
-      <c r="B32" s="68"/>
+      <c r="B32" s="67"/>
       <c r="C32" s="28"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="37"/>
       <c r="O32" s="37"/>
       <c r="P32" s="48"/>
       <c r="Q32" s="37"/>
       <c r="R32" s="37"/>
       <c r="S32" s="37"/>
       <c r="T32" s="37"/>
       <c r="U32" s="38"/>
       <c r="V32" s="37"/>
       <c r="W32" s="37"/>
       <c r="X32" s="37"/>
       <c r="Y32" s="37"/>
       <c r="AA32" s="52"/>
-      <c r="AB32" s="62"/>
+      <c r="AB32" s="61"/>
       <c r="AC32" s="52"/>
       <c r="AD32" s="52"/>
     </row>
     <row r="33" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="28"/>
-      <c r="B33" s="68"/>
+      <c r="B33" s="67"/>
       <c r="C33" s="28"/>
       <c r="D33" s="47"/>
       <c r="E33" s="47"/>
       <c r="F33" s="47"/>
       <c r="G33" s="47"/>
       <c r="H33" s="47"/>
       <c r="I33" s="47"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="47"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="48"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="37"/>
       <c r="S33" s="37"/>
       <c r="T33" s="37"/>
       <c r="U33" s="38"/>
       <c r="V33" s="37"/>
       <c r="W33" s="37"/>
       <c r="X33" s="37"/>
       <c r="Y33" s="37"/>
       <c r="AA33" s="52"/>
-      <c r="AB33" s="62"/>
+      <c r="AB33" s="61"/>
       <c r="AC33" s="52"/>
       <c r="AD33" s="52"/>
     </row>
     <row r="34" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="28"/>
-      <c r="B34" s="68"/>
+      <c r="B34" s="67"/>
       <c r="C34" s="28"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
       <c r="P34" s="48"/>
       <c r="Q34" s="37"/>
       <c r="R34" s="37"/>
       <c r="S34" s="37"/>
       <c r="T34" s="37"/>
       <c r="U34" s="38"/>
       <c r="V34" s="37"/>
       <c r="W34" s="37"/>
       <c r="X34" s="37"/>
       <c r="Y34" s="37"/>
       <c r="AA34" s="52"/>
-      <c r="AB34" s="62"/>
+      <c r="AB34" s="61"/>
       <c r="AC34" s="52"/>
     </row>
     <row r="35" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="27"/>
-      <c r="B35" s="69"/>
+      <c r="B35" s="68"/>
       <c r="C35" s="27"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="48"/>
       <c r="Q35" s="37"/>
       <c r="R35" s="37"/>
       <c r="S35" s="37"/>
       <c r="T35" s="37"/>
       <c r="U35" s="38"/>
       <c r="V35" s="37"/>
       <c r="W35" s="37"/>
       <c r="X35" s="37"/>
       <c r="Y35" s="37"/>
       <c r="AA35" s="52"/>
-      <c r="AB35" s="62"/>
+      <c r="AB35" s="61"/>
       <c r="AC35" s="52"/>
       <c r="AD35" s="52"/>
     </row>
     <row r="36" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="28"/>
-      <c r="B36" s="68"/>
+      <c r="B36" s="67"/>
       <c r="C36" s="28"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="47"/>
       <c r="I36" s="47"/>
       <c r="J36" s="47"/>
       <c r="K36" s="47"/>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="37"/>
       <c r="O36" s="37"/>
       <c r="P36" s="48"/>
       <c r="Q36" s="37"/>
       <c r="R36" s="37"/>
       <c r="S36" s="37"/>
       <c r="T36" s="37"/>
       <c r="U36" s="38"/>
       <c r="V36" s="37"/>
       <c r="W36" s="37"/>
       <c r="X36" s="37"/>
       <c r="Y36" s="37"/>
       <c r="AA36" s="52"/>
-      <c r="AB36" s="62"/>
+      <c r="AB36" s="61"/>
       <c r="AC36" s="52"/>
       <c r="AD36" s="52"/>
     </row>
     <row r="37" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="28"/>
-      <c r="B37" s="68"/>
+      <c r="B37" s="67"/>
       <c r="C37" s="28"/>
       <c r="D37" s="37"/>
       <c r="E37" s="37"/>
       <c r="F37" s="37"/>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="37"/>
       <c r="K37" s="37"/>
       <c r="L37" s="37"/>
       <c r="M37" s="37"/>
       <c r="N37" s="37"/>
       <c r="O37" s="37"/>
       <c r="P37" s="48"/>
       <c r="Q37" s="37"/>
       <c r="R37" s="37"/>
       <c r="S37" s="37"/>
       <c r="T37" s="37"/>
       <c r="U37" s="38"/>
       <c r="V37" s="37"/>
       <c r="W37" s="37"/>
       <c r="X37" s="37"/>
       <c r="Y37" s="37"/>
       <c r="AA37" s="52"/>
-      <c r="AB37" s="62"/>
+      <c r="AB37" s="61"/>
       <c r="AC37" s="52"/>
       <c r="AD37" s="52"/>
     </row>
     <row r="38" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="28"/>
-      <c r="B38" s="68"/>
+      <c r="B38" s="67"/>
       <c r="C38" s="28"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="48"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="38"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="AA38" s="52"/>
-      <c r="AB38" s="62"/>
+      <c r="AB38" s="61"/>
       <c r="AC38" s="52"/>
       <c r="AD38" s="52"/>
     </row>
     <row r="39" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="28"/>
-      <c r="B39" s="68"/>
+      <c r="B39" s="67"/>
       <c r="C39" s="28"/>
       <c r="D39" s="37"/>
       <c r="E39" s="37"/>
       <c r="F39" s="37"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="37"/>
       <c r="J39" s="37"/>
       <c r="K39" s="37"/>
       <c r="L39" s="37"/>
       <c r="M39" s="37"/>
       <c r="N39" s="37"/>
       <c r="O39" s="37"/>
       <c r="P39" s="48"/>
       <c r="Q39" s="37"/>
       <c r="R39" s="37"/>
       <c r="S39" s="37"/>
       <c r="T39" s="37"/>
       <c r="U39" s="38"/>
       <c r="V39" s="37"/>
       <c r="W39" s="37"/>
       <c r="X39" s="37"/>
       <c r="Y39" s="37"/>
       <c r="AA39" s="52"/>
-      <c r="AB39" s="62"/>
+      <c r="AB39" s="61"/>
       <c r="AC39" s="52"/>
       <c r="AD39" s="52"/>
     </row>
     <row r="40" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="28"/>
-      <c r="B40" s="68"/>
+      <c r="B40" s="67"/>
       <c r="C40" s="28"/>
       <c r="D40" s="37"/>
       <c r="E40" s="37"/>
       <c r="F40" s="37"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
       <c r="I40" s="37"/>
       <c r="J40" s="37"/>
       <c r="K40" s="37"/>
       <c r="L40" s="37"/>
       <c r="M40" s="37"/>
       <c r="N40" s="37"/>
       <c r="O40" s="37"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="37"/>
       <c r="R40" s="37"/>
       <c r="S40" s="37"/>
       <c r="T40" s="37"/>
       <c r="U40" s="38"/>
       <c r="V40" s="37"/>
       <c r="W40" s="37"/>
       <c r="X40" s="37"/>
       <c r="Y40" s="37"/>
       <c r="AA40" s="52"/>
-      <c r="AB40" s="62"/>
+      <c r="AB40" s="61"/>
       <c r="AC40" s="52"/>
       <c r="AD40" s="52"/>
     </row>
     <row r="41" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="28"/>
-      <c r="B41" s="68"/>
+      <c r="B41" s="67"/>
       <c r="C41" s="28"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="37"/>
       <c r="K41" s="37"/>
       <c r="L41" s="37"/>
       <c r="M41" s="37"/>
       <c r="N41" s="37"/>
       <c r="O41" s="37"/>
       <c r="P41" s="48"/>
       <c r="Q41" s="37"/>
       <c r="R41" s="37"/>
       <c r="S41" s="37"/>
       <c r="T41" s="37"/>
       <c r="U41" s="38"/>
       <c r="V41" s="37"/>
       <c r="W41" s="37"/>
       <c r="X41" s="37"/>
       <c r="Y41" s="37"/>
       <c r="AA41" s="52"/>
-      <c r="AB41" s="62"/>
+      <c r="AB41" s="61"/>
       <c r="AC41" s="52"/>
       <c r="AD41" s="52"/>
     </row>
     <row r="42" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="27"/>
-      <c r="B42" s="69"/>
+      <c r="B42" s="68"/>
       <c r="C42" s="27"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="37"/>
       <c r="N42" s="37"/>
       <c r="O42" s="37"/>
       <c r="P42" s="48"/>
       <c r="Q42" s="37"/>
       <c r="R42" s="37"/>
       <c r="S42" s="37"/>
       <c r="T42" s="37"/>
       <c r="U42" s="38"/>
       <c r="V42" s="37"/>
       <c r="W42" s="37"/>
       <c r="X42" s="37"/>
       <c r="Y42" s="37"/>
       <c r="AA42" s="52"/>
-      <c r="AB42" s="62"/>
+      <c r="AB42" s="61"/>
       <c r="AC42" s="52"/>
       <c r="AD42" s="52"/>
     </row>
     <row r="43" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="28"/>
-      <c r="B43" s="68"/>
+      <c r="B43" s="67"/>
       <c r="C43" s="28"/>
       <c r="D43" s="37"/>
       <c r="E43" s="37"/>
       <c r="F43" s="37"/>
       <c r="G43" s="37"/>
       <c r="H43" s="37"/>
       <c r="I43" s="37"/>
       <c r="J43" s="37"/>
       <c r="K43" s="37"/>
       <c r="L43" s="37"/>
       <c r="M43" s="37"/>
       <c r="N43" s="37"/>
       <c r="O43" s="37"/>
       <c r="P43" s="48"/>
       <c r="Q43" s="37"/>
       <c r="R43" s="37"/>
       <c r="S43" s="37"/>
       <c r="T43" s="37"/>
       <c r="U43" s="38"/>
       <c r="V43" s="37"/>
       <c r="W43" s="37"/>
       <c r="X43" s="37"/>
       <c r="Y43" s="37"/>
       <c r="AA43" s="52"/>
-      <c r="AB43" s="62"/>
+      <c r="AB43" s="61"/>
       <c r="AC43" s="52"/>
       <c r="AD43" s="52"/>
     </row>
     <row r="44" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="28"/>
-      <c r="B44" s="68"/>
+      <c r="B44" s="67"/>
       <c r="C44" s="28"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
       <c r="L44" s="37"/>
       <c r="M44" s="37"/>
       <c r="N44" s="37"/>
       <c r="O44" s="37"/>
       <c r="P44" s="48"/>
       <c r="Q44" s="37"/>
       <c r="R44" s="37"/>
       <c r="S44" s="37"/>
       <c r="T44" s="37"/>
       <c r="U44" s="38"/>
       <c r="V44" s="37"/>
       <c r="W44" s="37"/>
       <c r="X44" s="37"/>
       <c r="Y44" s="37"/>
       <c r="AA44" s="52"/>
-      <c r="AB44" s="62"/>
+      <c r="AB44" s="61"/>
       <c r="AC44" s="52"/>
       <c r="AD44" s="52"/>
     </row>
     <row r="45" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="28"/>
-      <c r="B45" s="68"/>
+      <c r="B45" s="67"/>
       <c r="C45" s="28"/>
       <c r="D45" s="37"/>
       <c r="E45" s="37"/>
       <c r="F45" s="37"/>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="37"/>
       <c r="K45" s="37"/>
       <c r="L45" s="37"/>
       <c r="M45" s="37"/>
       <c r="N45" s="37"/>
       <c r="O45" s="37"/>
       <c r="P45" s="48"/>
       <c r="Q45" s="37"/>
       <c r="R45" s="37"/>
       <c r="S45" s="37"/>
       <c r="T45" s="37"/>
       <c r="U45" s="38"/>
       <c r="V45" s="37"/>
       <c r="W45" s="37"/>
       <c r="X45" s="37"/>
       <c r="Y45" s="37"/>
       <c r="AA45" s="52"/>
-      <c r="AB45" s="62"/>
+      <c r="AB45" s="61"/>
       <c r="AC45" s="52"/>
       <c r="AD45" s="52"/>
     </row>
     <row r="46" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="28"/>
-      <c r="B46" s="68"/>
+      <c r="B46" s="67"/>
       <c r="C46" s="28"/>
       <c r="D46" s="37"/>
       <c r="E46" s="37"/>
       <c r="F46" s="37"/>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="37"/>
       <c r="K46" s="37"/>
       <c r="L46" s="37"/>
       <c r="M46" s="37"/>
       <c r="N46" s="37"/>
       <c r="O46" s="37"/>
       <c r="P46" s="48"/>
       <c r="Q46" s="37"/>
       <c r="R46" s="37"/>
       <c r="S46" s="37"/>
       <c r="T46" s="37"/>
       <c r="U46" s="38"/>
       <c r="V46" s="37"/>
       <c r="W46" s="37"/>
       <c r="X46" s="37"/>
       <c r="Y46" s="37"/>
       <c r="AA46" s="52"/>
-      <c r="AB46" s="62"/>
+      <c r="AB46" s="61"/>
       <c r="AC46" s="52"/>
       <c r="AD46" s="52"/>
     </row>
     <row r="47" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="28"/>
-      <c r="B47" s="68"/>
+      <c r="B47" s="67"/>
       <c r="C47" s="28"/>
       <c r="D47" s="37"/>
       <c r="E47" s="37"/>
       <c r="F47" s="37"/>
       <c r="G47" s="37"/>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="37"/>
       <c r="K47" s="37"/>
       <c r="L47" s="37"/>
       <c r="M47" s="37"/>
       <c r="N47" s="37"/>
       <c r="O47" s="37"/>
       <c r="P47" s="48"/>
       <c r="Q47" s="37"/>
       <c r="R47" s="37"/>
       <c r="S47" s="37"/>
       <c r="T47" s="37"/>
       <c r="U47" s="38"/>
       <c r="V47" s="37"/>
       <c r="W47" s="37"/>
       <c r="X47" s="37"/>
       <c r="Y47" s="37"/>
       <c r="AA47" s="52"/>
-      <c r="AB47" s="62"/>
+      <c r="AB47" s="61"/>
       <c r="AC47" s="52"/>
       <c r="AD47" s="52"/>
     </row>
     <row r="48" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="28"/>
-      <c r="B48" s="68"/>
+      <c r="B48" s="67"/>
       <c r="C48" s="28"/>
       <c r="D48" s="37"/>
       <c r="E48" s="37"/>
       <c r="F48" s="37"/>
       <c r="G48" s="37"/>
       <c r="H48" s="37"/>
       <c r="I48" s="37"/>
       <c r="J48" s="37"/>
       <c r="K48" s="37"/>
       <c r="L48" s="37"/>
       <c r="M48" s="37"/>
       <c r="N48" s="37"/>
       <c r="O48" s="37"/>
       <c r="P48" s="48"/>
       <c r="Q48" s="37"/>
       <c r="R48" s="37"/>
       <c r="S48" s="37"/>
       <c r="T48" s="37"/>
       <c r="U48" s="38"/>
       <c r="V48" s="37"/>
       <c r="W48" s="37"/>
       <c r="X48" s="37"/>
       <c r="Y48" s="37"/>
       <c r="AA48" s="52"/>
-      <c r="AB48" s="62"/>
+      <c r="AB48" s="61"/>
       <c r="AC48" s="52"/>
       <c r="AD48" s="52"/>
     </row>
     <row r="49" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="28"/>
-      <c r="B49" s="68"/>
+      <c r="B49" s="67"/>
       <c r="C49" s="28"/>
       <c r="D49" s="37"/>
       <c r="E49" s="37"/>
       <c r="F49" s="37"/>
       <c r="G49" s="37"/>
       <c r="H49" s="37"/>
       <c r="I49" s="37"/>
       <c r="J49" s="37"/>
       <c r="K49" s="37"/>
       <c r="L49" s="37"/>
       <c r="M49" s="37"/>
       <c r="N49" s="37"/>
       <c r="O49" s="37"/>
       <c r="P49" s="48"/>
       <c r="Q49" s="37"/>
       <c r="R49" s="37"/>
       <c r="S49" s="37"/>
       <c r="T49" s="37"/>
       <c r="U49" s="38"/>
       <c r="V49" s="37"/>
       <c r="W49" s="37"/>
       <c r="X49" s="37"/>
       <c r="Y49" s="37"/>
       <c r="AA49" s="52"/>
-      <c r="AB49" s="62"/>
+      <c r="AB49" s="61"/>
       <c r="AC49" s="52"/>
       <c r="AD49" s="52"/>
     </row>
     <row r="50" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="28"/>
-      <c r="B50" s="68"/>
+      <c r="B50" s="67"/>
       <c r="C50" s="28"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
       <c r="G50" s="37"/>
       <c r="H50" s="37"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="37"/>
       <c r="O50" s="37"/>
       <c r="P50" s="48"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="37"/>
       <c r="S50" s="37"/>
       <c r="T50" s="37"/>
       <c r="U50" s="38"/>
       <c r="V50" s="37"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
       <c r="Y50" s="37"/>
       <c r="AA50" s="52"/>
-      <c r="AB50" s="62"/>
+      <c r="AB50" s="61"/>
       <c r="AC50" s="52"/>
       <c r="AD50" s="52"/>
     </row>
     <row r="51" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="28"/>
-      <c r="B51" s="68"/>
+      <c r="B51" s="67"/>
       <c r="C51" s="28"/>
       <c r="D51" s="37"/>
       <c r="E51" s="37"/>
       <c r="F51" s="37"/>
       <c r="G51" s="37"/>
       <c r="H51" s="37"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="37"/>
       <c r="N51" s="37"/>
       <c r="O51" s="37"/>
       <c r="P51" s="48"/>
       <c r="Q51" s="37"/>
       <c r="R51" s="37"/>
       <c r="S51" s="37"/>
       <c r="T51" s="37"/>
       <c r="U51" s="38"/>
       <c r="V51" s="37"/>
       <c r="W51" s="37"/>
       <c r="X51" s="37"/>
       <c r="Y51" s="37"/>
       <c r="AA51" s="52"/>
-      <c r="AB51" s="62"/>
+      <c r="AB51" s="61"/>
       <c r="AC51" s="52"/>
       <c r="AD51" s="52"/>
     </row>
     <row r="52" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="28"/>
-      <c r="B52" s="68"/>
+      <c r="B52" s="67"/>
       <c r="C52" s="28"/>
       <c r="D52" s="37"/>
       <c r="E52" s="37"/>
       <c r="F52" s="37"/>
       <c r="G52" s="37"/>
       <c r="H52" s="37"/>
       <c r="I52" s="37"/>
       <c r="J52" s="37"/>
       <c r="K52" s="37"/>
       <c r="L52" s="37"/>
       <c r="M52" s="37"/>
       <c r="N52" s="37"/>
       <c r="O52" s="37"/>
       <c r="P52" s="48"/>
       <c r="Q52" s="37"/>
       <c r="R52" s="37"/>
       <c r="S52" s="37"/>
       <c r="T52" s="37"/>
       <c r="U52" s="38"/>
       <c r="V52" s="37"/>
       <c r="W52" s="37"/>
       <c r="X52" s="37"/>
       <c r="Y52" s="37"/>
       <c r="AA52" s="52"/>
-      <c r="AB52" s="62"/>
+      <c r="AB52" s="61"/>
       <c r="AC52" s="52"/>
       <c r="AD52" s="52"/>
     </row>
     <row r="53" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A53" s="28"/>
-      <c r="B53" s="68"/>
+      <c r="B53" s="67"/>
       <c r="C53" s="28"/>
       <c r="D53" s="37"/>
       <c r="E53" s="37"/>
       <c r="F53" s="37"/>
       <c r="G53" s="37"/>
       <c r="H53" s="37"/>
       <c r="I53" s="37"/>
       <c r="J53" s="37"/>
       <c r="K53" s="37"/>
       <c r="L53" s="37"/>
       <c r="M53" s="37"/>
       <c r="N53" s="37"/>
       <c r="O53" s="37"/>
       <c r="P53" s="48"/>
       <c r="Q53" s="37"/>
       <c r="R53" s="37"/>
       <c r="S53" s="37"/>
       <c r="T53" s="37"/>
       <c r="U53" s="38"/>
       <c r="V53" s="37"/>
       <c r="W53" s="37"/>
       <c r="X53" s="37"/>
       <c r="Y53" s="37"/>
       <c r="AA53" s="52"/>
-      <c r="AB53" s="62"/>
+      <c r="AB53" s="61"/>
       <c r="AC53" s="52"/>
       <c r="AD53" s="52"/>
     </row>
     <row r="54" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A54" s="13"/>
-      <c r="B54" s="70"/>
+      <c r="B54" s="69"/>
       <c r="C54" s="13"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="37"/>
       <c r="G54" s="37"/>
       <c r="H54" s="37"/>
       <c r="I54" s="37"/>
       <c r="J54" s="37"/>
       <c r="K54" s="37"/>
       <c r="L54" s="37"/>
       <c r="M54" s="37"/>
       <c r="N54" s="37"/>
       <c r="O54" s="37"/>
       <c r="P54" s="48"/>
       <c r="Q54" s="37"/>
       <c r="R54" s="37"/>
       <c r="S54" s="37"/>
       <c r="T54" s="37"/>
       <c r="U54" s="38"/>
       <c r="V54" s="37"/>
       <c r="W54" s="37"/>
       <c r="X54" s="37"/>
       <c r="Y54" s="37"/>
       <c r="AA54" s="52"/>
-      <c r="AB54" s="62"/>
+      <c r="AB54" s="61"/>
       <c r="AC54" s="52"/>
       <c r="AD54" s="52"/>
     </row>
     <row r="55" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="13"/>
-      <c r="B55" s="70"/>
+      <c r="B55" s="69"/>
       <c r="C55" s="13"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
       <c r="L55" s="37"/>
       <c r="M55" s="37"/>
       <c r="N55" s="37"/>
       <c r="O55" s="37"/>
       <c r="P55" s="48"/>
       <c r="Q55" s="37"/>
       <c r="R55" s="37"/>
       <c r="S55" s="37"/>
       <c r="T55" s="37"/>
       <c r="U55" s="38"/>
       <c r="V55" s="37"/>
       <c r="W55" s="37"/>
       <c r="X55" s="37"/>
       <c r="Y55" s="37"/>
       <c r="AA55" s="52"/>
-      <c r="AB55" s="62"/>
+      <c r="AB55" s="61"/>
       <c r="AC55" s="52"/>
       <c r="AD55" s="52"/>
     </row>
     <row r="56" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A56" s="12"/>
-      <c r="B56" s="71"/>
+      <c r="B56" s="70"/>
       <c r="C56" s="12"/>
       <c r="D56" s="37"/>
       <c r="E56" s="37"/>
       <c r="F56" s="37"/>
       <c r="G56" s="37"/>
       <c r="H56" s="37"/>
       <c r="I56" s="37"/>
       <c r="J56" s="37"/>
       <c r="K56" s="37"/>
       <c r="L56" s="37"/>
       <c r="M56" s="37"/>
       <c r="N56" s="37"/>
       <c r="O56" s="37"/>
       <c r="P56" s="48"/>
       <c r="Q56" s="37"/>
       <c r="R56" s="37"/>
       <c r="S56" s="37"/>
       <c r="T56" s="37"/>
       <c r="U56" s="38"/>
       <c r="V56" s="37"/>
       <c r="W56" s="37"/>
       <c r="X56" s="37"/>
       <c r="Y56" s="37"/>
       <c r="AA56" s="52"/>
-      <c r="AB56" s="62"/>
+      <c r="AB56" s="61"/>
       <c r="AC56" s="52"/>
       <c r="AD56" s="52"/>
     </row>
     <row r="57" spans="1:30" s="10" customFormat="1">
       <c r="A57" s="12"/>
-      <c r="B57" s="71"/>
+      <c r="B57" s="70"/>
       <c r="C57" s="12"/>
       <c r="D57" s="37"/>
       <c r="E57" s="37"/>
       <c r="F57" s="37"/>
       <c r="G57" s="37"/>
       <c r="H57" s="37"/>
       <c r="I57" s="37"/>
       <c r="J57" s="37"/>
       <c r="K57" s="37"/>
       <c r="L57" s="37"/>
       <c r="M57" s="37"/>
       <c r="N57" s="37"/>
       <c r="O57" s="37"/>
       <c r="P57" s="48"/>
       <c r="Q57" s="37"/>
       <c r="R57" s="37"/>
       <c r="S57" s="37"/>
       <c r="T57" s="37"/>
       <c r="U57" s="38"/>
       <c r="V57" s="37"/>
       <c r="W57" s="37"/>
       <c r="X57" s="37"/>
       <c r="Y57" s="37"/>
       <c r="AA57" s="52"/>
-      <c r="AB57" s="62"/>
+      <c r="AB57" s="61"/>
       <c r="AC57" s="52"/>
       <c r="AD57" s="52"/>
     </row>
     <row r="58" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A58" s="13"/>
-      <c r="B58" s="70"/>
+      <c r="B58" s="69"/>
       <c r="C58" s="13"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58" s="37"/>
       <c r="M58" s="37"/>
       <c r="N58" s="37"/>
       <c r="O58" s="37"/>
       <c r="P58" s="48"/>
       <c r="Q58" s="37"/>
       <c r="R58" s="37"/>
       <c r="S58" s="37"/>
       <c r="T58" s="37"/>
       <c r="U58" s="38"/>
       <c r="V58" s="37"/>
       <c r="W58" s="37"/>
       <c r="X58" s="37"/>
       <c r="Y58" s="37"/>
       <c r="AA58" s="52"/>
-      <c r="AB58" s="62"/>
+      <c r="AB58" s="61"/>
       <c r="AC58" s="52"/>
       <c r="AD58" s="52"/>
     </row>
     <row r="59" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="13"/>
-      <c r="B59" s="70"/>
+      <c r="B59" s="69"/>
       <c r="C59" s="13"/>
       <c r="D59" s="37"/>
       <c r="E59" s="37"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="37"/>
       <c r="K59" s="37"/>
       <c r="L59" s="37"/>
       <c r="M59" s="37"/>
       <c r="N59" s="37"/>
       <c r="O59" s="37"/>
       <c r="P59" s="48"/>
       <c r="Q59" s="37"/>
       <c r="R59" s="37"/>
       <c r="S59" s="37"/>
       <c r="T59" s="37"/>
       <c r="U59" s="38"/>
       <c r="V59" s="37"/>
       <c r="W59" s="37"/>
       <c r="X59" s="37"/>
       <c r="Y59" s="37"/>
       <c r="AA59" s="52"/>
-      <c r="AB59" s="62"/>
+      <c r="AB59" s="61"/>
       <c r="AC59" s="52"/>
       <c r="AD59" s="52"/>
     </row>
     <row r="60" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="13"/>
-      <c r="B60" s="70"/>
+      <c r="B60" s="69"/>
       <c r="C60" s="13"/>
       <c r="D60" s="37"/>
       <c r="E60" s="37"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="37"/>
       <c r="I60" s="37"/>
       <c r="J60" s="37"/>
       <c r="K60" s="37"/>
       <c r="L60" s="37"/>
       <c r="M60" s="37"/>
       <c r="N60" s="37"/>
       <c r="O60" s="37"/>
       <c r="P60" s="48"/>
       <c r="Q60" s="37"/>
       <c r="R60" s="37"/>
       <c r="S60" s="37"/>
       <c r="T60" s="37"/>
       <c r="U60" s="38"/>
       <c r="V60" s="37"/>
       <c r="W60" s="37"/>
       <c r="X60" s="37"/>
       <c r="Y60" s="37"/>
       <c r="AA60" s="52"/>
-      <c r="AB60" s="62"/>
+      <c r="AB60" s="61"/>
       <c r="AC60" s="52"/>
       <c r="AD60" s="52"/>
     </row>
     <row r="61" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="13"/>
-      <c r="B61" s="70"/>
+      <c r="B61" s="69"/>
       <c r="C61" s="13"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="37"/>
       <c r="I61" s="37"/>
       <c r="J61" s="37"/>
       <c r="K61" s="37"/>
       <c r="L61" s="37"/>
       <c r="M61" s="37"/>
       <c r="N61" s="37"/>
       <c r="O61" s="37"/>
       <c r="P61" s="48"/>
       <c r="Q61" s="37"/>
       <c r="R61" s="37"/>
       <c r="S61" s="37"/>
       <c r="T61" s="37"/>
       <c r="U61" s="38"/>
       <c r="V61" s="37"/>
       <c r="W61" s="37"/>
       <c r="X61" s="37"/>
       <c r="Y61" s="37"/>
       <c r="AA61" s="52"/>
-      <c r="AB61" s="62"/>
+      <c r="AB61" s="61"/>
       <c r="AC61" s="52"/>
       <c r="AD61" s="52"/>
     </row>
     <row r="62" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="13"/>
-      <c r="B62" s="70"/>
+      <c r="B62" s="69"/>
       <c r="C62" s="13"/>
       <c r="D62" s="37"/>
       <c r="E62" s="37"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="37"/>
       <c r="I62" s="37"/>
       <c r="J62" s="37"/>
       <c r="K62" s="37"/>
       <c r="L62" s="37"/>
       <c r="M62" s="37"/>
       <c r="N62" s="37"/>
       <c r="O62" s="37"/>
       <c r="P62" s="48"/>
       <c r="Q62" s="37"/>
       <c r="R62" s="37"/>
       <c r="S62" s="37"/>
       <c r="T62" s="37"/>
       <c r="U62" s="38"/>
       <c r="V62" s="37"/>
       <c r="W62" s="37"/>
       <c r="X62" s="37"/>
       <c r="Y62" s="37"/>
       <c r="AA62" s="52"/>
-      <c r="AB62" s="62"/>
+      <c r="AB62" s="61"/>
       <c r="AC62" s="52"/>
       <c r="AD62" s="52"/>
     </row>
     <row r="63" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A63" s="13"/>
-      <c r="B63" s="70"/>
+      <c r="B63" s="69"/>
       <c r="C63" s="13"/>
       <c r="D63" s="37"/>
       <c r="E63" s="37"/>
       <c r="F63" s="37"/>
       <c r="G63" s="37"/>
       <c r="H63" s="37"/>
       <c r="I63" s="37"/>
       <c r="J63" s="37"/>
       <c r="K63" s="37"/>
       <c r="L63" s="37"/>
       <c r="M63" s="37"/>
       <c r="N63" s="37"/>
       <c r="O63" s="37"/>
       <c r="P63" s="48"/>
       <c r="Q63" s="37"/>
       <c r="R63" s="37"/>
       <c r="S63" s="37"/>
       <c r="T63" s="37"/>
       <c r="U63" s="38"/>
       <c r="V63" s="37"/>
       <c r="W63" s="37"/>
       <c r="X63" s="37"/>
       <c r="Y63" s="37"/>
       <c r="AA63" s="52"/>
-      <c r="AB63" s="62"/>
+      <c r="AB63" s="61"/>
       <c r="AC63" s="52"/>
       <c r="AD63" s="52"/>
     </row>
     <row r="64" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A64" s="13"/>
-      <c r="B64" s="70"/>
+      <c r="B64" s="69"/>
       <c r="C64" s="13"/>
       <c r="D64" s="37"/>
       <c r="E64" s="37"/>
       <c r="F64" s="37"/>
       <c r="G64" s="37"/>
       <c r="H64" s="37"/>
       <c r="I64" s="37"/>
       <c r="J64" s="37"/>
       <c r="K64" s="37"/>
       <c r="L64" s="37"/>
       <c r="M64" s="37"/>
       <c r="N64" s="37"/>
       <c r="O64" s="37"/>
       <c r="P64" s="48"/>
       <c r="Q64" s="37"/>
       <c r="R64" s="37"/>
       <c r="S64" s="37"/>
       <c r="T64" s="37"/>
       <c r="U64" s="38"/>
       <c r="V64" s="37"/>
       <c r="W64" s="37"/>
       <c r="X64" s="37"/>
       <c r="Y64" s="37"/>
       <c r="AA64" s="52"/>
-      <c r="AB64" s="62"/>
+      <c r="AB64" s="61"/>
       <c r="AC64" s="52"/>
       <c r="AD64" s="52"/>
     </row>
     <row r="65" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="13"/>
-      <c r="B65" s="70"/>
+      <c r="B65" s="69"/>
       <c r="C65" s="13"/>
       <c r="D65" s="37"/>
       <c r="E65" s="37"/>
       <c r="F65" s="37"/>
       <c r="G65" s="37"/>
       <c r="H65" s="37"/>
       <c r="I65" s="37"/>
       <c r="J65" s="37"/>
       <c r="K65" s="37"/>
       <c r="L65" s="37"/>
       <c r="M65" s="37"/>
       <c r="N65" s="37"/>
       <c r="O65" s="37"/>
       <c r="P65" s="48"/>
       <c r="Q65" s="37"/>
       <c r="R65" s="37"/>
       <c r="S65" s="37"/>
       <c r="T65" s="37"/>
       <c r="U65" s="38"/>
       <c r="V65" s="37"/>
       <c r="W65" s="37"/>
       <c r="X65" s="37"/>
       <c r="Y65" s="37"/>
       <c r="AA65" s="52"/>
-      <c r="AB65" s="62"/>
+      <c r="AB65" s="61"/>
       <c r="AC65" s="52"/>
       <c r="AD65" s="52"/>
     </row>
     <row r="66" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="13"/>
-      <c r="B66" s="70"/>
+      <c r="B66" s="69"/>
       <c r="C66" s="13"/>
       <c r="D66" s="37"/>
       <c r="E66" s="37"/>
       <c r="F66" s="37"/>
       <c r="G66" s="37"/>
       <c r="H66" s="37"/>
       <c r="I66" s="37"/>
       <c r="J66" s="37"/>
       <c r="K66" s="37"/>
       <c r="L66" s="37"/>
       <c r="M66" s="37"/>
       <c r="N66" s="37"/>
       <c r="O66" s="37"/>
       <c r="P66" s="48"/>
       <c r="Q66" s="37"/>
       <c r="R66" s="37"/>
       <c r="S66" s="37"/>
       <c r="T66" s="37"/>
       <c r="U66" s="38"/>
       <c r="V66" s="37"/>
       <c r="W66" s="37"/>
       <c r="X66" s="37"/>
       <c r="Y66" s="37"/>
       <c r="AA66" s="52"/>
-      <c r="AB66" s="62"/>
+      <c r="AB66" s="61"/>
       <c r="AC66" s="52"/>
       <c r="AD66" s="52"/>
     </row>
     <row r="67" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="13"/>
-      <c r="B67" s="70"/>
+      <c r="B67" s="69"/>
       <c r="C67" s="13"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
       <c r="M67" s="37"/>
       <c r="N67" s="37"/>
       <c r="O67" s="37"/>
       <c r="P67" s="48"/>
       <c r="Q67" s="37"/>
       <c r="R67" s="37"/>
       <c r="S67" s="37"/>
       <c r="T67" s="37"/>
       <c r="U67" s="38"/>
       <c r="V67" s="37"/>
       <c r="W67" s="37"/>
       <c r="X67" s="37"/>
       <c r="Y67" s="37"/>
       <c r="AA67" s="52"/>
-      <c r="AB67" s="62"/>
+      <c r="AB67" s="61"/>
       <c r="AC67" s="52"/>
       <c r="AD67" s="52"/>
     </row>
     <row r="68" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="13"/>
-      <c r="B68" s="70"/>
+      <c r="B68" s="69"/>
       <c r="C68" s="13"/>
       <c r="D68" s="37"/>
       <c r="E68" s="37"/>
       <c r="F68" s="37"/>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="37"/>
       <c r="K68" s="37"/>
       <c r="L68" s="37"/>
       <c r="M68" s="37"/>
       <c r="N68" s="37"/>
       <c r="O68" s="37"/>
       <c r="P68" s="48"/>
       <c r="Q68" s="37"/>
       <c r="R68" s="37"/>
       <c r="S68" s="37"/>
       <c r="T68" s="37"/>
       <c r="U68" s="38"/>
       <c r="V68" s="37"/>
       <c r="W68" s="37"/>
       <c r="X68" s="37"/>
       <c r="Y68" s="37"/>
       <c r="AA68" s="52"/>
-      <c r="AB68" s="62"/>
+      <c r="AB68" s="61"/>
       <c r="AC68" s="52"/>
       <c r="AD68" s="52"/>
     </row>
     <row r="69" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A69" s="13"/>
-      <c r="B69" s="70"/>
+      <c r="B69" s="69"/>
       <c r="C69" s="13"/>
       <c r="D69" s="37"/>
       <c r="E69" s="37"/>
       <c r="F69" s="37"/>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="37"/>
       <c r="K69" s="37"/>
       <c r="L69" s="37"/>
       <c r="M69" s="37"/>
       <c r="N69" s="37"/>
       <c r="O69" s="37"/>
       <c r="P69" s="48"/>
       <c r="Q69" s="37"/>
       <c r="R69" s="37"/>
       <c r="S69" s="37"/>
       <c r="T69" s="37"/>
       <c r="U69" s="38"/>
       <c r="V69" s="37"/>
       <c r="W69" s="37"/>
       <c r="X69" s="37"/>
       <c r="Y69" s="37"/>
       <c r="AA69" s="52"/>
-      <c r="AB69" s="62"/>
+      <c r="AB69" s="61"/>
       <c r="AC69" s="52"/>
       <c r="AD69" s="52"/>
     </row>
     <row r="70" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="13"/>
-      <c r="B70" s="70"/>
+      <c r="B70" s="69"/>
       <c r="C70" s="13"/>
       <c r="D70" s="37"/>
       <c r="E70" s="37"/>
       <c r="F70" s="37"/>
       <c r="G70" s="37"/>
       <c r="H70" s="37"/>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="37"/>
       <c r="M70" s="37"/>
       <c r="N70" s="37"/>
       <c r="O70" s="37"/>
       <c r="P70" s="48"/>
       <c r="Q70" s="37"/>
       <c r="R70" s="37"/>
       <c r="S70" s="37"/>
       <c r="T70" s="37"/>
       <c r="U70" s="38"/>
       <c r="V70" s="37"/>
       <c r="W70" s="37"/>
       <c r="X70" s="37"/>
       <c r="Y70" s="37"/>
       <c r="AA70" s="52"/>
-      <c r="AB70" s="62"/>
+      <c r="AB70" s="61"/>
       <c r="AC70" s="52"/>
       <c r="AD70" s="52"/>
     </row>
     <row r="71" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A71" s="13"/>
-      <c r="B71" s="70"/>
+      <c r="B71" s="69"/>
       <c r="C71" s="13"/>
       <c r="D71" s="37"/>
       <c r="E71" s="37"/>
       <c r="F71" s="37"/>
       <c r="G71" s="37"/>
       <c r="H71" s="37"/>
       <c r="I71" s="37"/>
       <c r="J71" s="37"/>
       <c r="K71" s="37"/>
       <c r="L71" s="37"/>
       <c r="M71" s="37"/>
       <c r="N71" s="37"/>
       <c r="O71" s="37"/>
       <c r="P71" s="48"/>
       <c r="Q71" s="37"/>
       <c r="R71" s="37"/>
       <c r="S71" s="37"/>
       <c r="T71" s="37"/>
       <c r="U71" s="38"/>
       <c r="V71" s="37"/>
       <c r="W71" s="37"/>
       <c r="X71" s="37"/>
       <c r="Y71" s="37"/>
       <c r="AA71" s="52"/>
-      <c r="AB71" s="62"/>
+      <c r="AB71" s="61"/>
       <c r="AC71" s="52"/>
       <c r="AD71" s="52"/>
     </row>
     <row r="72" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="13"/>
-      <c r="B72" s="70"/>
+      <c r="B72" s="69"/>
       <c r="C72" s="13"/>
       <c r="D72" s="37"/>
       <c r="E72" s="37"/>
       <c r="F72" s="37"/>
       <c r="G72" s="37"/>
       <c r="H72" s="37"/>
       <c r="I72" s="37"/>
       <c r="J72" s="37"/>
       <c r="K72" s="37"/>
       <c r="L72" s="37"/>
       <c r="M72" s="37"/>
       <c r="N72" s="37"/>
       <c r="O72" s="37"/>
       <c r="P72" s="48"/>
       <c r="Q72" s="37"/>
       <c r="R72" s="37"/>
       <c r="S72" s="37"/>
       <c r="T72" s="37"/>
       <c r="U72" s="38"/>
       <c r="V72" s="37"/>
       <c r="W72" s="37"/>
       <c r="X72" s="37"/>
       <c r="Y72" s="37"/>
       <c r="AA72" s="52"/>
-      <c r="AB72" s="62"/>
+      <c r="AB72" s="61"/>
       <c r="AC72" s="52"/>
       <c r="AD72" s="52"/>
     </row>
     <row r="73" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="13"/>
-      <c r="B73" s="70"/>
+      <c r="B73" s="69"/>
       <c r="C73" s="13"/>
       <c r="D73" s="37"/>
       <c r="E73" s="37"/>
       <c r="F73" s="37"/>
       <c r="G73" s="37"/>
       <c r="H73" s="37"/>
       <c r="I73" s="37"/>
       <c r="J73" s="37"/>
       <c r="K73" s="37"/>
       <c r="L73" s="37"/>
       <c r="M73" s="37"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
       <c r="P73" s="48"/>
       <c r="Q73" s="37"/>
       <c r="R73" s="37"/>
       <c r="S73" s="37"/>
       <c r="T73" s="37"/>
       <c r="U73" s="38"/>
       <c r="V73" s="37"/>
       <c r="W73" s="37"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="37"/>
       <c r="AA73" s="52"/>
-      <c r="AB73" s="62"/>
+      <c r="AB73" s="61"/>
       <c r="AC73" s="52"/>
       <c r="AD73" s="52"/>
     </row>
     <row r="74" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A74" s="13"/>
-      <c r="B74" s="70"/>
+      <c r="B74" s="69"/>
       <c r="C74" s="13"/>
       <c r="D74" s="37"/>
       <c r="E74" s="37"/>
       <c r="F74" s="37"/>
       <c r="G74" s="37"/>
       <c r="H74" s="37"/>
       <c r="I74" s="37"/>
       <c r="J74" s="37"/>
       <c r="K74" s="37"/>
       <c r="L74" s="37"/>
       <c r="M74" s="37"/>
       <c r="N74" s="37"/>
       <c r="O74" s="37"/>
       <c r="P74" s="48"/>
       <c r="Q74" s="37"/>
       <c r="R74" s="37"/>
       <c r="S74" s="37"/>
       <c r="T74" s="37"/>
       <c r="U74" s="38"/>
       <c r="V74" s="37"/>
       <c r="W74" s="37"/>
       <c r="X74" s="37"/>
       <c r="Y74" s="37"/>
       <c r="AA74" s="52"/>
-      <c r="AB74" s="62"/>
+      <c r="AB74" s="61"/>
       <c r="AC74" s="52"/>
       <c r="AD74" s="52"/>
     </row>
     <row r="75" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A75" s="13"/>
-      <c r="B75" s="70"/>
+      <c r="B75" s="69"/>
       <c r="C75" s="13"/>
       <c r="D75" s="37"/>
       <c r="E75" s="37"/>
       <c r="F75" s="37"/>
       <c r="G75" s="37"/>
       <c r="H75" s="37"/>
       <c r="I75" s="37"/>
       <c r="J75" s="37"/>
       <c r="K75" s="37"/>
       <c r="L75" s="37"/>
       <c r="M75" s="37"/>
       <c r="N75" s="37"/>
       <c r="O75" s="37"/>
       <c r="P75" s="48"/>
       <c r="Q75" s="37"/>
       <c r="R75" s="37"/>
       <c r="S75" s="37"/>
       <c r="T75" s="37"/>
       <c r="U75" s="38"/>
       <c r="V75" s="37"/>
       <c r="W75" s="37"/>
       <c r="X75" s="37"/>
       <c r="Y75" s="37"/>
       <c r="AA75" s="52"/>
-      <c r="AB75" s="62"/>
+      <c r="AB75" s="61"/>
       <c r="AC75" s="52"/>
       <c r="AD75" s="52"/>
     </row>
     <row r="76" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="13"/>
-      <c r="B76" s="70"/>
+      <c r="B76" s="69"/>
       <c r="C76" s="13"/>
       <c r="D76" s="37"/>
       <c r="E76" s="37"/>
       <c r="F76" s="37"/>
       <c r="G76" s="37"/>
       <c r="H76" s="37"/>
       <c r="I76" s="37"/>
       <c r="J76" s="37"/>
       <c r="K76" s="37"/>
       <c r="L76" s="37"/>
       <c r="M76" s="37"/>
       <c r="N76" s="37"/>
       <c r="O76" s="37"/>
       <c r="P76" s="48"/>
       <c r="Q76" s="37"/>
       <c r="R76" s="37"/>
       <c r="S76" s="37"/>
       <c r="T76" s="37"/>
       <c r="U76" s="38"/>
       <c r="V76" s="37"/>
       <c r="W76" s="37"/>
       <c r="X76" s="37"/>
       <c r="Y76" s="37"/>
       <c r="AA76" s="52"/>
-      <c r="AB76" s="62"/>
+      <c r="AB76" s="61"/>
       <c r="AC76" s="52"/>
       <c r="AD76" s="52"/>
     </row>
     <row r="77" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="13"/>
-      <c r="B77" s="70"/>
+      <c r="B77" s="69"/>
       <c r="C77" s="13"/>
       <c r="D77" s="37"/>
       <c r="E77" s="37"/>
       <c r="F77" s="37"/>
       <c r="G77" s="37"/>
       <c r="H77" s="37"/>
       <c r="I77" s="37"/>
       <c r="J77" s="37"/>
       <c r="K77" s="37"/>
       <c r="L77" s="37"/>
       <c r="M77" s="37"/>
       <c r="N77" s="37"/>
       <c r="O77" s="37"/>
       <c r="P77" s="48"/>
       <c r="Q77" s="37"/>
       <c r="R77" s="37"/>
       <c r="S77" s="37"/>
       <c r="T77" s="37"/>
       <c r="U77" s="38"/>
       <c r="V77" s="37"/>
       <c r="W77" s="37"/>
       <c r="X77" s="37"/>
       <c r="Y77" s="37"/>
       <c r="AA77" s="52"/>
-      <c r="AB77" s="62"/>
+      <c r="AB77" s="61"/>
       <c r="AC77" s="52"/>
       <c r="AD77" s="52"/>
     </row>
     <row r="78" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="13"/>
-      <c r="B78" s="70"/>
+      <c r="B78" s="69"/>
       <c r="C78" s="13"/>
       <c r="D78" s="37"/>
       <c r="E78" s="37"/>
       <c r="F78" s="37"/>
       <c r="G78" s="37"/>
       <c r="H78" s="37"/>
       <c r="I78" s="37"/>
       <c r="J78" s="37"/>
       <c r="K78" s="37"/>
       <c r="L78" s="37"/>
       <c r="M78" s="37"/>
       <c r="N78" s="37"/>
       <c r="O78" s="37"/>
       <c r="P78" s="48"/>
       <c r="Q78" s="37"/>
       <c r="R78" s="37"/>
       <c r="S78" s="37"/>
       <c r="T78" s="37"/>
       <c r="U78" s="38"/>
       <c r="V78" s="37"/>
       <c r="W78" s="37"/>
       <c r="X78" s="37"/>
       <c r="Y78" s="37"/>
       <c r="AA78" s="52"/>
-      <c r="AB78" s="62"/>
+      <c r="AB78" s="61"/>
       <c r="AC78" s="52"/>
       <c r="AD78" s="52"/>
     </row>
     <row r="79" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="13"/>
-      <c r="B79" s="70"/>
+      <c r="B79" s="69"/>
       <c r="C79" s="13"/>
       <c r="D79" s="37"/>
       <c r="E79" s="37"/>
       <c r="F79" s="37"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="37"/>
       <c r="J79" s="37"/>
       <c r="K79" s="37"/>
       <c r="L79" s="37"/>
       <c r="M79" s="37"/>
       <c r="N79" s="37"/>
       <c r="O79" s="37"/>
       <c r="P79" s="48"/>
       <c r="Q79" s="37"/>
       <c r="R79" s="37"/>
       <c r="S79" s="37"/>
       <c r="T79" s="37"/>
       <c r="U79" s="38"/>
       <c r="V79" s="37"/>
       <c r="W79" s="37"/>
       <c r="X79" s="37"/>
       <c r="Y79" s="37"/>
       <c r="AA79" s="52"/>
-      <c r="AB79" s="62"/>
+      <c r="AB79" s="61"/>
       <c r="AC79" s="52"/>
       <c r="AD79" s="52"/>
     </row>
     <row r="80" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A80" s="13"/>
-      <c r="B80" s="70"/>
+      <c r="B80" s="69"/>
       <c r="C80" s="13"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
       <c r="L80" s="37"/>
       <c r="M80" s="37"/>
       <c r="N80" s="37"/>
       <c r="O80" s="37"/>
       <c r="P80" s="48"/>
       <c r="Q80" s="37"/>
       <c r="R80" s="37"/>
       <c r="S80" s="37"/>
       <c r="T80" s="37"/>
       <c r="U80" s="38"/>
       <c r="V80" s="37"/>
       <c r="W80" s="37"/>
       <c r="X80" s="37"/>
       <c r="Y80" s="37"/>
       <c r="AA80" s="52"/>
-      <c r="AB80" s="62"/>
+      <c r="AB80" s="61"/>
       <c r="AC80" s="52"/>
       <c r="AD80" s="52"/>
     </row>
     <row r="81" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A81" s="13"/>
-      <c r="B81" s="70"/>
+      <c r="B81" s="69"/>
       <c r="C81" s="13"/>
       <c r="D81" s="37"/>
       <c r="E81" s="37"/>
       <c r="F81" s="37"/>
       <c r="G81" s="37"/>
       <c r="H81" s="37"/>
       <c r="I81" s="37"/>
       <c r="J81" s="37"/>
       <c r="K81" s="37"/>
       <c r="L81" s="37"/>
       <c r="M81" s="37"/>
       <c r="N81" s="37"/>
       <c r="O81" s="37"/>
       <c r="P81" s="48"/>
       <c r="Q81" s="37"/>
       <c r="R81" s="37"/>
       <c r="S81" s="37"/>
       <c r="T81" s="37"/>
       <c r="U81" s="38"/>
       <c r="V81" s="37"/>
       <c r="W81" s="37"/>
       <c r="X81" s="37"/>
       <c r="Y81" s="37"/>
       <c r="AA81" s="52"/>
-      <c r="AB81" s="62"/>
+      <c r="AB81" s="61"/>
       <c r="AC81" s="52"/>
       <c r="AD81" s="52"/>
     </row>
     <row r="82" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="13"/>
-      <c r="B82" s="70"/>
+      <c r="B82" s="69"/>
       <c r="C82" s="13"/>
       <c r="D82" s="37"/>
       <c r="E82" s="37"/>
       <c r="F82" s="37"/>
       <c r="G82" s="37"/>
       <c r="H82" s="37"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="37"/>
       <c r="L82" s="37"/>
       <c r="M82" s="37"/>
       <c r="N82" s="37"/>
       <c r="O82" s="37"/>
       <c r="P82" s="48"/>
       <c r="Q82" s="37"/>
       <c r="R82" s="37"/>
       <c r="S82" s="37"/>
       <c r="T82" s="37"/>
       <c r="U82" s="38"/>
       <c r="V82" s="37"/>
       <c r="W82" s="37"/>
       <c r="X82" s="37"/>
       <c r="Y82" s="37"/>
       <c r="AA82" s="52"/>
-      <c r="AB82" s="62"/>
+      <c r="AB82" s="61"/>
       <c r="AC82" s="52"/>
       <c r="AD82" s="52"/>
     </row>
     <row r="83" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="13"/>
-      <c r="B83" s="70"/>
+      <c r="B83" s="69"/>
       <c r="C83" s="13"/>
       <c r="D83" s="37"/>
       <c r="E83" s="37"/>
       <c r="F83" s="37"/>
       <c r="G83" s="37"/>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
       <c r="J83" s="37"/>
       <c r="K83" s="37"/>
       <c r="L83" s="37"/>
       <c r="M83" s="37"/>
       <c r="N83" s="37"/>
       <c r="O83" s="37"/>
       <c r="P83" s="48"/>
       <c r="Q83" s="37"/>
       <c r="R83" s="37"/>
       <c r="S83" s="37"/>
       <c r="T83" s="37"/>
       <c r="U83" s="38"/>
       <c r="V83" s="37"/>
       <c r="W83" s="37"/>
       <c r="X83" s="37"/>
       <c r="Y83" s="37"/>
       <c r="AA83" s="52"/>
-      <c r="AB83" s="62"/>
+      <c r="AB83" s="61"/>
       <c r="AC83" s="52"/>
       <c r="AD83" s="52"/>
     </row>
     <row r="84" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A84" s="13"/>
-      <c r="B84" s="70"/>
+      <c r="B84" s="69"/>
       <c r="C84" s="13"/>
       <c r="D84" s="37"/>
       <c r="E84" s="37"/>
       <c r="F84" s="37"/>
       <c r="G84" s="37"/>
       <c r="H84" s="37"/>
       <c r="I84" s="37"/>
       <c r="J84" s="37"/>
       <c r="K84" s="37"/>
       <c r="L84" s="37"/>
       <c r="M84" s="37"/>
       <c r="N84" s="37"/>
       <c r="O84" s="37"/>
       <c r="P84" s="48"/>
       <c r="Q84" s="37"/>
       <c r="R84" s="37"/>
       <c r="S84" s="37"/>
       <c r="T84" s="37"/>
       <c r="U84" s="38"/>
       <c r="V84" s="37"/>
       <c r="W84" s="37"/>
       <c r="X84" s="37"/>
       <c r="Y84" s="37"/>
       <c r="AA84" s="52"/>
-      <c r="AB84" s="62"/>
+      <c r="AB84" s="61"/>
       <c r="AC84" s="52"/>
       <c r="AD84" s="52"/>
     </row>
     <row r="85" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A85" s="13"/>
-      <c r="B85" s="70"/>
+      <c r="B85" s="69"/>
       <c r="C85" s="13"/>
       <c r="D85" s="37"/>
       <c r="E85" s="37"/>
       <c r="F85" s="37"/>
       <c r="G85" s="37"/>
       <c r="H85" s="37"/>
       <c r="I85" s="37"/>
       <c r="J85" s="37"/>
       <c r="K85" s="37"/>
       <c r="L85" s="37"/>
       <c r="M85" s="37"/>
       <c r="N85" s="37"/>
       <c r="O85" s="37"/>
       <c r="P85" s="48"/>
       <c r="Q85" s="37"/>
       <c r="R85" s="37"/>
       <c r="S85" s="37"/>
       <c r="T85" s="37"/>
       <c r="U85" s="38"/>
       <c r="V85" s="37"/>
       <c r="W85" s="37"/>
       <c r="X85" s="37"/>
       <c r="Y85" s="37"/>
       <c r="AA85" s="52"/>
-      <c r="AB85" s="62"/>
+      <c r="AB85" s="61"/>
       <c r="AC85" s="52"/>
       <c r="AD85" s="52"/>
     </row>
     <row r="86" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A86" s="13"/>
-      <c r="B86" s="70"/>
+      <c r="B86" s="69"/>
       <c r="C86" s="13"/>
       <c r="D86" s="37"/>
       <c r="E86" s="37"/>
       <c r="F86" s="37"/>
       <c r="G86" s="37"/>
       <c r="H86" s="37"/>
       <c r="I86" s="37"/>
       <c r="J86" s="37"/>
       <c r="K86" s="37"/>
       <c r="L86" s="37"/>
       <c r="M86" s="37"/>
       <c r="N86" s="37"/>
       <c r="O86" s="37"/>
       <c r="P86" s="48"/>
       <c r="Q86" s="37"/>
       <c r="R86" s="37"/>
       <c r="S86" s="37"/>
       <c r="T86" s="37"/>
       <c r="U86" s="38"/>
       <c r="V86" s="37"/>
       <c r="W86" s="37"/>
       <c r="X86" s="37"/>
       <c r="Y86" s="37"/>
       <c r="AA86" s="52"/>
-      <c r="AB86" s="62"/>
+      <c r="AB86" s="61"/>
       <c r="AC86" s="52"/>
       <c r="AD86" s="52"/>
     </row>
     <row r="87" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A87" s="13"/>
-      <c r="B87" s="70"/>
+      <c r="B87" s="69"/>
       <c r="C87" s="13"/>
       <c r="D87" s="37"/>
       <c r="E87" s="37"/>
       <c r="F87" s="37"/>
       <c r="G87" s="37"/>
       <c r="H87" s="37"/>
       <c r="I87" s="37"/>
       <c r="J87" s="37"/>
       <c r="K87" s="37"/>
       <c r="L87" s="37"/>
       <c r="M87" s="37"/>
       <c r="N87" s="37"/>
       <c r="O87" s="37"/>
       <c r="P87" s="48"/>
       <c r="Q87" s="37"/>
       <c r="R87" s="37"/>
       <c r="S87" s="37"/>
       <c r="T87" s="37"/>
       <c r="U87" s="38"/>
       <c r="V87" s="37"/>
       <c r="W87" s="37"/>
       <c r="X87" s="37"/>
       <c r="Y87" s="37"/>
       <c r="AA87" s="52"/>
-      <c r="AB87" s="62"/>
+      <c r="AB87" s="61"/>
       <c r="AC87" s="52"/>
       <c r="AD87" s="52"/>
     </row>
     <row r="88" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="13"/>
-      <c r="B88" s="70"/>
+      <c r="B88" s="69"/>
       <c r="C88" s="13"/>
       <c r="D88" s="37"/>
       <c r="E88" s="37"/>
       <c r="F88" s="37"/>
       <c r="G88" s="37"/>
       <c r="H88" s="37"/>
       <c r="I88" s="37"/>
       <c r="J88" s="37"/>
       <c r="K88" s="37"/>
       <c r="L88" s="37"/>
       <c r="M88" s="37"/>
       <c r="N88" s="37"/>
       <c r="O88" s="37"/>
       <c r="P88" s="48"/>
       <c r="Q88" s="37"/>
       <c r="R88" s="37"/>
       <c r="S88" s="37"/>
       <c r="T88" s="37"/>
       <c r="U88" s="38"/>
       <c r="V88" s="37"/>
       <c r="W88" s="37"/>
       <c r="X88" s="37"/>
       <c r="Y88" s="37"/>
       <c r="AA88" s="52"/>
-      <c r="AB88" s="62"/>
+      <c r="AB88" s="61"/>
       <c r="AC88" s="52"/>
       <c r="AD88" s="52"/>
     </row>
     <row r="89" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="13"/>
-      <c r="B89" s="70"/>
+      <c r="B89" s="69"/>
       <c r="C89" s="13"/>
       <c r="D89" s="37"/>
       <c r="E89" s="37"/>
       <c r="F89" s="37"/>
       <c r="G89" s="37"/>
       <c r="H89" s="37"/>
       <c r="I89" s="37"/>
       <c r="J89" s="37"/>
       <c r="K89" s="37"/>
       <c r="L89" s="37"/>
       <c r="M89" s="37"/>
       <c r="N89" s="37"/>
       <c r="O89" s="37"/>
       <c r="P89" s="48"/>
       <c r="Q89" s="37"/>
       <c r="R89" s="37"/>
       <c r="S89" s="37"/>
       <c r="T89" s="37"/>
       <c r="U89" s="38"/>
       <c r="V89" s="37"/>
       <c r="W89" s="37"/>
       <c r="X89" s="37"/>
       <c r="Y89" s="37"/>
       <c r="AA89" s="52"/>
-      <c r="AB89" s="62"/>
+      <c r="AB89" s="61"/>
       <c r="AC89" s="52"/>
       <c r="AD89" s="52"/>
     </row>
     <row r="90" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="13"/>
-      <c r="B90" s="70"/>
+      <c r="B90" s="69"/>
       <c r="C90" s="13"/>
       <c r="D90" s="37"/>
       <c r="E90" s="37"/>
       <c r="F90" s="37"/>
       <c r="G90" s="37"/>
       <c r="H90" s="37"/>
       <c r="I90" s="37"/>
       <c r="J90" s="37"/>
       <c r="K90" s="37"/>
       <c r="L90" s="37"/>
       <c r="M90" s="37"/>
       <c r="N90" s="37"/>
       <c r="O90" s="37"/>
       <c r="P90" s="48"/>
       <c r="Q90" s="37"/>
       <c r="R90" s="37"/>
       <c r="S90" s="37"/>
       <c r="T90" s="37"/>
       <c r="U90" s="38"/>
       <c r="V90" s="37"/>
       <c r="W90" s="37"/>
       <c r="X90" s="37"/>
       <c r="Y90" s="37"/>
       <c r="AA90" s="52"/>
-      <c r="AB90" s="62"/>
+      <c r="AB90" s="61"/>
       <c r="AC90" s="52"/>
       <c r="AD90" s="52"/>
     </row>
     <row r="91" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="13"/>
-      <c r="B91" s="70"/>
+      <c r="B91" s="69"/>
       <c r="C91" s="13"/>
       <c r="D91" s="37"/>
       <c r="E91" s="37"/>
       <c r="F91" s="37"/>
       <c r="G91" s="37"/>
       <c r="H91" s="37"/>
       <c r="I91" s="37"/>
       <c r="J91" s="37"/>
       <c r="K91" s="37"/>
       <c r="L91" s="37"/>
       <c r="M91" s="37"/>
       <c r="N91" s="37"/>
       <c r="O91" s="37"/>
       <c r="P91" s="48"/>
       <c r="Q91" s="37"/>
       <c r="R91" s="37"/>
       <c r="S91" s="37"/>
       <c r="T91" s="37"/>
       <c r="U91" s="38"/>
       <c r="V91" s="37"/>
       <c r="W91" s="37"/>
       <c r="X91" s="37"/>
       <c r="Y91" s="37"/>
       <c r="AA91" s="52"/>
-      <c r="AB91" s="62"/>
+      <c r="AB91" s="61"/>
       <c r="AC91" s="52"/>
       <c r="AD91" s="52"/>
     </row>
     <row r="92" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="13"/>
-      <c r="B92" s="70"/>
+      <c r="B92" s="69"/>
       <c r="C92" s="13"/>
       <c r="D92" s="37"/>
       <c r="E92" s="37"/>
       <c r="F92" s="37"/>
       <c r="G92" s="37"/>
       <c r="H92" s="37"/>
       <c r="I92" s="37"/>
       <c r="J92" s="37"/>
       <c r="K92" s="37"/>
       <c r="L92" s="37"/>
       <c r="M92" s="37"/>
       <c r="N92" s="37"/>
       <c r="O92" s="37"/>
       <c r="P92" s="48"/>
       <c r="Q92" s="37"/>
       <c r="R92" s="37"/>
       <c r="S92" s="37"/>
       <c r="T92" s="37"/>
       <c r="U92" s="38"/>
       <c r="V92" s="37"/>
       <c r="W92" s="37"/>
       <c r="X92" s="37"/>
       <c r="Y92" s="37"/>
       <c r="AA92" s="52"/>
-      <c r="AB92" s="62"/>
+      <c r="AB92" s="61"/>
       <c r="AC92" s="52"/>
       <c r="AD92" s="52"/>
     </row>
     <row r="93" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A93" s="13"/>
-      <c r="B93" s="70"/>
+      <c r="B93" s="69"/>
       <c r="C93" s="13"/>
       <c r="D93" s="37"/>
       <c r="E93" s="37"/>
       <c r="F93" s="37"/>
       <c r="G93" s="37"/>
       <c r="H93" s="37"/>
       <c r="I93" s="37"/>
       <c r="J93" s="37"/>
       <c r="K93" s="37"/>
       <c r="L93" s="37"/>
       <c r="M93" s="37"/>
       <c r="N93" s="37"/>
       <c r="O93" s="37"/>
       <c r="P93" s="48"/>
       <c r="Q93" s="37"/>
       <c r="R93" s="37"/>
       <c r="S93" s="37"/>
       <c r="T93" s="37"/>
       <c r="U93" s="38"/>
       <c r="V93" s="37"/>
       <c r="W93" s="37"/>
       <c r="X93" s="37"/>
       <c r="Y93" s="37"/>
       <c r="AA93" s="52"/>
-      <c r="AB93" s="62"/>
+      <c r="AB93" s="61"/>
       <c r="AC93" s="52"/>
       <c r="AD93" s="52"/>
     </row>
     <row r="94" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="13"/>
-      <c r="B94" s="70"/>
+      <c r="B94" s="69"/>
       <c r="C94" s="13"/>
       <c r="D94" s="37"/>
       <c r="E94" s="37"/>
       <c r="F94" s="37"/>
       <c r="G94" s="37"/>
       <c r="H94" s="37"/>
       <c r="I94" s="37"/>
       <c r="J94" s="37"/>
       <c r="K94" s="37"/>
       <c r="L94" s="37"/>
       <c r="M94" s="37"/>
       <c r="N94" s="37"/>
       <c r="O94" s="37"/>
       <c r="P94" s="48"/>
       <c r="Q94" s="37"/>
       <c r="R94" s="37"/>
       <c r="S94" s="37"/>
       <c r="T94" s="37"/>
       <c r="U94" s="38"/>
       <c r="V94" s="37"/>
       <c r="W94" s="37"/>
       <c r="X94" s="37"/>
       <c r="Y94" s="37"/>
       <c r="AA94" s="52"/>
-      <c r="AB94" s="62"/>
+      <c r="AB94" s="61"/>
       <c r="AC94" s="52"/>
       <c r="AD94" s="52"/>
     </row>
     <row r="95" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="13"/>
-      <c r="B95" s="70"/>
+      <c r="B95" s="69"/>
       <c r="C95" s="13"/>
       <c r="D95" s="37"/>
       <c r="E95" s="37"/>
       <c r="F95" s="37"/>
       <c r="G95" s="37"/>
       <c r="H95" s="37"/>
       <c r="I95" s="37"/>
       <c r="J95" s="37"/>
       <c r="K95" s="37"/>
       <c r="L95" s="37"/>
       <c r="M95" s="37"/>
       <c r="N95" s="37"/>
       <c r="O95" s="37"/>
       <c r="P95" s="48"/>
       <c r="Q95" s="37"/>
       <c r="R95" s="37"/>
       <c r="S95" s="37"/>
       <c r="T95" s="37"/>
       <c r="U95" s="38"/>
       <c r="V95" s="37"/>
       <c r="W95" s="37"/>
       <c r="X95" s="37"/>
       <c r="Y95" s="37"/>
       <c r="AA95" s="52"/>
-      <c r="AB95" s="62"/>
+      <c r="AB95" s="61"/>
       <c r="AC95" s="52"/>
       <c r="AD95" s="52"/>
     </row>
     <row r="96" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="13"/>
-      <c r="B96" s="70"/>
+      <c r="B96" s="69"/>
       <c r="C96" s="13"/>
       <c r="D96" s="37"/>
       <c r="E96" s="37"/>
       <c r="F96" s="37"/>
       <c r="G96" s="37"/>
       <c r="H96" s="37"/>
       <c r="I96" s="37"/>
       <c r="J96" s="37"/>
       <c r="K96" s="37"/>
       <c r="L96" s="37"/>
       <c r="M96" s="37"/>
       <c r="N96" s="37"/>
       <c r="O96" s="37"/>
       <c r="P96" s="48"/>
       <c r="Q96" s="37"/>
       <c r="R96" s="37"/>
       <c r="S96" s="37"/>
       <c r="T96" s="37"/>
       <c r="U96" s="38"/>
       <c r="V96" s="37"/>
       <c r="W96" s="37"/>
       <c r="X96" s="37"/>
       <c r="Y96" s="37"/>
       <c r="AA96" s="52"/>
-      <c r="AB96" s="62"/>
+      <c r="AB96" s="61"/>
       <c r="AC96" s="52"/>
       <c r="AD96" s="52"/>
     </row>
     <row r="97" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="13"/>
-      <c r="B97" s="70"/>
+      <c r="B97" s="69"/>
       <c r="C97" s="13"/>
       <c r="D97" s="37"/>
       <c r="E97" s="37"/>
       <c r="F97" s="37"/>
       <c r="G97" s="37"/>
       <c r="H97" s="37"/>
       <c r="I97" s="37"/>
       <c r="J97" s="37"/>
       <c r="K97" s="37"/>
       <c r="L97" s="37"/>
       <c r="M97" s="37"/>
       <c r="N97" s="37"/>
       <c r="O97" s="37"/>
       <c r="P97" s="48"/>
       <c r="Q97" s="37"/>
       <c r="R97" s="37"/>
       <c r="S97" s="37"/>
       <c r="T97" s="37"/>
       <c r="U97" s="38"/>
       <c r="V97" s="37"/>
       <c r="W97" s="37"/>
       <c r="X97" s="37"/>
       <c r="Y97" s="37"/>
       <c r="AA97" s="52"/>
-      <c r="AB97" s="62"/>
+      <c r="AB97" s="61"/>
       <c r="AC97" s="52"/>
       <c r="AD97" s="52"/>
     </row>
     <row r="98" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A98" s="13"/>
-      <c r="B98" s="70"/>
+      <c r="B98" s="69"/>
       <c r="C98" s="13"/>
       <c r="D98" s="37"/>
       <c r="E98" s="37"/>
       <c r="F98" s="37"/>
       <c r="G98" s="37"/>
       <c r="H98" s="37"/>
       <c r="I98" s="37"/>
       <c r="J98" s="37"/>
       <c r="K98" s="37"/>
       <c r="L98" s="37"/>
       <c r="M98" s="37"/>
       <c r="N98" s="37"/>
       <c r="O98" s="37"/>
       <c r="P98" s="48"/>
       <c r="Q98" s="37"/>
       <c r="R98" s="37"/>
       <c r="S98" s="37"/>
       <c r="T98" s="37"/>
       <c r="U98" s="38"/>
       <c r="V98" s="37"/>
       <c r="W98" s="37"/>
       <c r="X98" s="37"/>
       <c r="Y98" s="37"/>
       <c r="AA98" s="52"/>
-      <c r="AB98" s="62"/>
+      <c r="AB98" s="61"/>
       <c r="AC98" s="52"/>
       <c r="AD98" s="52"/>
     </row>
     <row r="99" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A99" s="13"/>
-      <c r="B99" s="70"/>
+      <c r="B99" s="69"/>
       <c r="C99" s="13"/>
       <c r="D99" s="37"/>
       <c r="E99" s="37"/>
       <c r="F99" s="37"/>
       <c r="G99" s="37"/>
       <c r="H99" s="37"/>
       <c r="I99" s="37"/>
       <c r="J99" s="37"/>
       <c r="K99" s="37"/>
       <c r="L99" s="37"/>
       <c r="M99" s="37"/>
       <c r="N99" s="37"/>
       <c r="O99" s="37"/>
       <c r="P99" s="48"/>
       <c r="Q99" s="37"/>
       <c r="R99" s="37"/>
       <c r="S99" s="37"/>
       <c r="T99" s="37"/>
       <c r="U99" s="38"/>
       <c r="V99" s="37"/>
       <c r="W99" s="37"/>
       <c r="X99" s="37"/>
       <c r="Y99" s="37"/>
       <c r="AA99" s="52"/>
-      <c r="AB99" s="62"/>
+      <c r="AB99" s="61"/>
       <c r="AC99" s="52"/>
       <c r="AD99" s="52"/>
     </row>
     <row r="100" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="13"/>
-      <c r="B100" s="70"/>
+      <c r="B100" s="69"/>
       <c r="C100" s="13"/>
       <c r="D100" s="37"/>
       <c r="E100" s="37"/>
       <c r="F100" s="37"/>
       <c r="G100" s="37"/>
       <c r="H100" s="37"/>
       <c r="I100" s="37"/>
       <c r="J100" s="37"/>
       <c r="K100" s="37"/>
       <c r="L100" s="37"/>
       <c r="M100" s="37"/>
       <c r="N100" s="37"/>
       <c r="O100" s="37"/>
       <c r="P100" s="48"/>
       <c r="Q100" s="37"/>
       <c r="R100" s="37"/>
       <c r="S100" s="37"/>
       <c r="T100" s="37"/>
       <c r="U100" s="38"/>
       <c r="V100" s="37"/>
       <c r="W100" s="37"/>
       <c r="X100" s="37"/>
       <c r="Y100" s="37"/>
       <c r="AA100" s="52"/>
-      <c r="AB100" s="62"/>
+      <c r="AB100" s="61"/>
       <c r="AC100" s="52"/>
       <c r="AD100" s="52"/>
     </row>
     <row r="101" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="13"/>
-      <c r="B101" s="70"/>
+      <c r="B101" s="69"/>
       <c r="C101" s="13"/>
       <c r="D101" s="37"/>
       <c r="E101" s="37"/>
       <c r="F101" s="37"/>
       <c r="G101" s="37"/>
       <c r="H101" s="37"/>
       <c r="I101" s="37"/>
       <c r="J101" s="37"/>
       <c r="K101" s="37"/>
       <c r="L101" s="37"/>
       <c r="M101" s="37"/>
       <c r="N101" s="37"/>
       <c r="O101" s="37"/>
       <c r="P101" s="48"/>
       <c r="Q101" s="37"/>
       <c r="R101" s="37"/>
       <c r="S101" s="37"/>
       <c r="T101" s="37"/>
       <c r="U101" s="38"/>
       <c r="V101" s="37"/>
       <c r="W101" s="37"/>
       <c r="X101" s="37"/>
       <c r="Y101" s="37"/>
       <c r="AA101" s="52"/>
-      <c r="AB101" s="62"/>
+      <c r="AB101" s="61"/>
       <c r="AC101" s="52"/>
       <c r="AD101" s="52"/>
     </row>
     <row r="102" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="12"/>
-      <c r="B102" s="71"/>
+      <c r="B102" s="70"/>
       <c r="C102" s="12"/>
       <c r="D102" s="37"/>
       <c r="E102" s="37"/>
       <c r="F102" s="37"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="37"/>
       <c r="K102" s="37"/>
       <c r="L102" s="37"/>
       <c r="M102" s="37"/>
       <c r="N102" s="37"/>
       <c r="O102" s="37"/>
       <c r="P102" s="48"/>
       <c r="Q102" s="37"/>
       <c r="R102" s="37"/>
       <c r="S102" s="37"/>
       <c r="T102" s="37"/>
       <c r="U102" s="38"/>
       <c r="V102" s="37"/>
       <c r="W102" s="37"/>
       <c r="X102" s="37"/>
       <c r="Y102" s="37"/>
       <c r="AA102" s="52"/>
-      <c r="AB102" s="62"/>
+      <c r="AB102" s="61"/>
       <c r="AC102" s="52"/>
       <c r="AD102" s="52"/>
     </row>
     <row r="103" spans="1:30" s="10" customFormat="1">
       <c r="A103" s="12"/>
-      <c r="B103" s="71"/>
+      <c r="B103" s="70"/>
       <c r="C103" s="12"/>
       <c r="D103" s="37"/>
       <c r="E103" s="37"/>
       <c r="F103" s="37"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
       <c r="I103" s="37"/>
       <c r="J103" s="37"/>
       <c r="K103" s="37"/>
       <c r="L103" s="37"/>
       <c r="M103" s="37"/>
       <c r="N103" s="37"/>
       <c r="O103" s="37"/>
       <c r="P103" s="48"/>
       <c r="Q103" s="37"/>
       <c r="R103" s="37"/>
       <c r="S103" s="37"/>
       <c r="T103" s="37"/>
       <c r="U103" s="38"/>
       <c r="V103" s="37"/>
       <c r="W103" s="37"/>
       <c r="X103" s="37"/>
       <c r="Y103" s="37"/>
       <c r="AA103" s="52"/>
-      <c r="AB103" s="62"/>
+      <c r="AB103" s="61"/>
       <c r="AC103" s="52"/>
       <c r="AD103" s="52"/>
     </row>
     <row r="104" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A104" s="13"/>
-      <c r="B104" s="70"/>
+      <c r="B104" s="69"/>
       <c r="C104" s="13"/>
       <c r="D104" s="37"/>
       <c r="E104" s="37"/>
       <c r="F104" s="37"/>
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
       <c r="I104" s="37"/>
       <c r="J104" s="37"/>
       <c r="K104" s="37"/>
       <c r="L104" s="37"/>
       <c r="M104" s="37"/>
       <c r="N104" s="37"/>
       <c r="O104" s="37"/>
       <c r="P104" s="48"/>
       <c r="Q104" s="37"/>
       <c r="R104" s="37"/>
       <c r="S104" s="37"/>
       <c r="T104" s="37"/>
       <c r="U104" s="38"/>
       <c r="V104" s="37"/>
       <c r="W104" s="37"/>
       <c r="X104" s="37"/>
       <c r="Y104" s="37"/>
       <c r="AA104" s="52"/>
-      <c r="AB104" s="62"/>
+      <c r="AB104" s="61"/>
       <c r="AC104" s="52"/>
       <c r="AD104" s="52"/>
     </row>
     <row r="105" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A105" s="13"/>
-      <c r="B105" s="70"/>
+      <c r="B105" s="69"/>
       <c r="C105" s="13"/>
       <c r="D105" s="37"/>
       <c r="E105" s="37"/>
       <c r="F105" s="37"/>
       <c r="G105" s="37"/>
       <c r="H105" s="37"/>
       <c r="I105" s="37"/>
       <c r="J105" s="37"/>
       <c r="K105" s="37"/>
       <c r="L105" s="37"/>
       <c r="M105" s="37"/>
       <c r="N105" s="37"/>
       <c r="O105" s="37"/>
       <c r="P105" s="48"/>
       <c r="Q105" s="37"/>
       <c r="R105" s="37"/>
       <c r="S105" s="37"/>
       <c r="T105" s="37"/>
       <c r="U105" s="38"/>
       <c r="V105" s="37"/>
       <c r="W105" s="37"/>
       <c r="X105" s="37"/>
       <c r="Y105" s="37"/>
       <c r="AA105" s="52"/>
-      <c r="AB105" s="62"/>
+      <c r="AB105" s="61"/>
       <c r="AC105" s="52"/>
       <c r="AD105" s="52"/>
     </row>
     <row r="106" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="13"/>
-      <c r="B106" s="70"/>
+      <c r="B106" s="69"/>
       <c r="C106" s="13"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
       <c r="L106" s="37"/>
       <c r="M106" s="37"/>
       <c r="N106" s="37"/>
       <c r="O106" s="37"/>
       <c r="P106" s="48"/>
       <c r="Q106" s="37"/>
       <c r="R106" s="37"/>
       <c r="S106" s="37"/>
       <c r="T106" s="37"/>
       <c r="U106" s="38"/>
       <c r="V106" s="37"/>
       <c r="W106" s="37"/>
       <c r="X106" s="37"/>
       <c r="Y106" s="37"/>
       <c r="AA106" s="52"/>
-      <c r="AB106" s="62"/>
+      <c r="AB106" s="61"/>
       <c r="AC106" s="52"/>
       <c r="AD106" s="52"/>
     </row>
     <row r="107" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A107" s="13"/>
-      <c r="B107" s="70"/>
+      <c r="B107" s="69"/>
       <c r="C107" s="13"/>
       <c r="D107" s="37"/>
       <c r="E107" s="37"/>
       <c r="F107" s="37"/>
       <c r="G107" s="37"/>
       <c r="H107" s="37"/>
       <c r="I107" s="37"/>
       <c r="J107" s="37"/>
       <c r="K107" s="37"/>
       <c r="L107" s="37"/>
       <c r="M107" s="37"/>
       <c r="N107" s="37"/>
       <c r="O107" s="37"/>
       <c r="P107" s="48"/>
       <c r="Q107" s="37"/>
       <c r="R107" s="37"/>
       <c r="S107" s="37"/>
       <c r="T107" s="37"/>
       <c r="U107" s="38"/>
       <c r="V107" s="37"/>
       <c r="W107" s="37"/>
       <c r="X107" s="37"/>
       <c r="Y107" s="37"/>
       <c r="AA107" s="52"/>
-      <c r="AB107" s="62"/>
+      <c r="AB107" s="61"/>
       <c r="AC107" s="52"/>
       <c r="AD107" s="52"/>
     </row>
     <row r="108" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="13"/>
-      <c r="B108" s="70"/>
+      <c r="B108" s="69"/>
       <c r="C108" s="13"/>
       <c r="D108" s="37"/>
       <c r="E108" s="37"/>
       <c r="F108" s="37"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
       <c r="I108" s="37"/>
       <c r="J108" s="37"/>
       <c r="K108" s="37"/>
       <c r="L108" s="37"/>
       <c r="M108" s="37"/>
       <c r="N108" s="37"/>
       <c r="O108" s="37"/>
       <c r="P108" s="48"/>
       <c r="Q108" s="37"/>
       <c r="R108" s="37"/>
       <c r="S108" s="37"/>
       <c r="T108" s="37"/>
       <c r="U108" s="38"/>
       <c r="V108" s="37"/>
       <c r="W108" s="37"/>
       <c r="X108" s="37"/>
       <c r="Y108" s="37"/>
       <c r="AA108" s="52"/>
-      <c r="AB108" s="62"/>
+      <c r="AB108" s="61"/>
       <c r="AC108" s="52"/>
       <c r="AD108" s="52"/>
     </row>
     <row r="109" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="13"/>
-      <c r="B109" s="70"/>
+      <c r="B109" s="69"/>
       <c r="C109" s="13"/>
       <c r="D109" s="37"/>
       <c r="E109" s="37"/>
       <c r="F109" s="37"/>
       <c r="G109" s="37"/>
       <c r="H109" s="37"/>
       <c r="I109" s="37"/>
       <c r="J109" s="37"/>
       <c r="K109" s="37"/>
       <c r="L109" s="37"/>
       <c r="M109" s="37"/>
       <c r="N109" s="37"/>
       <c r="O109" s="37"/>
       <c r="P109" s="48"/>
       <c r="Q109" s="37"/>
       <c r="R109" s="37"/>
       <c r="S109" s="37"/>
       <c r="T109" s="37"/>
       <c r="U109" s="38"/>
       <c r="V109" s="37"/>
       <c r="W109" s="37"/>
       <c r="X109" s="37"/>
       <c r="Y109" s="37"/>
       <c r="AA109" s="52"/>
-      <c r="AB109" s="62"/>
+      <c r="AB109" s="61"/>
       <c r="AC109" s="52"/>
       <c r="AD109" s="52"/>
     </row>
     <row r="110" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A110" s="13"/>
-      <c r="B110" s="70"/>
+      <c r="B110" s="69"/>
       <c r="C110" s="13"/>
       <c r="D110" s="37"/>
       <c r="E110" s="37"/>
       <c r="F110" s="37"/>
       <c r="G110" s="37"/>
       <c r="H110" s="37"/>
       <c r="I110" s="37"/>
       <c r="J110" s="37"/>
       <c r="K110" s="37"/>
       <c r="L110" s="37"/>
       <c r="M110" s="37"/>
       <c r="N110" s="37"/>
       <c r="O110" s="37"/>
       <c r="P110" s="48"/>
       <c r="Q110" s="37"/>
       <c r="R110" s="37"/>
       <c r="S110" s="37"/>
       <c r="T110" s="37"/>
       <c r="U110" s="38"/>
       <c r="V110" s="37"/>
       <c r="W110" s="37"/>
       <c r="X110" s="37"/>
       <c r="Y110" s="37"/>
       <c r="AA110" s="52"/>
-      <c r="AB110" s="62"/>
+      <c r="AB110" s="61"/>
       <c r="AC110" s="52"/>
       <c r="AD110" s="52"/>
     </row>
     <row r="111" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A111" s="13"/>
-      <c r="B111" s="70"/>
+      <c r="B111" s="69"/>
       <c r="C111" s="13"/>
       <c r="D111" s="37"/>
       <c r="E111" s="37"/>
       <c r="F111" s="37"/>
       <c r="G111" s="37"/>
       <c r="H111" s="37"/>
       <c r="I111" s="37"/>
       <c r="J111" s="37"/>
       <c r="K111" s="37"/>
       <c r="L111" s="37"/>
       <c r="M111" s="37"/>
       <c r="N111" s="37"/>
       <c r="O111" s="37"/>
       <c r="P111" s="48"/>
       <c r="Q111" s="37"/>
       <c r="R111" s="37"/>
       <c r="S111" s="37"/>
       <c r="T111" s="37"/>
       <c r="U111" s="38"/>
       <c r="V111" s="37"/>
       <c r="W111" s="37"/>
       <c r="X111" s="37"/>
       <c r="Y111" s="37"/>
       <c r="AA111" s="52"/>
-      <c r="AB111" s="62"/>
+      <c r="AB111" s="61"/>
       <c r="AC111" s="52"/>
       <c r="AD111" s="52"/>
     </row>
     <row r="112" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="13"/>
-      <c r="B112" s="70"/>
+      <c r="B112" s="69"/>
       <c r="C112" s="13"/>
       <c r="D112" s="37"/>
       <c r="E112" s="37"/>
       <c r="F112" s="37"/>
       <c r="G112" s="37"/>
       <c r="H112" s="37"/>
       <c r="I112" s="37"/>
       <c r="J112" s="37"/>
       <c r="K112" s="37"/>
       <c r="L112" s="37"/>
       <c r="M112" s="37"/>
       <c r="N112" s="37"/>
       <c r="O112" s="37"/>
       <c r="P112" s="48"/>
       <c r="Q112" s="37"/>
       <c r="R112" s="37"/>
       <c r="S112" s="37"/>
       <c r="T112" s="37"/>
       <c r="U112" s="38"/>
       <c r="V112" s="37"/>
       <c r="W112" s="37"/>
       <c r="X112" s="37"/>
       <c r="Y112" s="37"/>
       <c r="AA112" s="52"/>
-      <c r="AB112" s="62"/>
+      <c r="AB112" s="61"/>
       <c r="AC112" s="52"/>
       <c r="AD112" s="52"/>
     </row>
     <row r="113" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="13"/>
-      <c r="B113" s="70"/>
+      <c r="B113" s="69"/>
       <c r="C113" s="13"/>
       <c r="D113" s="37"/>
       <c r="E113" s="37"/>
       <c r="F113" s="37"/>
       <c r="G113" s="37"/>
       <c r="H113" s="37"/>
       <c r="I113" s="37"/>
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="37"/>
       <c r="M113" s="37"/>
       <c r="N113" s="37"/>
       <c r="O113" s="37"/>
       <c r="P113" s="48"/>
       <c r="Q113" s="37"/>
       <c r="R113" s="37"/>
       <c r="S113" s="37"/>
       <c r="T113" s="37"/>
       <c r="U113" s="38"/>
       <c r="V113" s="37"/>
       <c r="W113" s="37"/>
       <c r="X113" s="37"/>
       <c r="Y113" s="37"/>
       <c r="AA113" s="52"/>
-      <c r="AB113" s="62"/>
+      <c r="AB113" s="61"/>
       <c r="AC113" s="52"/>
       <c r="AD113" s="52"/>
     </row>
     <row r="114" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="13"/>
-      <c r="B114" s="70"/>
+      <c r="B114" s="69"/>
       <c r="C114" s="13"/>
       <c r="D114" s="37"/>
       <c r="E114" s="37"/>
       <c r="F114" s="37"/>
       <c r="G114" s="37"/>
       <c r="H114" s="37"/>
       <c r="I114" s="37"/>
       <c r="J114" s="37"/>
       <c r="K114" s="37"/>
       <c r="L114" s="37"/>
       <c r="M114" s="37"/>
       <c r="N114" s="37"/>
       <c r="O114" s="37"/>
       <c r="P114" s="48"/>
       <c r="Q114" s="37"/>
       <c r="R114" s="37"/>
       <c r="S114" s="37"/>
       <c r="T114" s="37"/>
       <c r="U114" s="38"/>
       <c r="V114" s="37"/>
       <c r="W114" s="37"/>
       <c r="X114" s="37"/>
       <c r="Y114" s="37"/>
       <c r="AA114" s="52"/>
-      <c r="AB114" s="62"/>
+      <c r="AB114" s="61"/>
       <c r="AC114" s="52"/>
       <c r="AD114" s="52"/>
     </row>
     <row r="115" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="13"/>
-      <c r="B115" s="70"/>
+      <c r="B115" s="69"/>
       <c r="C115" s="13"/>
       <c r="D115" s="37"/>
       <c r="E115" s="37"/>
       <c r="F115" s="37"/>
       <c r="G115" s="37"/>
       <c r="H115" s="37"/>
       <c r="I115" s="37"/>
       <c r="J115" s="37"/>
       <c r="K115" s="37"/>
       <c r="L115" s="37"/>
       <c r="M115" s="37"/>
       <c r="N115" s="37"/>
       <c r="O115" s="37"/>
       <c r="P115" s="48"/>
       <c r="Q115" s="37"/>
       <c r="R115" s="37"/>
       <c r="S115" s="37"/>
       <c r="T115" s="37"/>
       <c r="U115" s="38"/>
       <c r="V115" s="37"/>
       <c r="W115" s="37"/>
       <c r="X115" s="37"/>
       <c r="Y115" s="37"/>
       <c r="AA115" s="52"/>
-      <c r="AB115" s="62"/>
+      <c r="AB115" s="61"/>
       <c r="AC115" s="52"/>
       <c r="AD115" s="52"/>
     </row>
     <row r="116" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A116" s="13"/>
-      <c r="B116" s="70"/>
+      <c r="B116" s="69"/>
       <c r="C116" s="13"/>
       <c r="D116" s="37"/>
       <c r="E116" s="37"/>
       <c r="F116" s="37"/>
       <c r="G116" s="37"/>
       <c r="H116" s="37"/>
       <c r="I116" s="37"/>
       <c r="J116" s="37"/>
       <c r="K116" s="37"/>
       <c r="L116" s="37"/>
       <c r="M116" s="37"/>
       <c r="N116" s="37"/>
       <c r="O116" s="37"/>
       <c r="P116" s="48"/>
       <c r="Q116" s="37"/>
       <c r="R116" s="37"/>
       <c r="S116" s="37"/>
       <c r="T116" s="37"/>
       <c r="U116" s="38"/>
       <c r="V116" s="37"/>
       <c r="W116" s="37"/>
       <c r="X116" s="37"/>
       <c r="Y116" s="37"/>
       <c r="AA116" s="52"/>
-      <c r="AB116" s="62"/>
+      <c r="AB116" s="61"/>
       <c r="AC116" s="52"/>
       <c r="AD116" s="52"/>
     </row>
     <row r="117" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A117" s="13"/>
-      <c r="B117" s="70"/>
+      <c r="B117" s="69"/>
       <c r="C117" s="13"/>
       <c r="D117" s="37"/>
       <c r="E117" s="37"/>
       <c r="F117" s="37"/>
       <c r="G117" s="37"/>
       <c r="H117" s="37"/>
       <c r="I117" s="37"/>
       <c r="J117" s="37"/>
       <c r="K117" s="37"/>
       <c r="L117" s="37"/>
       <c r="M117" s="37"/>
       <c r="N117" s="37"/>
       <c r="O117" s="37"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="37"/>
       <c r="R117" s="37"/>
       <c r="S117" s="37"/>
       <c r="T117" s="37"/>
       <c r="U117" s="38"/>
       <c r="V117" s="37"/>
       <c r="W117" s="37"/>
       <c r="X117" s="37"/>
       <c r="Y117" s="37"/>
       <c r="AA117" s="52"/>
-      <c r="AB117" s="62"/>
+      <c r="AB117" s="61"/>
       <c r="AC117" s="52"/>
       <c r="AD117" s="52"/>
     </row>
     <row r="118" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="13"/>
-      <c r="B118" s="70"/>
+      <c r="B118" s="69"/>
       <c r="C118" s="13"/>
       <c r="D118" s="37"/>
       <c r="E118" s="37"/>
       <c r="F118" s="37"/>
       <c r="G118" s="37"/>
       <c r="H118" s="37"/>
       <c r="I118" s="37"/>
       <c r="J118" s="37"/>
       <c r="K118" s="37"/>
       <c r="L118" s="37"/>
       <c r="M118" s="37"/>
       <c r="N118" s="37"/>
       <c r="O118" s="37"/>
       <c r="P118" s="48"/>
       <c r="Q118" s="37"/>
       <c r="R118" s="37"/>
       <c r="S118" s="37"/>
       <c r="T118" s="37"/>
       <c r="U118" s="38"/>
       <c r="V118" s="37"/>
       <c r="W118" s="37"/>
       <c r="X118" s="37"/>
       <c r="Y118" s="37"/>
       <c r="AA118" s="52"/>
-      <c r="AB118" s="62"/>
+      <c r="AB118" s="61"/>
       <c r="AC118" s="52"/>
       <c r="AD118" s="52"/>
     </row>
     <row r="119" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="13"/>
-      <c r="B119" s="70"/>
+      <c r="B119" s="69"/>
       <c r="C119" s="13"/>
       <c r="D119" s="37"/>
       <c r="E119" s="37"/>
       <c r="F119" s="37"/>
       <c r="G119" s="37"/>
       <c r="H119" s="37"/>
       <c r="I119" s="37"/>
       <c r="J119" s="37"/>
       <c r="K119" s="37"/>
       <c r="L119" s="37"/>
       <c r="M119" s="37"/>
       <c r="N119" s="37"/>
       <c r="O119" s="37"/>
       <c r="P119" s="48"/>
       <c r="Q119" s="37"/>
       <c r="R119" s="37"/>
       <c r="S119" s="37"/>
       <c r="T119" s="37"/>
       <c r="U119" s="38"/>
       <c r="V119" s="37"/>
       <c r="W119" s="37"/>
       <c r="X119" s="37"/>
       <c r="Y119" s="37"/>
       <c r="AA119" s="52"/>
-      <c r="AB119" s="62"/>
+      <c r="AB119" s="61"/>
       <c r="AC119" s="52"/>
       <c r="AD119" s="52"/>
     </row>
     <row r="120" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A120" s="13"/>
-      <c r="B120" s="70"/>
+      <c r="B120" s="69"/>
       <c r="C120" s="13"/>
       <c r="D120" s="37"/>
       <c r="E120" s="37"/>
       <c r="F120" s="37"/>
       <c r="G120" s="37"/>
       <c r="H120" s="37"/>
       <c r="I120" s="37"/>
       <c r="J120" s="37"/>
       <c r="K120" s="37"/>
       <c r="L120" s="37"/>
       <c r="M120" s="37"/>
       <c r="N120" s="37"/>
       <c r="O120" s="37"/>
       <c r="P120" s="48"/>
       <c r="Q120" s="37"/>
       <c r="R120" s="37"/>
       <c r="S120" s="37"/>
       <c r="T120" s="37"/>
       <c r="U120" s="38"/>
       <c r="V120" s="37"/>
       <c r="W120" s="37"/>
       <c r="X120" s="37"/>
       <c r="Y120" s="37"/>
       <c r="AA120" s="52"/>
-      <c r="AB120" s="62"/>
+      <c r="AB120" s="61"/>
       <c r="AC120" s="52"/>
       <c r="AD120" s="52"/>
     </row>
     <row r="121" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A121" s="13"/>
-      <c r="B121" s="70"/>
+      <c r="B121" s="69"/>
       <c r="C121" s="13"/>
       <c r="D121" s="37"/>
       <c r="E121" s="37"/>
       <c r="F121" s="37"/>
       <c r="G121" s="37"/>
       <c r="H121" s="37"/>
       <c r="I121" s="37"/>
       <c r="J121" s="37"/>
       <c r="K121" s="37"/>
       <c r="L121" s="37"/>
       <c r="M121" s="37"/>
       <c r="N121" s="37"/>
       <c r="O121" s="37"/>
       <c r="P121" s="48"/>
       <c r="Q121" s="37"/>
       <c r="R121" s="37"/>
       <c r="S121" s="37"/>
       <c r="T121" s="37"/>
       <c r="U121" s="38"/>
       <c r="V121" s="37"/>
       <c r="W121" s="37"/>
       <c r="X121" s="37"/>
       <c r="Y121" s="37"/>
       <c r="AA121" s="52"/>
-      <c r="AB121" s="62"/>
+      <c r="AB121" s="61"/>
       <c r="AC121" s="52"/>
       <c r="AD121" s="52"/>
     </row>
     <row r="122" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A122" s="13"/>
-      <c r="B122" s="70"/>
+      <c r="B122" s="69"/>
       <c r="C122" s="13"/>
       <c r="D122" s="37"/>
       <c r="E122" s="37"/>
       <c r="F122" s="37"/>
       <c r="G122" s="37"/>
       <c r="H122" s="37"/>
       <c r="I122" s="37"/>
       <c r="J122" s="37"/>
       <c r="K122" s="37"/>
       <c r="L122" s="37"/>
       <c r="M122" s="37"/>
       <c r="N122" s="37"/>
       <c r="O122" s="37"/>
       <c r="P122" s="48"/>
       <c r="Q122" s="37"/>
       <c r="R122" s="37"/>
       <c r="S122" s="37"/>
       <c r="T122" s="37"/>
       <c r="U122" s="38"/>
       <c r="V122" s="37"/>
       <c r="W122" s="37"/>
       <c r="X122" s="37"/>
       <c r="Y122" s="37"/>
       <c r="AA122" s="52"/>
-      <c r="AB122" s="62"/>
+      <c r="AB122" s="61"/>
       <c r="AC122" s="52"/>
       <c r="AD122" s="52"/>
     </row>
     <row r="123" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A123" s="13"/>
-      <c r="B123" s="70"/>
+      <c r="B123" s="69"/>
       <c r="C123" s="13"/>
       <c r="D123" s="37"/>
       <c r="E123" s="37"/>
       <c r="F123" s="37"/>
       <c r="G123" s="37"/>
       <c r="H123" s="37"/>
       <c r="I123" s="37"/>
       <c r="J123" s="37"/>
       <c r="K123" s="37"/>
       <c r="L123" s="37"/>
       <c r="M123" s="37"/>
       <c r="N123" s="37"/>
       <c r="O123" s="37"/>
       <c r="P123" s="48"/>
       <c r="Q123" s="37"/>
       <c r="R123" s="37"/>
       <c r="S123" s="37"/>
       <c r="T123" s="37"/>
       <c r="U123" s="38"/>
       <c r="V123" s="37"/>
       <c r="W123" s="37"/>
       <c r="X123" s="37"/>
       <c r="Y123" s="37"/>
       <c r="AA123" s="52"/>
-      <c r="AB123" s="62"/>
+      <c r="AB123" s="61"/>
       <c r="AC123" s="52"/>
       <c r="AD123" s="52"/>
     </row>
     <row r="124" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="13"/>
-      <c r="B124" s="70"/>
+      <c r="B124" s="69"/>
       <c r="C124" s="13"/>
       <c r="D124" s="37"/>
       <c r="E124" s="37"/>
       <c r="F124" s="37"/>
       <c r="G124" s="37"/>
       <c r="H124" s="37"/>
       <c r="I124" s="37"/>
       <c r="J124" s="37"/>
       <c r="K124" s="37"/>
       <c r="L124" s="37"/>
       <c r="M124" s="37"/>
       <c r="N124" s="37"/>
       <c r="O124" s="37"/>
       <c r="P124" s="48"/>
       <c r="Q124" s="37"/>
       <c r="R124" s="37"/>
       <c r="S124" s="37"/>
       <c r="T124" s="37"/>
       <c r="U124" s="38"/>
       <c r="V124" s="37"/>
       <c r="W124" s="37"/>
       <c r="X124" s="37"/>
       <c r="Y124" s="37"/>
       <c r="AA124" s="52"/>
-      <c r="AB124" s="62"/>
+      <c r="AB124" s="61"/>
       <c r="AC124" s="52"/>
       <c r="AD124" s="52"/>
     </row>
     <row r="125" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="13"/>
-      <c r="B125" s="70"/>
+      <c r="B125" s="69"/>
       <c r="C125" s="13"/>
       <c r="D125" s="37"/>
       <c r="E125" s="37"/>
       <c r="F125" s="37"/>
       <c r="G125" s="37"/>
       <c r="H125" s="37"/>
       <c r="I125" s="37"/>
       <c r="J125" s="37"/>
       <c r="K125" s="37"/>
       <c r="L125" s="37"/>
       <c r="M125" s="37"/>
       <c r="N125" s="37"/>
       <c r="O125" s="37"/>
       <c r="P125" s="48"/>
       <c r="Q125" s="37"/>
       <c r="R125" s="37"/>
       <c r="S125" s="37"/>
       <c r="T125" s="37"/>
       <c r="U125" s="38"/>
       <c r="V125" s="37"/>
       <c r="W125" s="37"/>
       <c r="X125" s="37"/>
       <c r="Y125" s="37"/>
       <c r="AA125" s="52"/>
-      <c r="AB125" s="62"/>
+      <c r="AB125" s="61"/>
       <c r="AC125" s="52"/>
       <c r="AD125" s="52"/>
     </row>
     <row r="126" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="13"/>
-      <c r="B126" s="70"/>
+      <c r="B126" s="69"/>
       <c r="C126" s="13"/>
       <c r="D126" s="37"/>
       <c r="E126" s="37"/>
       <c r="F126" s="37"/>
       <c r="G126" s="37"/>
       <c r="H126" s="37"/>
       <c r="I126" s="37"/>
       <c r="J126" s="37"/>
       <c r="K126" s="37"/>
       <c r="L126" s="37"/>
       <c r="M126" s="37"/>
       <c r="N126" s="37"/>
       <c r="O126" s="37"/>
       <c r="P126" s="48"/>
       <c r="Q126" s="37"/>
       <c r="R126" s="37"/>
       <c r="S126" s="37"/>
       <c r="T126" s="37"/>
       <c r="U126" s="38"/>
       <c r="V126" s="37"/>
       <c r="W126" s="37"/>
       <c r="X126" s="37"/>
       <c r="Y126" s="37"/>
       <c r="AA126" s="52"/>
-      <c r="AB126" s="62"/>
+      <c r="AB126" s="61"/>
       <c r="AC126" s="52"/>
       <c r="AD126" s="52"/>
     </row>
     <row r="127" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A127" s="13"/>
-      <c r="B127" s="70"/>
+      <c r="B127" s="69"/>
       <c r="C127" s="13"/>
       <c r="D127" s="37"/>
       <c r="E127" s="37"/>
       <c r="F127" s="37"/>
       <c r="G127" s="37"/>
       <c r="H127" s="37"/>
       <c r="I127" s="37"/>
       <c r="J127" s="37"/>
       <c r="K127" s="37"/>
       <c r="L127" s="37"/>
       <c r="M127" s="37"/>
       <c r="N127" s="37"/>
       <c r="O127" s="37"/>
       <c r="P127" s="48"/>
       <c r="Q127" s="37"/>
       <c r="R127" s="37"/>
       <c r="S127" s="37"/>
       <c r="T127" s="37"/>
       <c r="U127" s="38"/>
       <c r="V127" s="37"/>
       <c r="W127" s="37"/>
       <c r="X127" s="37"/>
       <c r="Y127" s="37"/>
       <c r="AA127" s="52"/>
-      <c r="AB127" s="62"/>
+      <c r="AB127" s="61"/>
       <c r="AC127" s="52"/>
       <c r="AD127" s="52"/>
     </row>
     <row r="128" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A128" s="13"/>
-      <c r="B128" s="70"/>
+      <c r="B128" s="69"/>
       <c r="C128" s="13"/>
       <c r="D128" s="37"/>
       <c r="E128" s="37"/>
       <c r="F128" s="37"/>
       <c r="G128" s="37"/>
       <c r="H128" s="37"/>
       <c r="I128" s="37"/>
       <c r="J128" s="37"/>
       <c r="K128" s="37"/>
       <c r="L128" s="37"/>
       <c r="M128" s="37"/>
       <c r="N128" s="37"/>
       <c r="O128" s="37"/>
       <c r="P128" s="48"/>
       <c r="Q128" s="37"/>
       <c r="R128" s="37"/>
       <c r="S128" s="37"/>
       <c r="T128" s="37"/>
       <c r="U128" s="38"/>
       <c r="V128" s="37"/>
       <c r="W128" s="37"/>
       <c r="X128" s="37"/>
       <c r="Y128" s="37"/>
       <c r="AA128" s="52"/>
-      <c r="AB128" s="62"/>
+      <c r="AB128" s="61"/>
       <c r="AC128" s="52"/>
       <c r="AD128" s="52"/>
     </row>
     <row r="129" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A129" s="13"/>
-      <c r="B129" s="70"/>
+      <c r="B129" s="69"/>
       <c r="C129" s="13"/>
       <c r="D129" s="37"/>
       <c r="E129" s="37"/>
       <c r="F129" s="37"/>
       <c r="G129" s="37"/>
       <c r="H129" s="37"/>
       <c r="I129" s="37"/>
       <c r="J129" s="37"/>
       <c r="K129" s="37"/>
       <c r="L129" s="37"/>
       <c r="M129" s="37"/>
       <c r="N129" s="37"/>
       <c r="O129" s="37"/>
       <c r="P129" s="48"/>
       <c r="Q129" s="37"/>
       <c r="R129" s="37"/>
       <c r="S129" s="37"/>
       <c r="T129" s="37"/>
       <c r="U129" s="38"/>
       <c r="V129" s="37"/>
       <c r="W129" s="37"/>
       <c r="X129" s="37"/>
       <c r="Y129" s="37"/>
       <c r="AA129" s="52"/>
-      <c r="AB129" s="62"/>
+      <c r="AB129" s="61"/>
       <c r="AC129" s="52"/>
       <c r="AD129" s="52"/>
     </row>
     <row r="130" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="13"/>
-      <c r="B130" s="70"/>
+      <c r="B130" s="69"/>
       <c r="C130" s="13"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
       <c r="L130" s="37"/>
       <c r="M130" s="37"/>
       <c r="N130" s="37"/>
       <c r="O130" s="37"/>
       <c r="P130" s="48"/>
       <c r="Q130" s="37"/>
       <c r="R130" s="37"/>
       <c r="S130" s="37"/>
       <c r="T130" s="37"/>
       <c r="U130" s="38"/>
       <c r="V130" s="37"/>
       <c r="W130" s="37"/>
       <c r="X130" s="37"/>
       <c r="Y130" s="37"/>
       <c r="AA130" s="52"/>
-      <c r="AB130" s="62"/>
+      <c r="AB130" s="61"/>
       <c r="AC130" s="52"/>
       <c r="AD130" s="52"/>
     </row>
     <row r="131" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="13"/>
-      <c r="B131" s="70"/>
+      <c r="B131" s="69"/>
       <c r="C131" s="13"/>
       <c r="D131" s="37"/>
       <c r="E131" s="37"/>
       <c r="F131" s="37"/>
       <c r="G131" s="37"/>
       <c r="H131" s="37"/>
       <c r="I131" s="37"/>
       <c r="J131" s="37"/>
       <c r="K131" s="37"/>
       <c r="L131" s="37"/>
       <c r="M131" s="37"/>
       <c r="N131" s="37"/>
       <c r="O131" s="37"/>
       <c r="P131" s="48"/>
       <c r="Q131" s="37"/>
       <c r="R131" s="37"/>
       <c r="S131" s="37"/>
       <c r="T131" s="37"/>
       <c r="U131" s="38"/>
       <c r="V131" s="37"/>
       <c r="W131" s="37"/>
       <c r="X131" s="37"/>
       <c r="Y131" s="37"/>
       <c r="AA131" s="52"/>
-      <c r="AB131" s="62"/>
+      <c r="AB131" s="61"/>
       <c r="AC131" s="52"/>
       <c r="AD131" s="52"/>
     </row>
     <row r="132" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="13"/>
-      <c r="B132" s="70"/>
+      <c r="B132" s="69"/>
       <c r="C132" s="13"/>
       <c r="D132" s="37"/>
       <c r="E132" s="37"/>
       <c r="F132" s="37"/>
       <c r="G132" s="37"/>
       <c r="H132" s="37"/>
       <c r="I132" s="37"/>
       <c r="J132" s="37"/>
       <c r="K132" s="37"/>
       <c r="L132" s="37"/>
       <c r="M132" s="37"/>
       <c r="N132" s="37"/>
       <c r="O132" s="37"/>
       <c r="P132" s="48"/>
       <c r="Q132" s="37"/>
       <c r="R132" s="37"/>
       <c r="S132" s="37"/>
       <c r="T132" s="37"/>
       <c r="U132" s="38"/>
       <c r="V132" s="37"/>
       <c r="W132" s="37"/>
       <c r="X132" s="37"/>
       <c r="Y132" s="37"/>
       <c r="AA132" s="52"/>
-      <c r="AB132" s="62"/>
+      <c r="AB132" s="61"/>
       <c r="AC132" s="52"/>
       <c r="AD132" s="52"/>
     </row>
     <row r="133" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="13"/>
-      <c r="B133" s="70"/>
+      <c r="B133" s="69"/>
       <c r="C133" s="13"/>
       <c r="D133" s="37"/>
       <c r="E133" s="37"/>
       <c r="F133" s="37"/>
       <c r="G133" s="37"/>
       <c r="H133" s="37"/>
       <c r="I133" s="37"/>
       <c r="J133" s="37"/>
       <c r="K133" s="37"/>
       <c r="L133" s="37"/>
       <c r="M133" s="37"/>
       <c r="N133" s="37"/>
       <c r="O133" s="37"/>
       <c r="P133" s="48"/>
       <c r="Q133" s="37"/>
       <c r="R133" s="37"/>
       <c r="S133" s="37"/>
       <c r="T133" s="37"/>
       <c r="U133" s="38"/>
       <c r="V133" s="37"/>
       <c r="W133" s="37"/>
       <c r="X133" s="37"/>
       <c r="Y133" s="37"/>
       <c r="AA133" s="52"/>
-      <c r="AB133" s="62"/>
+      <c r="AB133" s="61"/>
       <c r="AC133" s="52"/>
       <c r="AD133" s="52"/>
     </row>
     <row r="134" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A134" s="13"/>
-      <c r="B134" s="70"/>
+      <c r="B134" s="69"/>
       <c r="C134" s="13"/>
       <c r="D134" s="37"/>
       <c r="E134" s="37"/>
       <c r="F134" s="37"/>
       <c r="G134" s="37"/>
       <c r="H134" s="37"/>
       <c r="I134" s="37"/>
       <c r="J134" s="37"/>
       <c r="K134" s="37"/>
       <c r="L134" s="37"/>
       <c r="M134" s="37"/>
       <c r="N134" s="37"/>
       <c r="O134" s="37"/>
       <c r="P134" s="48"/>
       <c r="Q134" s="37"/>
       <c r="R134" s="37"/>
       <c r="S134" s="37"/>
       <c r="T134" s="37"/>
       <c r="U134" s="38"/>
       <c r="V134" s="37"/>
       <c r="W134" s="37"/>
       <c r="X134" s="37"/>
       <c r="Y134" s="37"/>
       <c r="AA134" s="52"/>
-      <c r="AB134" s="62"/>
+      <c r="AB134" s="61"/>
       <c r="AC134" s="52"/>
       <c r="AD134" s="52"/>
     </row>
     <row r="135" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A135" s="13"/>
-      <c r="B135" s="70"/>
+      <c r="B135" s="69"/>
       <c r="C135" s="13"/>
       <c r="D135" s="37"/>
       <c r="E135" s="37"/>
       <c r="F135" s="37"/>
       <c r="G135" s="37"/>
       <c r="H135" s="37"/>
       <c r="I135" s="37"/>
       <c r="J135" s="37"/>
       <c r="K135" s="37"/>
       <c r="L135" s="37"/>
       <c r="M135" s="37"/>
       <c r="N135" s="37"/>
       <c r="O135" s="37"/>
       <c r="P135" s="48"/>
       <c r="Q135" s="37"/>
       <c r="R135" s="37"/>
       <c r="S135" s="37"/>
       <c r="T135" s="37"/>
       <c r="U135" s="38"/>
       <c r="V135" s="37"/>
       <c r="W135" s="37"/>
       <c r="X135" s="37"/>
       <c r="Y135" s="37"/>
       <c r="AA135" s="52"/>
-      <c r="AB135" s="62"/>
+      <c r="AB135" s="61"/>
       <c r="AC135" s="52"/>
       <c r="AD135" s="52"/>
     </row>
     <row r="136" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="13"/>
-      <c r="B136" s="70"/>
+      <c r="B136" s="69"/>
       <c r="C136" s="13"/>
       <c r="D136" s="37"/>
       <c r="E136" s="37"/>
       <c r="F136" s="37"/>
       <c r="G136" s="37"/>
       <c r="H136" s="37"/>
       <c r="I136" s="37"/>
       <c r="J136" s="37"/>
       <c r="K136" s="37"/>
       <c r="L136" s="37"/>
       <c r="M136" s="37"/>
       <c r="N136" s="37"/>
       <c r="O136" s="37"/>
       <c r="P136" s="48"/>
       <c r="Q136" s="37"/>
       <c r="R136" s="37"/>
       <c r="S136" s="37"/>
       <c r="T136" s="37"/>
       <c r="U136" s="38"/>
       <c r="V136" s="37"/>
       <c r="W136" s="37"/>
       <c r="X136" s="37"/>
       <c r="Y136" s="37"/>
       <c r="AA136" s="52"/>
-      <c r="AB136" s="62"/>
+      <c r="AB136" s="61"/>
       <c r="AC136" s="52"/>
       <c r="AD136" s="52"/>
     </row>
     <row r="137" spans="1:30" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="12"/>
-      <c r="B137" s="71"/>
+      <c r="B137" s="70"/>
       <c r="C137" s="12"/>
       <c r="D137" s="37"/>
       <c r="E137" s="37"/>
       <c r="F137" s="37"/>
       <c r="G137" s="37"/>
       <c r="H137" s="37"/>
       <c r="I137" s="37"/>
       <c r="J137" s="37"/>
       <c r="K137" s="37"/>
       <c r="L137" s="37"/>
       <c r="M137" s="37"/>
       <c r="N137" s="37"/>
       <c r="O137" s="37"/>
       <c r="P137" s="48"/>
       <c r="Q137" s="37"/>
       <c r="R137" s="37"/>
       <c r="S137" s="37"/>
       <c r="T137" s="37"/>
       <c r="U137" s="38"/>
       <c r="V137" s="37"/>
       <c r="W137" s="37"/>
       <c r="X137" s="37"/>
       <c r="Y137" s="37"/>
       <c r="AA137" s="52"/>
-      <c r="AB137" s="62"/>
+      <c r="AB137" s="61"/>
       <c r="AC137" s="52"/>
       <c r="AD137" s="52"/>
     </row>
     <row r="138" spans="1:30" s="10" customFormat="1">
       <c r="A138" s="12"/>
-      <c r="B138" s="71"/>
+      <c r="B138" s="70"/>
       <c r="C138" s="12"/>
       <c r="D138" s="37"/>
       <c r="E138" s="37"/>
       <c r="F138" s="37"/>
       <c r="G138" s="37"/>
       <c r="H138" s="37"/>
       <c r="I138" s="37"/>
       <c r="J138" s="37"/>
       <c r="K138" s="37"/>
       <c r="L138" s="37"/>
       <c r="M138" s="37"/>
       <c r="N138" s="37"/>
       <c r="O138" s="37"/>
       <c r="P138" s="48"/>
       <c r="Q138" s="37"/>
       <c r="R138" s="37"/>
       <c r="S138" s="37"/>
       <c r="T138" s="37"/>
       <c r="U138" s="38"/>
       <c r="V138" s="37"/>
       <c r="W138" s="37"/>
       <c r="X138" s="37"/>
       <c r="Y138" s="37"/>
       <c r="AA138" s="52"/>
-      <c r="AB138" s="62"/>
+      <c r="AB138" s="61"/>
       <c r="AC138" s="52"/>
       <c r="AD138" s="52"/>
     </row>
     <row r="139" spans="1:30" s="10" customFormat="1">
       <c r="A139" s="12"/>
-      <c r="B139" s="71"/>
+      <c r="B139" s="70"/>
       <c r="C139" s="12"/>
       <c r="D139" s="37"/>
       <c r="E139" s="37"/>
       <c r="F139" s="37"/>
       <c r="G139" s="37"/>
       <c r="H139" s="37"/>
       <c r="I139" s="37"/>
       <c r="J139" s="37"/>
       <c r="K139" s="37"/>
       <c r="L139" s="37"/>
       <c r="M139" s="37"/>
       <c r="N139" s="37"/>
       <c r="O139" s="37"/>
       <c r="P139" s="48"/>
       <c r="Q139" s="37"/>
       <c r="R139" s="37"/>
       <c r="S139" s="37"/>
       <c r="T139" s="37"/>
       <c r="U139" s="38"/>
       <c r="V139" s="37"/>
       <c r="W139" s="37"/>
       <c r="X139" s="37"/>
       <c r="Y139" s="37"/>
       <c r="AA139" s="52"/>
-      <c r="AB139" s="62"/>
+      <c r="AB139" s="61"/>
       <c r="AC139" s="52"/>
       <c r="AD139" s="52"/>
     </row>
     <row r="140" spans="1:30" s="10" customFormat="1">
       <c r="A140" s="12"/>
-      <c r="B140" s="71"/>
+      <c r="B140" s="70"/>
       <c r="C140" s="12"/>
       <c r="D140" s="37"/>
       <c r="E140" s="37"/>
       <c r="F140" s="37"/>
       <c r="G140" s="37"/>
       <c r="H140" s="37"/>
       <c r="I140" s="37"/>
       <c r="J140" s="37"/>
       <c r="K140" s="37"/>
       <c r="L140" s="37"/>
       <c r="M140" s="37"/>
       <c r="N140" s="37"/>
       <c r="O140" s="37"/>
       <c r="P140" s="48"/>
       <c r="Q140" s="37"/>
       <c r="R140" s="37"/>
       <c r="S140" s="37"/>
       <c r="T140" s="37"/>
       <c r="U140" s="38"/>
       <c r="V140" s="37"/>
       <c r="W140" s="37"/>
       <c r="X140" s="37"/>
       <c r="Y140" s="37"/>
       <c r="AA140" s="52"/>
-      <c r="AB140" s="62"/>
+      <c r="AB140" s="61"/>
       <c r="AC140" s="52"/>
       <c r="AD140" s="52"/>
     </row>
     <row r="141" spans="1:30" s="10" customFormat="1">
       <c r="A141" s="12"/>
-      <c r="B141" s="71"/>
+      <c r="B141" s="70"/>
       <c r="C141" s="12"/>
       <c r="D141" s="37"/>
       <c r="E141" s="37"/>
       <c r="F141" s="37"/>
       <c r="G141" s="37"/>
       <c r="H141" s="37"/>
       <c r="I141" s="37"/>
       <c r="J141" s="37"/>
       <c r="K141" s="37"/>
       <c r="L141" s="37"/>
       <c r="M141" s="37"/>
       <c r="N141" s="37"/>
       <c r="O141" s="37"/>
       <c r="P141" s="48"/>
       <c r="Q141" s="37"/>
       <c r="R141" s="37"/>
       <c r="S141" s="37"/>
       <c r="T141" s="37"/>
       <c r="U141" s="38"/>
       <c r="V141" s="37"/>
       <c r="W141" s="37"/>
       <c r="X141" s="37"/>
       <c r="Y141" s="37"/>
       <c r="AA141" s="52"/>
-      <c r="AB141" s="62"/>
+      <c r="AB141" s="61"/>
       <c r="AC141" s="52"/>
       <c r="AD141" s="52"/>
     </row>
     <row r="142" spans="1:30" s="10" customFormat="1">
       <c r="A142" s="12"/>
-      <c r="B142" s="71"/>
+      <c r="B142" s="70"/>
       <c r="C142" s="12"/>
       <c r="D142" s="37"/>
       <c r="E142" s="37"/>
       <c r="F142" s="37"/>
       <c r="G142" s="37"/>
       <c r="H142" s="37"/>
       <c r="I142" s="37"/>
       <c r="J142" s="37"/>
       <c r="K142" s="37"/>
       <c r="L142" s="37"/>
       <c r="M142" s="37"/>
       <c r="N142" s="37"/>
       <c r="O142" s="37"/>
       <c r="P142" s="48"/>
       <c r="Q142" s="37"/>
       <c r="R142" s="37"/>
       <c r="S142" s="37"/>
       <c r="T142" s="37"/>
       <c r="U142" s="38"/>
       <c r="V142" s="37"/>
       <c r="W142" s="37"/>
       <c r="X142" s="37"/>
       <c r="Y142" s="37"/>
       <c r="AA142" s="52"/>
-      <c r="AB142" s="62"/>
+      <c r="AB142" s="61"/>
       <c r="AC142" s="52"/>
       <c r="AD142" s="52"/>
     </row>
     <row r="143" spans="1:30" s="10" customFormat="1">
       <c r="A143" s="12"/>
-      <c r="B143" s="71"/>
+      <c r="B143" s="70"/>
       <c r="C143" s="12"/>
       <c r="D143" s="37"/>
       <c r="E143" s="37"/>
       <c r="F143" s="37"/>
       <c r="G143" s="37"/>
       <c r="H143" s="37"/>
       <c r="I143" s="37"/>
       <c r="J143" s="37"/>
       <c r="K143" s="37"/>
       <c r="L143" s="37"/>
       <c r="M143" s="37"/>
       <c r="N143" s="37"/>
       <c r="O143" s="37"/>
       <c r="P143" s="48"/>
       <c r="Q143" s="37"/>
       <c r="R143" s="37"/>
       <c r="S143" s="37"/>
       <c r="T143" s="37"/>
       <c r="U143" s="38"/>
       <c r="V143" s="37"/>
       <c r="W143" s="37"/>
       <c r="X143" s="37"/>
       <c r="Y143" s="37"/>
       <c r="AA143" s="52"/>
-      <c r="AB143" s="62"/>
+      <c r="AB143" s="61"/>
       <c r="AC143" s="52"/>
       <c r="AD143" s="52"/>
     </row>
     <row r="144" spans="1:30" s="10" customFormat="1">
       <c r="A144" s="12"/>
-      <c r="B144" s="71"/>
+      <c r="B144" s="70"/>
       <c r="C144" s="12"/>
       <c r="D144" s="37"/>
       <c r="E144" s="37"/>
       <c r="F144" s="37"/>
       <c r="G144" s="37"/>
       <c r="H144" s="37"/>
       <c r="I144" s="37"/>
       <c r="J144" s="37"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
       <c r="N144" s="37"/>
       <c r="O144" s="37"/>
       <c r="P144" s="48"/>
       <c r="Q144" s="37"/>
       <c r="R144" s="37"/>
       <c r="S144" s="37"/>
       <c r="T144" s="37"/>
       <c r="U144" s="38"/>
       <c r="V144" s="37"/>
       <c r="W144" s="37"/>
       <c r="X144" s="37"/>
       <c r="Y144" s="37"/>
       <c r="AA144" s="52"/>
-      <c r="AB144" s="62"/>
+      <c r="AB144" s="61"/>
       <c r="AC144" s="52"/>
       <c r="AD144" s="52"/>
     </row>
     <row r="145" spans="1:30" s="10" customFormat="1">
       <c r="A145" s="12"/>
-      <c r="B145" s="71"/>
+      <c r="B145" s="70"/>
       <c r="C145" s="12"/>
       <c r="D145" s="37"/>
       <c r="E145" s="37"/>
       <c r="F145" s="37"/>
       <c r="G145" s="37"/>
       <c r="H145" s="37"/>
       <c r="I145" s="37"/>
       <c r="J145" s="37"/>
       <c r="K145" s="37"/>
       <c r="L145" s="37"/>
       <c r="M145" s="37"/>
       <c r="N145" s="37"/>
       <c r="O145" s="37"/>
       <c r="P145" s="48"/>
       <c r="Q145" s="37"/>
       <c r="R145" s="37"/>
       <c r="S145" s="37"/>
       <c r="T145" s="37"/>
       <c r="U145" s="38"/>
       <c r="V145" s="37"/>
       <c r="W145" s="37"/>
       <c r="X145" s="37"/>
       <c r="Y145" s="37"/>
       <c r="AA145" s="52"/>
-      <c r="AB145" s="62"/>
+      <c r="AB145" s="61"/>
       <c r="AC145" s="52"/>
       <c r="AD145" s="52"/>
     </row>
     <row r="146" spans="1:30" s="10" customFormat="1">
       <c r="A146" s="12"/>
-      <c r="B146" s="71"/>
+      <c r="B146" s="70"/>
       <c r="C146" s="12"/>
       <c r="D146" s="37"/>
       <c r="E146" s="37"/>
       <c r="F146" s="37"/>
       <c r="G146" s="37"/>
       <c r="H146" s="37"/>
       <c r="I146" s="37"/>
       <c r="J146" s="37"/>
       <c r="K146" s="37"/>
       <c r="L146" s="37"/>
       <c r="M146" s="37"/>
       <c r="N146" s="37"/>
       <c r="O146" s="37"/>
       <c r="P146" s="48"/>
       <c r="Q146" s="37"/>
       <c r="R146" s="37"/>
       <c r="S146" s="37"/>
       <c r="T146" s="37"/>
       <c r="U146" s="38"/>
       <c r="V146" s="37"/>
       <c r="W146" s="37"/>
       <c r="X146" s="37"/>
       <c r="Y146" s="37"/>
       <c r="AA146" s="52"/>
-      <c r="AB146" s="62"/>
+      <c r="AB146" s="61"/>
       <c r="AC146" s="52"/>
       <c r="AD146" s="52"/>
     </row>
     <row r="147" spans="1:30" s="10" customFormat="1">
       <c r="A147" s="12"/>
-      <c r="B147" s="71"/>
+      <c r="B147" s="70"/>
       <c r="C147" s="12"/>
       <c r="D147" s="37"/>
       <c r="E147" s="37"/>
       <c r="F147" s="37"/>
       <c r="G147" s="37"/>
       <c r="H147" s="37"/>
       <c r="I147" s="37"/>
       <c r="J147" s="37"/>
       <c r="K147" s="37"/>
       <c r="L147" s="37"/>
       <c r="M147" s="37"/>
       <c r="N147" s="37"/>
       <c r="O147" s="37"/>
       <c r="P147" s="48"/>
       <c r="Q147" s="37"/>
       <c r="R147" s="37"/>
       <c r="S147" s="37"/>
       <c r="T147" s="37"/>
       <c r="U147" s="38"/>
       <c r="V147" s="37"/>
       <c r="W147" s="37"/>
       <c r="X147" s="37"/>
       <c r="Y147" s="37"/>
       <c r="AA147" s="52"/>
-      <c r="AB147" s="62"/>
+      <c r="AB147" s="61"/>
       <c r="AC147" s="52"/>
       <c r="AD147" s="52"/>
     </row>
     <row r="148" spans="1:30" s="10" customFormat="1">
       <c r="A148" s="12"/>
-      <c r="B148" s="71"/>
+      <c r="B148" s="70"/>
       <c r="C148" s="12"/>
       <c r="D148" s="37"/>
       <c r="E148" s="37"/>
       <c r="F148" s="37"/>
       <c r="G148" s="37"/>
       <c r="H148" s="37"/>
       <c r="I148" s="37"/>
       <c r="J148" s="37"/>
       <c r="K148" s="37"/>
       <c r="L148" s="37"/>
       <c r="M148" s="37"/>
       <c r="N148" s="37"/>
       <c r="O148" s="37"/>
       <c r="P148" s="48"/>
       <c r="Q148" s="37"/>
       <c r="R148" s="37"/>
       <c r="S148" s="37"/>
       <c r="T148" s="37"/>
       <c r="U148" s="38"/>
       <c r="V148" s="37"/>
       <c r="W148" s="37"/>
       <c r="X148" s="37"/>
       <c r="Y148" s="37"/>
       <c r="AA148" s="52"/>
-      <c r="AB148" s="62"/>
+      <c r="AB148" s="61"/>
       <c r="AC148" s="52"/>
       <c r="AD148" s="52"/>
     </row>
     <row r="149" spans="1:30" s="10" customFormat="1">
       <c r="A149" s="12"/>
-      <c r="B149" s="71"/>
+      <c r="B149" s="70"/>
       <c r="C149" s="12"/>
       <c r="D149" s="37"/>
       <c r="E149" s="37"/>
       <c r="F149" s="37"/>
       <c r="G149" s="37"/>
       <c r="H149" s="37"/>
       <c r="I149" s="37"/>
       <c r="J149" s="37"/>
       <c r="K149" s="37"/>
       <c r="L149" s="37"/>
       <c r="M149" s="37"/>
       <c r="N149" s="37"/>
       <c r="O149" s="37"/>
       <c r="P149" s="48"/>
       <c r="Q149" s="37"/>
       <c r="R149" s="37"/>
       <c r="S149" s="37"/>
       <c r="T149" s="37"/>
       <c r="U149" s="38"/>
       <c r="V149" s="37"/>
       <c r="W149" s="37"/>
       <c r="X149" s="37"/>
       <c r="Y149" s="37"/>
       <c r="AA149" s="52"/>
-      <c r="AB149" s="62"/>
+      <c r="AB149" s="61"/>
       <c r="AC149" s="52"/>
       <c r="AD149" s="52"/>
     </row>
     <row r="150" spans="1:30" s="10" customFormat="1">
       <c r="A150" s="12"/>
-      <c r="B150" s="71"/>
+      <c r="B150" s="70"/>
       <c r="C150" s="12"/>
       <c r="D150" s="37"/>
       <c r="E150" s="37"/>
       <c r="F150" s="37"/>
       <c r="G150" s="37"/>
       <c r="H150" s="37"/>
       <c r="I150" s="37"/>
       <c r="J150" s="37"/>
       <c r="K150" s="37"/>
       <c r="L150" s="37"/>
       <c r="M150" s="37"/>
       <c r="N150" s="37"/>
       <c r="O150" s="37"/>
       <c r="P150" s="48"/>
       <c r="Q150" s="37"/>
       <c r="R150" s="37"/>
       <c r="S150" s="37"/>
       <c r="T150" s="37"/>
       <c r="U150" s="38"/>
       <c r="V150" s="37"/>
       <c r="W150" s="37"/>
       <c r="X150" s="37"/>
       <c r="Y150" s="37"/>
       <c r="AA150" s="52"/>
-      <c r="AB150" s="62"/>
+      <c r="AB150" s="61"/>
       <c r="AC150" s="52"/>
       <c r="AD150" s="52"/>
     </row>
     <row r="151" spans="1:30" s="10" customFormat="1">
       <c r="A151" s="12"/>
-      <c r="B151" s="71"/>
+      <c r="B151" s="70"/>
       <c r="C151" s="12"/>
       <c r="D151" s="37"/>
       <c r="E151" s="37"/>
       <c r="F151" s="37"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="37"/>
       <c r="J151" s="37"/>
       <c r="K151" s="37"/>
       <c r="L151" s="37"/>
       <c r="M151" s="37"/>
       <c r="N151" s="37"/>
       <c r="O151" s="37"/>
       <c r="P151" s="48"/>
       <c r="Q151" s="37"/>
       <c r="R151" s="37"/>
       <c r="S151" s="37"/>
       <c r="T151" s="37"/>
       <c r="U151" s="38"/>
       <c r="V151" s="37"/>
       <c r="W151" s="37"/>
       <c r="X151" s="37"/>
       <c r="Y151" s="37"/>
       <c r="AA151" s="52"/>
-      <c r="AB151" s="62"/>
+      <c r="AB151" s="61"/>
       <c r="AC151" s="52"/>
       <c r="AD151" s="52"/>
     </row>
     <row r="152" spans="1:30" s="10" customFormat="1">
       <c r="A152" s="12"/>
-      <c r="B152" s="71"/>
+      <c r="B152" s="70"/>
       <c r="C152" s="12"/>
       <c r="D152" s="37"/>
       <c r="E152" s="37"/>
       <c r="F152" s="37"/>
       <c r="G152" s="37"/>
       <c r="H152" s="37"/>
       <c r="I152" s="37"/>
       <c r="J152" s="37"/>
       <c r="K152" s="37"/>
       <c r="L152" s="37"/>
       <c r="M152" s="37"/>
       <c r="N152" s="37"/>
       <c r="O152" s="37"/>
       <c r="P152" s="48"/>
       <c r="Q152" s="37"/>
       <c r="R152" s="37"/>
       <c r="S152" s="37"/>
       <c r="T152" s="37"/>
       <c r="U152" s="38"/>
       <c r="V152" s="37"/>
       <c r="W152" s="37"/>
       <c r="X152" s="37"/>
       <c r="Y152" s="37"/>
       <c r="AA152" s="52"/>
-      <c r="AB152" s="62"/>
+      <c r="AB152" s="61"/>
       <c r="AC152" s="52"/>
       <c r="AD152" s="52"/>
     </row>
     <row r="153" spans="1:30" s="10" customFormat="1">
       <c r="A153" s="12"/>
-      <c r="B153" s="71"/>
+      <c r="B153" s="70"/>
       <c r="C153" s="12"/>
       <c r="D153" s="37"/>
       <c r="E153" s="37"/>
       <c r="F153" s="37"/>
       <c r="G153" s="37"/>
       <c r="H153" s="37"/>
       <c r="I153" s="37"/>
       <c r="J153" s="37"/>
       <c r="K153" s="37"/>
       <c r="L153" s="37"/>
       <c r="M153" s="37"/>
       <c r="N153" s="37"/>
       <c r="O153" s="37"/>
       <c r="P153" s="48"/>
       <c r="Q153" s="37"/>
       <c r="R153" s="37"/>
       <c r="S153" s="37"/>
       <c r="T153" s="37"/>
       <c r="U153" s="38"/>
       <c r="V153" s="37"/>
       <c r="W153" s="37"/>
       <c r="X153" s="37"/>
       <c r="Y153" s="37"/>
       <c r="AA153" s="52"/>
-      <c r="AB153" s="62"/>
+      <c r="AB153" s="61"/>
       <c r="AC153" s="52"/>
       <c r="AD153" s="52"/>
     </row>
     <row r="154" spans="1:30" s="10" customFormat="1">
       <c r="A154" s="12"/>
-      <c r="B154" s="71"/>
+      <c r="B154" s="70"/>
       <c r="C154" s="12"/>
       <c r="D154" s="37"/>
       <c r="E154" s="37"/>
       <c r="F154" s="37"/>
       <c r="G154" s="37"/>
       <c r="H154" s="37"/>
       <c r="I154" s="37"/>
       <c r="J154" s="37"/>
       <c r="K154" s="37"/>
       <c r="L154" s="37"/>
       <c r="M154" s="37"/>
       <c r="N154" s="37"/>
       <c r="O154" s="37"/>
       <c r="P154" s="48"/>
       <c r="Q154" s="37"/>
       <c r="R154" s="37"/>
       <c r="S154" s="37"/>
       <c r="T154" s="37"/>
       <c r="U154" s="38"/>
       <c r="V154" s="37"/>
       <c r="W154" s="37"/>
       <c r="X154" s="37"/>
       <c r="Y154" s="37"/>
       <c r="AA154" s="52"/>
-      <c r="AB154" s="62"/>
+      <c r="AB154" s="61"/>
       <c r="AC154" s="52"/>
       <c r="AD154" s="52"/>
     </row>
     <row r="155" spans="1:30" s="10" customFormat="1">
       <c r="A155" s="12"/>
-      <c r="B155" s="71"/>
+      <c r="B155" s="70"/>
       <c r="C155" s="12"/>
       <c r="D155" s="37"/>
       <c r="E155" s="37"/>
       <c r="F155" s="37"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="37"/>
       <c r="K155" s="37"/>
       <c r="L155" s="37"/>
       <c r="M155" s="37"/>
       <c r="N155" s="37"/>
       <c r="O155" s="37"/>
       <c r="P155" s="48"/>
       <c r="Q155" s="37"/>
       <c r="R155" s="37"/>
       <c r="S155" s="37"/>
       <c r="T155" s="37"/>
       <c r="U155" s="38"/>
       <c r="V155" s="37"/>
       <c r="W155" s="37"/>
       <c r="X155" s="37"/>
       <c r="Y155" s="37"/>
       <c r="AA155" s="52"/>
-      <c r="AB155" s="62"/>
+      <c r="AB155" s="61"/>
       <c r="AC155" s="52"/>
       <c r="AD155" s="52"/>
     </row>
     <row r="156" spans="1:30" s="10" customFormat="1">
       <c r="A156" s="12"/>
-      <c r="B156" s="71"/>
+      <c r="B156" s="70"/>
       <c r="C156" s="12"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
       <c r="L156" s="37"/>
       <c r="M156" s="37"/>
       <c r="N156" s="37"/>
       <c r="O156" s="37"/>
       <c r="P156" s="48"/>
       <c r="Q156" s="37"/>
       <c r="R156" s="37"/>
       <c r="S156" s="37"/>
       <c r="T156" s="37"/>
       <c r="U156" s="38"/>
       <c r="V156" s="37"/>
       <c r="W156" s="37"/>
       <c r="X156" s="37"/>
       <c r="Y156" s="37"/>
       <c r="AA156" s="52"/>
-      <c r="AB156" s="62"/>
+      <c r="AB156" s="61"/>
       <c r="AC156" s="52"/>
       <c r="AD156" s="52"/>
     </row>
     <row r="157" spans="1:30" s="10" customFormat="1">
       <c r="A157" s="12"/>
-      <c r="B157" s="71"/>
+      <c r="B157" s="70"/>
       <c r="C157" s="12"/>
       <c r="D157" s="37"/>
       <c r="E157" s="37"/>
       <c r="F157" s="37"/>
       <c r="G157" s="37"/>
       <c r="H157" s="37"/>
       <c r="I157" s="37"/>
       <c r="J157" s="37"/>
       <c r="K157" s="37"/>
       <c r="L157" s="37"/>
       <c r="M157" s="37"/>
       <c r="N157" s="37"/>
       <c r="O157" s="37"/>
       <c r="P157" s="48"/>
       <c r="Q157" s="37"/>
       <c r="R157" s="37"/>
       <c r="S157" s="37"/>
       <c r="T157" s="37"/>
       <c r="U157" s="38"/>
       <c r="V157" s="37"/>
       <c r="W157" s="37"/>
       <c r="X157" s="37"/>
       <c r="Y157" s="37"/>
       <c r="AA157" s="52"/>
-      <c r="AB157" s="62"/>
+      <c r="AB157" s="61"/>
       <c r="AC157" s="52"/>
       <c r="AD157" s="52"/>
     </row>
     <row r="158" spans="1:30" s="10" customFormat="1">
       <c r="A158" s="12"/>
-      <c r="B158" s="71"/>
+      <c r="B158" s="70"/>
       <c r="C158" s="12"/>
       <c r="D158" s="37"/>
       <c r="E158" s="37"/>
       <c r="F158" s="37"/>
       <c r="G158" s="37"/>
       <c r="H158" s="37"/>
       <c r="I158" s="37"/>
       <c r="J158" s="37"/>
       <c r="K158" s="37"/>
       <c r="L158" s="37"/>
       <c r="M158" s="37"/>
       <c r="N158" s="37"/>
       <c r="O158" s="37"/>
       <c r="P158" s="48"/>
       <c r="Q158" s="37"/>
       <c r="R158" s="37"/>
       <c r="S158" s="37"/>
       <c r="T158" s="37"/>
       <c r="U158" s="38"/>
       <c r="V158" s="37"/>
       <c r="W158" s="37"/>
       <c r="X158" s="37"/>
       <c r="Y158" s="37"/>
       <c r="AA158" s="52"/>
-      <c r="AB158" s="62"/>
+      <c r="AB158" s="61"/>
       <c r="AC158" s="52"/>
       <c r="AD158" s="52"/>
     </row>
     <row r="159" spans="1:30" s="10" customFormat="1">
       <c r="A159" s="12"/>
-      <c r="B159" s="71"/>
+      <c r="B159" s="70"/>
       <c r="C159" s="12"/>
       <c r="D159" s="37"/>
       <c r="E159" s="37"/>
       <c r="F159" s="37"/>
       <c r="G159" s="37"/>
       <c r="H159" s="37"/>
       <c r="I159" s="37"/>
       <c r="J159" s="37"/>
       <c r="K159" s="37"/>
       <c r="L159" s="37"/>
       <c r="M159" s="37"/>
       <c r="N159" s="37"/>
       <c r="O159" s="37"/>
       <c r="P159" s="48"/>
       <c r="Q159" s="37"/>
       <c r="R159" s="37"/>
       <c r="S159" s="37"/>
       <c r="T159" s="37"/>
       <c r="U159" s="38"/>
       <c r="V159" s="37"/>
       <c r="W159" s="37"/>
       <c r="X159" s="37"/>
       <c r="Y159" s="37"/>
       <c r="AA159" s="52"/>
-      <c r="AB159" s="62"/>
+      <c r="AB159" s="61"/>
       <c r="AC159" s="52"/>
       <c r="AD159" s="52"/>
     </row>
     <row r="160" spans="1:30" s="10" customFormat="1">
       <c r="A160" s="12"/>
-      <c r="B160" s="71"/>
+      <c r="B160" s="70"/>
       <c r="C160" s="12"/>
       <c r="D160" s="37"/>
       <c r="E160" s="37"/>
       <c r="F160" s="37"/>
       <c r="G160" s="37"/>
       <c r="H160" s="37"/>
       <c r="I160" s="37"/>
       <c r="J160" s="37"/>
       <c r="K160" s="37"/>
       <c r="L160" s="37"/>
       <c r="M160" s="37"/>
       <c r="N160" s="37"/>
       <c r="O160" s="37"/>
       <c r="P160" s="48"/>
       <c r="Q160" s="37"/>
       <c r="R160" s="37"/>
       <c r="S160" s="37"/>
       <c r="T160" s="37"/>
       <c r="U160" s="38"/>
       <c r="V160" s="37"/>
       <c r="W160" s="37"/>
       <c r="X160" s="37"/>
       <c r="Y160" s="37"/>
       <c r="AA160" s="52"/>
-      <c r="AB160" s="62"/>
+      <c r="AB160" s="61"/>
       <c r="AC160" s="52"/>
       <c r="AD160" s="52"/>
     </row>
     <row r="161" spans="1:30" s="10" customFormat="1">
       <c r="A161" s="12"/>
-      <c r="B161" s="71"/>
+      <c r="B161" s="70"/>
       <c r="C161" s="12"/>
       <c r="D161" s="37"/>
       <c r="E161" s="37"/>
       <c r="F161" s="37"/>
       <c r="G161" s="37"/>
       <c r="H161" s="37"/>
       <c r="I161" s="37"/>
       <c r="J161" s="37"/>
       <c r="K161" s="37"/>
       <c r="L161" s="37"/>
       <c r="M161" s="37"/>
       <c r="N161" s="37"/>
       <c r="O161" s="37"/>
       <c r="P161" s="48"/>
       <c r="Q161" s="37"/>
       <c r="R161" s="37"/>
       <c r="S161" s="37"/>
       <c r="T161" s="37"/>
       <c r="U161" s="38"/>
       <c r="V161" s="37"/>
       <c r="W161" s="37"/>
       <c r="X161" s="37"/>
       <c r="Y161" s="37"/>
       <c r="AA161" s="52"/>
-      <c r="AB161" s="62"/>
+      <c r="AB161" s="61"/>
       <c r="AC161" s="52"/>
       <c r="AD161" s="52"/>
     </row>
     <row r="162" spans="1:30" s="10" customFormat="1">
       <c r="A162" s="12"/>
-      <c r="B162" s="71"/>
+      <c r="B162" s="70"/>
       <c r="C162" s="12"/>
       <c r="D162" s="37"/>
       <c r="E162" s="37"/>
       <c r="F162" s="37"/>
       <c r="G162" s="37"/>
       <c r="H162" s="37"/>
       <c r="I162" s="37"/>
       <c r="J162" s="37"/>
       <c r="K162" s="37"/>
       <c r="L162" s="37"/>
       <c r="M162" s="37"/>
       <c r="N162" s="37"/>
       <c r="O162" s="37"/>
       <c r="P162" s="48"/>
       <c r="Q162" s="37"/>
       <c r="R162" s="37"/>
       <c r="S162" s="37"/>
       <c r="T162" s="37"/>
       <c r="U162" s="38"/>
       <c r="V162" s="37"/>
       <c r="W162" s="37"/>
       <c r="X162" s="37"/>
       <c r="Y162" s="37"/>
       <c r="AA162" s="52"/>
-      <c r="AB162" s="62"/>
+      <c r="AB162" s="61"/>
       <c r="AC162" s="52"/>
       <c r="AD162" s="52"/>
     </row>
     <row r="163" spans="1:30" s="10" customFormat="1">
       <c r="A163" s="12"/>
-      <c r="B163" s="71"/>
+      <c r="B163" s="70"/>
       <c r="C163" s="12"/>
       <c r="D163" s="37"/>
       <c r="E163" s="37"/>
       <c r="F163" s="37"/>
       <c r="G163" s="37"/>
       <c r="H163" s="37"/>
       <c r="I163" s="37"/>
       <c r="J163" s="37"/>
       <c r="K163" s="37"/>
       <c r="L163" s="37"/>
       <c r="M163" s="37"/>
       <c r="N163" s="37"/>
       <c r="O163" s="37"/>
       <c r="P163" s="48"/>
       <c r="Q163" s="37"/>
       <c r="R163" s="37"/>
       <c r="S163" s="37"/>
       <c r="T163" s="37"/>
       <c r="U163" s="38"/>
       <c r="V163" s="37"/>
       <c r="W163" s="37"/>
       <c r="X163" s="37"/>
       <c r="Y163" s="37"/>
       <c r="AA163" s="52"/>
-      <c r="AB163" s="62"/>
+      <c r="AB163" s="61"/>
       <c r="AC163" s="52"/>
       <c r="AD163" s="52"/>
     </row>
     <row r="164" spans="1:30" s="10" customFormat="1">
       <c r="A164" s="12"/>
-      <c r="B164" s="71"/>
+      <c r="B164" s="70"/>
       <c r="C164" s="12"/>
       <c r="D164" s="37"/>
       <c r="E164" s="37"/>
       <c r="F164" s="37"/>
       <c r="G164" s="37"/>
       <c r="H164" s="37"/>
       <c r="I164" s="37"/>
       <c r="J164" s="37"/>
       <c r="K164" s="37"/>
       <c r="L164" s="37"/>
       <c r="M164" s="37"/>
       <c r="N164" s="37"/>
       <c r="O164" s="37"/>
       <c r="P164" s="48"/>
       <c r="Q164" s="37"/>
       <c r="R164" s="37"/>
       <c r="S164" s="37"/>
       <c r="T164" s="37"/>
       <c r="U164" s="38"/>
       <c r="V164" s="37"/>
       <c r="W164" s="37"/>
       <c r="X164" s="37"/>
       <c r="Y164" s="37"/>
       <c r="AA164" s="52"/>
-      <c r="AB164" s="62"/>
+      <c r="AB164" s="61"/>
       <c r="AC164" s="52"/>
       <c r="AD164" s="52"/>
     </row>
     <row r="165" spans="1:30" s="10" customFormat="1">
       <c r="A165" s="12"/>
-      <c r="B165" s="71"/>
+      <c r="B165" s="70"/>
       <c r="C165" s="12"/>
       <c r="D165" s="37"/>
       <c r="E165" s="37"/>
       <c r="F165" s="37"/>
       <c r="G165" s="37"/>
       <c r="H165" s="37"/>
       <c r="I165" s="37"/>
       <c r="J165" s="37"/>
       <c r="K165" s="37"/>
       <c r="L165" s="37"/>
       <c r="M165" s="37"/>
       <c r="N165" s="37"/>
       <c r="O165" s="37"/>
       <c r="P165" s="48"/>
       <c r="Q165" s="37"/>
       <c r="R165" s="37"/>
       <c r="S165" s="37"/>
       <c r="T165" s="37"/>
       <c r="U165" s="38"/>
       <c r="V165" s="37"/>
       <c r="W165" s="37"/>
       <c r="X165" s="37"/>
       <c r="Y165" s="37"/>
       <c r="AA165" s="52"/>
-      <c r="AB165" s="62"/>
+      <c r="AB165" s="61"/>
       <c r="AC165" s="52"/>
       <c r="AD165" s="52"/>
     </row>
     <row r="166" spans="1:30" s="10" customFormat="1">
       <c r="A166" s="12"/>
-      <c r="B166" s="71"/>
+      <c r="B166" s="70"/>
       <c r="C166" s="12"/>
       <c r="D166" s="37"/>
       <c r="E166" s="37"/>
       <c r="F166" s="37"/>
       <c r="G166" s="37"/>
       <c r="H166" s="37"/>
       <c r="I166" s="37"/>
       <c r="J166" s="37"/>
       <c r="K166" s="37"/>
       <c r="L166" s="37"/>
       <c r="M166" s="37"/>
       <c r="N166" s="37"/>
       <c r="O166" s="37"/>
       <c r="P166" s="48"/>
       <c r="Q166" s="37"/>
       <c r="R166" s="37"/>
       <c r="S166" s="37"/>
       <c r="T166" s="37"/>
       <c r="U166" s="38"/>
       <c r="V166" s="37"/>
       <c r="W166" s="37"/>
       <c r="X166" s="37"/>
       <c r="Y166" s="37"/>
       <c r="AA166" s="52"/>
-      <c r="AB166" s="62"/>
+      <c r="AB166" s="61"/>
       <c r="AC166" s="52"/>
       <c r="AD166" s="52"/>
     </row>
     <row r="167" spans="1:30" s="10" customFormat="1">
       <c r="A167" s="12"/>
-      <c r="B167" s="71"/>
+      <c r="B167" s="70"/>
       <c r="C167" s="12"/>
       <c r="D167" s="37"/>
       <c r="E167" s="37"/>
       <c r="F167" s="37"/>
       <c r="G167" s="37"/>
       <c r="H167" s="37"/>
       <c r="I167" s="37"/>
       <c r="J167" s="37"/>
       <c r="K167" s="37"/>
       <c r="L167" s="37"/>
       <c r="M167" s="37"/>
       <c r="N167" s="37"/>
       <c r="O167" s="37"/>
       <c r="P167" s="48"/>
       <c r="Q167" s="37"/>
       <c r="R167" s="37"/>
       <c r="S167" s="37"/>
       <c r="T167" s="37"/>
       <c r="U167" s="38"/>
       <c r="V167" s="37"/>
       <c r="W167" s="37"/>
       <c r="X167" s="37"/>
       <c r="Y167" s="37"/>
       <c r="AA167" s="52"/>
-      <c r="AB167" s="62"/>
+      <c r="AB167" s="61"/>
       <c r="AC167" s="52"/>
       <c r="AD167" s="52"/>
     </row>
     <row r="168" spans="1:30" s="10" customFormat="1">
       <c r="A168" s="12"/>
-      <c r="B168" s="71"/>
+      <c r="B168" s="70"/>
       <c r="C168" s="12"/>
       <c r="D168" s="37"/>
       <c r="E168" s="37"/>
       <c r="F168" s="37"/>
       <c r="G168" s="37"/>
       <c r="H168" s="37"/>
       <c r="I168" s="37"/>
       <c r="J168" s="37"/>
       <c r="K168" s="37"/>
       <c r="L168" s="37"/>
       <c r="M168" s="37"/>
       <c r="N168" s="37"/>
       <c r="O168" s="37"/>
       <c r="P168" s="48"/>
       <c r="Q168" s="37"/>
       <c r="R168" s="37"/>
       <c r="S168" s="37"/>
       <c r="T168" s="37"/>
       <c r="U168" s="38"/>
       <c r="V168" s="37"/>
       <c r="W168" s="37"/>
       <c r="X168" s="37"/>
       <c r="Y168" s="37"/>
       <c r="AA168" s="52"/>
-      <c r="AB168" s="62"/>
+      <c r="AB168" s="61"/>
       <c r="AC168" s="52"/>
       <c r="AD168" s="52"/>
     </row>
     <row r="169" spans="1:30" s="10" customFormat="1">
       <c r="A169" s="12"/>
-      <c r="B169" s="71"/>
+      <c r="B169" s="70"/>
       <c r="C169" s="12"/>
       <c r="D169" s="37"/>
       <c r="E169" s="37"/>
       <c r="F169" s="37"/>
       <c r="G169" s="37"/>
       <c r="H169" s="37"/>
       <c r="I169" s="37"/>
       <c r="J169" s="37"/>
       <c r="K169" s="37"/>
       <c r="L169" s="37"/>
       <c r="M169" s="37"/>
       <c r="N169" s="37"/>
       <c r="O169" s="37"/>
       <c r="P169" s="48"/>
       <c r="Q169" s="37"/>
       <c r="R169" s="37"/>
       <c r="S169" s="37"/>
       <c r="T169" s="37"/>
       <c r="U169" s="38"/>
       <c r="V169" s="37"/>
       <c r="W169" s="37"/>
       <c r="X169" s="37"/>
       <c r="Y169" s="37"/>
       <c r="AA169" s="52"/>
-      <c r="AB169" s="62"/>
+      <c r="AB169" s="61"/>
       <c r="AC169" s="52"/>
       <c r="AD169" s="52"/>
     </row>
     <row r="170" spans="1:30" s="10" customFormat="1">
       <c r="A170" s="12"/>
-      <c r="B170" s="71"/>
+      <c r="B170" s="70"/>
       <c r="C170" s="12"/>
       <c r="D170" s="37"/>
       <c r="E170" s="37"/>
       <c r="F170" s="37"/>
       <c r="G170" s="37"/>
       <c r="H170" s="37"/>
       <c r="I170" s="37"/>
       <c r="J170" s="37"/>
       <c r="K170" s="37"/>
       <c r="L170" s="37"/>
       <c r="M170" s="37"/>
       <c r="N170" s="37"/>
       <c r="O170" s="37"/>
       <c r="P170" s="48"/>
       <c r="Q170" s="37"/>
       <c r="R170" s="37"/>
       <c r="S170" s="37"/>
       <c r="T170" s="37"/>
       <c r="U170" s="38"/>
       <c r="V170" s="37"/>
       <c r="W170" s="37"/>
       <c r="X170" s="37"/>
       <c r="Y170" s="37"/>
       <c r="AA170" s="52"/>
-      <c r="AB170" s="62"/>
+      <c r="AB170" s="61"/>
       <c r="AC170" s="52"/>
       <c r="AD170" s="52"/>
     </row>
     <row r="171" spans="1:30" s="10" customFormat="1">
       <c r="A171" s="12"/>
-      <c r="B171" s="71"/>
+      <c r="B171" s="70"/>
       <c r="C171" s="12"/>
       <c r="D171" s="37"/>
       <c r="E171" s="37"/>
       <c r="F171" s="37"/>
       <c r="G171" s="37"/>
       <c r="H171" s="37"/>
       <c r="I171" s="37"/>
       <c r="J171" s="37"/>
       <c r="K171" s="37"/>
       <c r="L171" s="37"/>
       <c r="M171" s="37"/>
       <c r="N171" s="37"/>
       <c r="O171" s="37"/>
       <c r="P171" s="48"/>
       <c r="Q171" s="37"/>
       <c r="R171" s="37"/>
       <c r="S171" s="37"/>
       <c r="T171" s="37"/>
       <c r="U171" s="38"/>
       <c r="V171" s="37"/>
       <c r="W171" s="37"/>
       <c r="X171" s="37"/>
       <c r="Y171" s="37"/>
       <c r="AA171" s="52"/>
-      <c r="AB171" s="62"/>
+      <c r="AB171" s="61"/>
       <c r="AC171" s="52"/>
       <c r="AD171" s="52"/>
     </row>
     <row r="172" spans="1:30" s="10" customFormat="1">
       <c r="A172" s="12"/>
-      <c r="B172" s="71"/>
+      <c r="B172" s="70"/>
       <c r="C172" s="12"/>
       <c r="D172" s="37"/>
       <c r="E172" s="37"/>
       <c r="F172" s="37"/>
       <c r="G172" s="37"/>
       <c r="H172" s="37"/>
       <c r="I172" s="37"/>
       <c r="J172" s="37"/>
       <c r="K172" s="37"/>
       <c r="L172" s="37"/>
       <c r="M172" s="37"/>
       <c r="N172" s="37"/>
       <c r="O172" s="37"/>
       <c r="P172" s="48"/>
       <c r="Q172" s="37"/>
       <c r="R172" s="37"/>
       <c r="S172" s="37"/>
       <c r="T172" s="37"/>
       <c r="U172" s="38"/>
       <c r="V172" s="37"/>
       <c r="W172" s="37"/>
       <c r="X172" s="37"/>
       <c r="Y172" s="37"/>
       <c r="AA172" s="52"/>
-      <c r="AB172" s="62"/>
+      <c r="AB172" s="61"/>
       <c r="AC172" s="52"/>
       <c r="AD172" s="52"/>
     </row>
     <row r="173" spans="1:30" s="10" customFormat="1">
       <c r="A173" s="12"/>
-      <c r="B173" s="71"/>
+      <c r="B173" s="70"/>
       <c r="C173" s="12"/>
       <c r="D173" s="37"/>
       <c r="E173" s="37"/>
       <c r="F173" s="37"/>
       <c r="G173" s="37"/>
       <c r="H173" s="37"/>
       <c r="I173" s="37"/>
       <c r="J173" s="37"/>
       <c r="K173" s="37"/>
       <c r="L173" s="37"/>
       <c r="M173" s="37"/>
       <c r="N173" s="37"/>
       <c r="O173" s="37"/>
       <c r="P173" s="48"/>
       <c r="Q173" s="37"/>
       <c r="R173" s="37"/>
       <c r="S173" s="37"/>
       <c r="T173" s="37"/>
       <c r="U173" s="38"/>
       <c r="V173" s="37"/>
       <c r="W173" s="37"/>
       <c r="X173" s="37"/>
       <c r="Y173" s="37"/>
       <c r="AA173" s="52"/>
-      <c r="AB173" s="62"/>
+      <c r="AB173" s="61"/>
       <c r="AC173" s="52"/>
       <c r="AD173" s="52"/>
     </row>
     <row r="174" spans="1:30" s="10" customFormat="1">
       <c r="A174" s="12"/>
-      <c r="B174" s="71"/>
+      <c r="B174" s="70"/>
       <c r="C174" s="12"/>
       <c r="D174" s="37"/>
       <c r="E174" s="37"/>
       <c r="F174" s="37"/>
       <c r="G174" s="37"/>
       <c r="H174" s="37"/>
       <c r="I174" s="37"/>
       <c r="J174" s="37"/>
       <c r="K174" s="37"/>
       <c r="L174" s="37"/>
       <c r="M174" s="37"/>
       <c r="N174" s="37"/>
       <c r="O174" s="37"/>
       <c r="P174" s="48"/>
       <c r="Q174" s="37"/>
       <c r="R174" s="37"/>
       <c r="S174" s="37"/>
       <c r="T174" s="37"/>
       <c r="U174" s="38"/>
       <c r="V174" s="37"/>
       <c r="W174" s="37"/>
       <c r="X174" s="37"/>
       <c r="Y174" s="37"/>
       <c r="AA174" s="52"/>
-      <c r="AB174" s="62"/>
+      <c r="AB174" s="61"/>
       <c r="AC174" s="52"/>
       <c r="AD174" s="52"/>
     </row>
     <row r="175" spans="1:30" s="10" customFormat="1">
       <c r="A175" s="12"/>
-      <c r="B175" s="71"/>
+      <c r="B175" s="70"/>
       <c r="C175" s="12"/>
       <c r="D175" s="37"/>
       <c r="E175" s="37"/>
       <c r="F175" s="37"/>
       <c r="G175" s="37"/>
       <c r="H175" s="37"/>
       <c r="I175" s="37"/>
       <c r="J175" s="37"/>
       <c r="K175" s="37"/>
       <c r="L175" s="37"/>
       <c r="M175" s="37"/>
       <c r="N175" s="37"/>
       <c r="O175" s="37"/>
       <c r="P175" s="48"/>
       <c r="Q175" s="37"/>
       <c r="R175" s="37"/>
       <c r="S175" s="37"/>
       <c r="T175" s="37"/>
       <c r="U175" s="38"/>
       <c r="V175" s="37"/>
       <c r="W175" s="37"/>
       <c r="X175" s="37"/>
       <c r="Y175" s="37"/>
       <c r="AA175" s="52"/>
-      <c r="AB175" s="62"/>
+      <c r="AB175" s="61"/>
       <c r="AC175" s="52"/>
       <c r="AD175" s="52"/>
     </row>
     <row r="176" spans="1:30" s="10" customFormat="1">
       <c r="A176" s="12"/>
-      <c r="B176" s="71"/>
+      <c r="B176" s="70"/>
       <c r="C176" s="12"/>
       <c r="D176" s="37"/>
       <c r="E176" s="37"/>
       <c r="F176" s="37"/>
       <c r="G176" s="37"/>
       <c r="H176" s="37"/>
       <c r="I176" s="37"/>
       <c r="J176" s="37"/>
       <c r="K176" s="37"/>
       <c r="L176" s="37"/>
       <c r="M176" s="37"/>
       <c r="N176" s="37"/>
       <c r="O176" s="37"/>
       <c r="P176" s="48"/>
       <c r="Q176" s="37"/>
       <c r="R176" s="37"/>
       <c r="S176" s="37"/>
       <c r="T176" s="37"/>
       <c r="U176" s="38"/>
       <c r="V176" s="37"/>
       <c r="W176" s="37"/>
       <c r="X176" s="37"/>
       <c r="Y176" s="37"/>
       <c r="AA176" s="52"/>
-      <c r="AB176" s="62"/>
+      <c r="AB176" s="61"/>
       <c r="AC176" s="52"/>
       <c r="AD176" s="52"/>
     </row>
     <row r="177" spans="1:30" s="10" customFormat="1">
       <c r="A177" s="12"/>
-      <c r="B177" s="71"/>
+      <c r="B177" s="70"/>
       <c r="C177" s="12"/>
       <c r="D177" s="37"/>
       <c r="E177" s="37"/>
       <c r="F177" s="37"/>
       <c r="G177" s="37"/>
       <c r="H177" s="37"/>
       <c r="I177" s="37"/>
       <c r="J177" s="37"/>
       <c r="K177" s="37"/>
       <c r="L177" s="37"/>
       <c r="M177" s="37"/>
       <c r="N177" s="37"/>
       <c r="O177" s="37"/>
       <c r="P177" s="48"/>
       <c r="Q177" s="37"/>
       <c r="R177" s="37"/>
       <c r="S177" s="37"/>
       <c r="T177" s="37"/>
       <c r="U177" s="38"/>
       <c r="V177" s="37"/>
       <c r="W177" s="37"/>
       <c r="X177" s="37"/>
       <c r="Y177" s="37"/>
       <c r="AA177" s="52"/>
-      <c r="AB177" s="62"/>
+      <c r="AB177" s="61"/>
       <c r="AC177" s="52"/>
       <c r="AD177" s="52"/>
     </row>
     <row r="178" spans="1:30" s="10" customFormat="1">
       <c r="A178" s="12"/>
-      <c r="B178" s="71"/>
+      <c r="B178" s="70"/>
       <c r="C178" s="12"/>
       <c r="D178" s="37"/>
       <c r="E178" s="37"/>
       <c r="F178" s="37"/>
       <c r="G178" s="37"/>
       <c r="H178" s="37"/>
       <c r="I178" s="37"/>
       <c r="J178" s="37"/>
       <c r="K178" s="37"/>
       <c r="L178" s="37"/>
       <c r="M178" s="37"/>
       <c r="N178" s="37"/>
       <c r="O178" s="37"/>
       <c r="P178" s="48"/>
       <c r="Q178" s="37"/>
       <c r="R178" s="37"/>
       <c r="S178" s="37"/>
       <c r="T178" s="37"/>
       <c r="U178" s="38"/>
       <c r="V178" s="37"/>
       <c r="W178" s="37"/>
       <c r="X178" s="37"/>
       <c r="Y178" s="37"/>
       <c r="AA178" s="52"/>
-      <c r="AB178" s="62"/>
+      <c r="AB178" s="61"/>
       <c r="AC178" s="52"/>
       <c r="AD178" s="52"/>
     </row>
     <row r="179" spans="1:30" s="10" customFormat="1">
       <c r="A179" s="12"/>
-      <c r="B179" s="71"/>
+      <c r="B179" s="70"/>
       <c r="C179" s="12"/>
       <c r="D179" s="37"/>
       <c r="E179" s="37"/>
       <c r="F179" s="37"/>
       <c r="G179" s="37"/>
       <c r="H179" s="37"/>
       <c r="I179" s="37"/>
       <c r="J179" s="37"/>
       <c r="K179" s="37"/>
       <c r="L179" s="37"/>
       <c r="M179" s="37"/>
       <c r="N179" s="37"/>
       <c r="O179" s="37"/>
       <c r="P179" s="48"/>
       <c r="Q179" s="37"/>
       <c r="R179" s="37"/>
       <c r="S179" s="37"/>
       <c r="T179" s="37"/>
       <c r="U179" s="38"/>
       <c r="V179" s="37"/>
       <c r="W179" s="37"/>
       <c r="X179" s="37"/>
       <c r="Y179" s="37"/>
       <c r="AA179" s="52"/>
-      <c r="AB179" s="62"/>
+      <c r="AB179" s="61"/>
       <c r="AC179" s="52"/>
       <c r="AD179" s="52"/>
     </row>
     <row r="180" spans="1:30" s="10" customFormat="1">
       <c r="A180" s="12"/>
-      <c r="B180" s="71"/>
+      <c r="B180" s="70"/>
       <c r="C180" s="12"/>
       <c r="D180" s="37"/>
       <c r="E180" s="37"/>
       <c r="F180" s="37"/>
       <c r="G180" s="37"/>
       <c r="H180" s="37"/>
       <c r="I180" s="37"/>
       <c r="J180" s="37"/>
       <c r="K180" s="37"/>
       <c r="L180" s="37"/>
       <c r="M180" s="37"/>
       <c r="N180" s="37"/>
       <c r="O180" s="37"/>
       <c r="P180" s="48"/>
       <c r="Q180" s="37"/>
       <c r="R180" s="37"/>
       <c r="S180" s="37"/>
       <c r="T180" s="37"/>
       <c r="U180" s="38"/>
       <c r="V180" s="37"/>
       <c r="W180" s="37"/>
       <c r="X180" s="37"/>
       <c r="Y180" s="37"/>
       <c r="AA180" s="52"/>
-      <c r="AB180" s="62"/>
+      <c r="AB180" s="61"/>
       <c r="AC180" s="52"/>
       <c r="AD180" s="52"/>
     </row>
     <row r="181" spans="1:30" s="10" customFormat="1">
       <c r="A181" s="12"/>
-      <c r="B181" s="71"/>
+      <c r="B181" s="70"/>
       <c r="C181" s="12"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
       <c r="L181" s="37"/>
       <c r="M181" s="37"/>
       <c r="N181" s="37"/>
       <c r="O181" s="37"/>
       <c r="P181" s="48"/>
       <c r="Q181" s="37"/>
       <c r="R181" s="37"/>
       <c r="S181" s="37"/>
       <c r="T181" s="37"/>
       <c r="U181" s="38"/>
       <c r="V181" s="37"/>
       <c r="W181" s="37"/>
       <c r="X181" s="37"/>
       <c r="Y181" s="37"/>
       <c r="AA181" s="52"/>
-      <c r="AB181" s="62"/>
+      <c r="AB181" s="61"/>
       <c r="AC181" s="52"/>
       <c r="AD181" s="52"/>
     </row>
     <row r="182" spans="1:30" s="10" customFormat="1">
       <c r="A182" s="12"/>
-      <c r="B182" s="71"/>
+      <c r="B182" s="70"/>
       <c r="C182" s="12"/>
       <c r="D182" s="37"/>
       <c r="E182" s="37"/>
       <c r="F182" s="37"/>
       <c r="G182" s="37"/>
       <c r="H182" s="37"/>
       <c r="I182" s="37"/>
       <c r="J182" s="37"/>
       <c r="K182" s="37"/>
       <c r="L182" s="37"/>
       <c r="M182" s="37"/>
       <c r="N182" s="37"/>
       <c r="O182" s="37"/>
       <c r="P182" s="48"/>
       <c r="Q182" s="37"/>
       <c r="R182" s="37"/>
       <c r="S182" s="37"/>
       <c r="T182" s="37"/>
       <c r="U182" s="38"/>
       <c r="V182" s="37"/>
       <c r="W182" s="37"/>
       <c r="X182" s="37"/>
       <c r="Y182" s="37"/>
       <c r="AA182" s="52"/>
-      <c r="AB182" s="62"/>
+      <c r="AB182" s="61"/>
       <c r="AC182" s="52"/>
       <c r="AD182" s="52"/>
     </row>
     <row r="183" spans="1:30" s="10" customFormat="1">
       <c r="A183" s="12"/>
-      <c r="B183" s="71"/>
+      <c r="B183" s="70"/>
       <c r="C183" s="12"/>
       <c r="D183" s="37"/>
       <c r="E183" s="37"/>
       <c r="F183" s="37"/>
       <c r="G183" s="37"/>
       <c r="H183" s="37"/>
       <c r="I183" s="37"/>
       <c r="J183" s="37"/>
       <c r="K183" s="37"/>
       <c r="L183" s="37"/>
       <c r="M183" s="37"/>
       <c r="N183" s="37"/>
       <c r="O183" s="37"/>
       <c r="P183" s="48"/>
       <c r="Q183" s="37"/>
       <c r="R183" s="37"/>
       <c r="S183" s="37"/>
       <c r="T183" s="37"/>
       <c r="U183" s="38"/>
       <c r="V183" s="37"/>
       <c r="W183" s="37"/>
       <c r="X183" s="37"/>
       <c r="Y183" s="37"/>
       <c r="AA183" s="52"/>
-      <c r="AB183" s="62"/>
+      <c r="AB183" s="61"/>
       <c r="AC183" s="52"/>
       <c r="AD183" s="52"/>
     </row>
     <row r="184" spans="1:30" s="10" customFormat="1">
       <c r="A184" s="12"/>
-      <c r="B184" s="71"/>
+      <c r="B184" s="70"/>
       <c r="C184" s="12"/>
       <c r="D184" s="37"/>
       <c r="E184" s="37"/>
       <c r="F184" s="37"/>
       <c r="G184" s="37"/>
       <c r="H184" s="37"/>
       <c r="I184" s="37"/>
       <c r="J184" s="37"/>
       <c r="K184" s="37"/>
       <c r="L184" s="37"/>
       <c r="M184" s="37"/>
       <c r="N184" s="37"/>
       <c r="O184" s="37"/>
       <c r="P184" s="48"/>
       <c r="Q184" s="37"/>
       <c r="R184" s="37"/>
       <c r="S184" s="37"/>
       <c r="T184" s="37"/>
       <c r="U184" s="38"/>
       <c r="V184" s="37"/>
       <c r="W184" s="37"/>
       <c r="X184" s="37"/>
       <c r="Y184" s="37"/>
       <c r="AA184" s="52"/>
-      <c r="AB184" s="62"/>
+      <c r="AB184" s="61"/>
       <c r="AC184" s="52"/>
       <c r="AD184" s="52"/>
     </row>
     <row r="185" spans="1:30" s="10" customFormat="1">
       <c r="A185" s="12"/>
-      <c r="B185" s="71"/>
+      <c r="B185" s="70"/>
       <c r="C185" s="12"/>
       <c r="D185" s="37"/>
       <c r="E185" s="37"/>
       <c r="F185" s="37"/>
       <c r="G185" s="37"/>
       <c r="H185" s="37"/>
       <c r="I185" s="37"/>
       <c r="J185" s="37"/>
       <c r="K185" s="37"/>
       <c r="L185" s="37"/>
       <c r="M185" s="37"/>
       <c r="N185" s="37"/>
       <c r="O185" s="37"/>
       <c r="P185" s="48"/>
       <c r="Q185" s="37"/>
       <c r="R185" s="37"/>
       <c r="S185" s="37"/>
       <c r="T185" s="37"/>
       <c r="U185" s="38"/>
       <c r="V185" s="37"/>
       <c r="W185" s="37"/>
       <c r="X185" s="37"/>
       <c r="Y185" s="37"/>
       <c r="AA185" s="52"/>
-      <c r="AB185" s="62"/>
+      <c r="AB185" s="61"/>
       <c r="AC185" s="52"/>
       <c r="AD185" s="52"/>
     </row>
     <row r="186" spans="1:30" s="10" customFormat="1">
       <c r="A186" s="12"/>
-      <c r="B186" s="71"/>
+      <c r="B186" s="70"/>
       <c r="C186" s="12"/>
       <c r="D186" s="37"/>
       <c r="E186" s="37"/>
       <c r="F186" s="37"/>
       <c r="G186" s="37"/>
       <c r="H186" s="37"/>
       <c r="I186" s="37"/>
       <c r="J186" s="37"/>
       <c r="K186" s="37"/>
       <c r="L186" s="37"/>
       <c r="M186" s="37"/>
       <c r="N186" s="37"/>
       <c r="O186" s="37"/>
       <c r="P186" s="48"/>
       <c r="Q186" s="37"/>
       <c r="R186" s="37"/>
       <c r="S186" s="37"/>
       <c r="T186" s="37"/>
       <c r="U186" s="38"/>
       <c r="V186" s="37"/>
       <c r="W186" s="37"/>
       <c r="X186" s="37"/>
       <c r="Y186" s="37"/>
       <c r="AA186" s="52"/>
-      <c r="AB186" s="62"/>
+      <c r="AB186" s="61"/>
       <c r="AC186" s="52"/>
       <c r="AD186" s="52"/>
     </row>
     <row r="187" spans="1:30" s="10" customFormat="1">
       <c r="A187" s="12"/>
-      <c r="B187" s="71"/>
+      <c r="B187" s="70"/>
       <c r="C187" s="12"/>
       <c r="D187" s="37"/>
       <c r="E187" s="37"/>
       <c r="F187" s="37"/>
       <c r="G187" s="37"/>
       <c r="H187" s="37"/>
       <c r="I187" s="37"/>
       <c r="J187" s="37"/>
       <c r="K187" s="37"/>
       <c r="L187" s="37"/>
       <c r="M187" s="37"/>
       <c r="N187" s="37"/>
       <c r="O187" s="37"/>
       <c r="P187" s="48"/>
       <c r="Q187" s="37"/>
       <c r="R187" s="37"/>
       <c r="S187" s="37"/>
       <c r="T187" s="37"/>
       <c r="U187" s="38"/>
       <c r="V187" s="37"/>
       <c r="W187" s="37"/>
       <c r="X187" s="37"/>
       <c r="Y187" s="37"/>
       <c r="AA187" s="52"/>
-      <c r="AB187" s="62"/>
+      <c r="AB187" s="61"/>
       <c r="AC187" s="52"/>
       <c r="AD187" s="52"/>
     </row>
     <row r="188" spans="1:30" s="10" customFormat="1">
       <c r="A188" s="12"/>
-      <c r="B188" s="71"/>
+      <c r="B188" s="70"/>
       <c r="C188" s="12"/>
       <c r="D188" s="37"/>
       <c r="E188" s="37"/>
       <c r="F188" s="37"/>
       <c r="G188" s="37"/>
       <c r="H188" s="37"/>
       <c r="I188" s="37"/>
       <c r="J188" s="37"/>
       <c r="K188" s="37"/>
       <c r="L188" s="37"/>
       <c r="M188" s="37"/>
       <c r="N188" s="37"/>
       <c r="O188" s="37"/>
       <c r="P188" s="48"/>
       <c r="Q188" s="37"/>
       <c r="R188" s="37"/>
       <c r="S188" s="37"/>
       <c r="T188" s="37"/>
       <c r="U188" s="38"/>
       <c r="V188" s="37"/>
       <c r="W188" s="37"/>
       <c r="X188" s="37"/>
       <c r="Y188" s="37"/>
       <c r="AA188" s="52"/>
-      <c r="AB188" s="62"/>
+      <c r="AB188" s="61"/>
       <c r="AC188" s="52"/>
       <c r="AD188" s="52"/>
     </row>
     <row r="189" spans="1:30" s="10" customFormat="1">
       <c r="A189" s="12"/>
-      <c r="B189" s="71"/>
+      <c r="B189" s="70"/>
       <c r="C189" s="12"/>
       <c r="D189" s="37"/>
       <c r="E189" s="37"/>
       <c r="F189" s="37"/>
       <c r="G189" s="37"/>
       <c r="H189" s="37"/>
       <c r="I189" s="37"/>
       <c r="J189" s="37"/>
       <c r="K189" s="37"/>
       <c r="L189" s="37"/>
       <c r="M189" s="37"/>
       <c r="N189" s="37"/>
       <c r="O189" s="37"/>
       <c r="P189" s="48"/>
       <c r="Q189" s="37"/>
       <c r="R189" s="37"/>
       <c r="S189" s="37"/>
       <c r="T189" s="37"/>
       <c r="U189" s="38"/>
       <c r="V189" s="37"/>
       <c r="W189" s="37"/>
       <c r="X189" s="37"/>
       <c r="Y189" s="37"/>
       <c r="AA189" s="52"/>
-      <c r="AB189" s="62"/>
+      <c r="AB189" s="61"/>
       <c r="AC189" s="52"/>
       <c r="AD189" s="52"/>
     </row>
     <row r="190" spans="1:30" s="10" customFormat="1">
       <c r="A190" s="12"/>
-      <c r="B190" s="71"/>
+      <c r="B190" s="70"/>
       <c r="C190" s="12"/>
       <c r="D190" s="37"/>
       <c r="E190" s="37"/>
       <c r="F190" s="37"/>
       <c r="G190" s="37"/>
       <c r="H190" s="37"/>
       <c r="I190" s="37"/>
       <c r="J190" s="37"/>
       <c r="K190" s="37"/>
       <c r="L190" s="37"/>
       <c r="M190" s="37"/>
       <c r="N190" s="37"/>
       <c r="O190" s="37"/>
       <c r="P190" s="48"/>
       <c r="Q190" s="37"/>
       <c r="R190" s="37"/>
       <c r="S190" s="37"/>
       <c r="T190" s="37"/>
       <c r="U190" s="38"/>
       <c r="V190" s="37"/>
       <c r="W190" s="37"/>
       <c r="X190" s="37"/>
       <c r="Y190" s="37"/>
       <c r="AA190" s="52"/>
-      <c r="AB190" s="62"/>
+      <c r="AB190" s="61"/>
       <c r="AC190" s="52"/>
       <c r="AD190" s="52"/>
     </row>
     <row r="191" spans="1:30" s="10" customFormat="1">
       <c r="A191" s="12"/>
-      <c r="B191" s="71"/>
+      <c r="B191" s="70"/>
       <c r="C191" s="12"/>
       <c r="D191" s="37"/>
       <c r="E191" s="37"/>
       <c r="F191" s="37"/>
       <c r="G191" s="37"/>
       <c r="H191" s="37"/>
       <c r="I191" s="37"/>
       <c r="J191" s="37"/>
       <c r="K191" s="37"/>
       <c r="L191" s="37"/>
       <c r="M191" s="37"/>
       <c r="N191" s="37"/>
       <c r="O191" s="37"/>
       <c r="P191" s="48"/>
       <c r="Q191" s="37"/>
       <c r="R191" s="37"/>
       <c r="S191" s="37"/>
       <c r="T191" s="37"/>
       <c r="U191" s="38"/>
       <c r="V191" s="37"/>
       <c r="W191" s="37"/>
       <c r="X191" s="37"/>
       <c r="Y191" s="37"/>
       <c r="AA191" s="52"/>
-      <c r="AB191" s="62"/>
+      <c r="AB191" s="61"/>
       <c r="AC191" s="52"/>
       <c r="AD191" s="52"/>
     </row>
     <row r="192" spans="1:30" s="10" customFormat="1">
       <c r="A192" s="12"/>
-      <c r="B192" s="71"/>
+      <c r="B192" s="70"/>
       <c r="C192" s="12"/>
       <c r="D192" s="37"/>
       <c r="E192" s="37"/>
       <c r="F192" s="37"/>
       <c r="G192" s="37"/>
       <c r="H192" s="37"/>
       <c r="I192" s="37"/>
       <c r="J192" s="37"/>
       <c r="K192" s="37"/>
       <c r="L192" s="37"/>
       <c r="M192" s="37"/>
       <c r="N192" s="37"/>
       <c r="O192" s="37"/>
       <c r="P192" s="48"/>
       <c r="Q192" s="37"/>
       <c r="R192" s="37"/>
       <c r="S192" s="37"/>
       <c r="T192" s="37"/>
       <c r="U192" s="38"/>
       <c r="V192" s="37"/>
       <c r="W192" s="37"/>
       <c r="X192" s="37"/>
       <c r="Y192" s="37"/>
       <c r="AA192" s="52"/>
-      <c r="AB192" s="62"/>
+      <c r="AB192" s="61"/>
       <c r="AC192" s="52"/>
       <c r="AD192" s="52"/>
     </row>
     <row r="193" spans="1:30" s="10" customFormat="1">
       <c r="A193" s="12"/>
-      <c r="B193" s="71"/>
+      <c r="B193" s="70"/>
       <c r="C193" s="12"/>
       <c r="D193" s="37"/>
       <c r="E193" s="37"/>
       <c r="F193" s="37"/>
       <c r="G193" s="37"/>
       <c r="H193" s="37"/>
       <c r="I193" s="37"/>
       <c r="J193" s="37"/>
       <c r="K193" s="37"/>
       <c r="L193" s="37"/>
       <c r="M193" s="37"/>
       <c r="N193" s="37"/>
       <c r="O193" s="37"/>
       <c r="P193" s="48"/>
       <c r="Q193" s="37"/>
       <c r="R193" s="37"/>
       <c r="S193" s="37"/>
       <c r="T193" s="37"/>
       <c r="U193" s="38"/>
       <c r="V193" s="37"/>
       <c r="W193" s="37"/>
       <c r="X193" s="37"/>
       <c r="Y193" s="37"/>
       <c r="AA193" s="52"/>
-      <c r="AB193" s="62"/>
+      <c r="AB193" s="61"/>
       <c r="AC193" s="52"/>
       <c r="AD193" s="52"/>
     </row>
     <row r="194" spans="1:30" s="10" customFormat="1">
       <c r="A194" s="12"/>
-      <c r="B194" s="71"/>
+      <c r="B194" s="70"/>
       <c r="C194" s="12"/>
       <c r="D194" s="37"/>
       <c r="E194" s="37"/>
       <c r="F194" s="37"/>
       <c r="G194" s="37"/>
       <c r="H194" s="37"/>
       <c r="I194" s="37"/>
       <c r="J194" s="37"/>
       <c r="K194" s="37"/>
       <c r="L194" s="37"/>
       <c r="M194" s="37"/>
       <c r="N194" s="37"/>
       <c r="O194" s="37"/>
       <c r="P194" s="48"/>
       <c r="Q194" s="37"/>
       <c r="R194" s="37"/>
       <c r="S194" s="37"/>
       <c r="T194" s="37"/>
       <c r="U194" s="38"/>
       <c r="V194" s="37"/>
       <c r="W194" s="37"/>
       <c r="X194" s="37"/>
       <c r="Y194" s="37"/>
       <c r="AA194" s="52"/>
-      <c r="AB194" s="62"/>
+      <c r="AB194" s="61"/>
       <c r="AC194" s="52"/>
       <c r="AD194" s="52"/>
     </row>
     <row r="195" spans="1:30" s="10" customFormat="1">
       <c r="A195" s="12"/>
-      <c r="B195" s="71"/>
+      <c r="B195" s="70"/>
       <c r="C195" s="12"/>
       <c r="D195" s="37"/>
       <c r="E195" s="37"/>
       <c r="F195" s="37"/>
       <c r="G195" s="37"/>
       <c r="H195" s="37"/>
       <c r="I195" s="37"/>
       <c r="J195" s="37"/>
       <c r="K195" s="37"/>
       <c r="L195" s="37"/>
       <c r="M195" s="37"/>
       <c r="N195" s="37"/>
       <c r="O195" s="37"/>
       <c r="P195" s="48"/>
       <c r="Q195" s="37"/>
       <c r="R195" s="37"/>
       <c r="S195" s="37"/>
       <c r="T195" s="37"/>
       <c r="U195" s="38"/>
       <c r="V195" s="37"/>
       <c r="W195" s="37"/>
       <c r="X195" s="37"/>
       <c r="Y195" s="37"/>
       <c r="AA195" s="52"/>
-      <c r="AB195" s="62"/>
+      <c r="AB195" s="61"/>
       <c r="AC195" s="52"/>
       <c r="AD195" s="52"/>
     </row>
     <row r="196" spans="1:30" s="10" customFormat="1">
       <c r="A196" s="12"/>
-      <c r="B196" s="71"/>
+      <c r="B196" s="70"/>
       <c r="C196" s="12"/>
       <c r="D196" s="37"/>
       <c r="E196" s="37"/>
       <c r="F196" s="37"/>
       <c r="G196" s="37"/>
       <c r="H196" s="37"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
       <c r="L196" s="37"/>
       <c r="M196" s="37"/>
       <c r="N196" s="37"/>
       <c r="O196" s="37"/>
       <c r="P196" s="48"/>
       <c r="Q196" s="37"/>
       <c r="R196" s="37"/>
       <c r="S196" s="37"/>
       <c r="T196" s="37"/>
       <c r="U196" s="38"/>
       <c r="V196" s="37"/>
       <c r="W196" s="37"/>
       <c r="X196" s="37"/>
       <c r="Y196" s="37"/>
       <c r="AA196" s="52"/>
-      <c r="AB196" s="62"/>
+      <c r="AB196" s="61"/>
       <c r="AC196" s="52"/>
       <c r="AD196" s="52"/>
     </row>
     <row r="197" spans="1:30" s="10" customFormat="1">
       <c r="A197" s="12"/>
-      <c r="B197" s="71"/>
+      <c r="B197" s="70"/>
       <c r="C197" s="12"/>
       <c r="D197" s="37"/>
       <c r="E197" s="37"/>
       <c r="F197" s="37"/>
       <c r="G197" s="37"/>
       <c r="H197" s="37"/>
       <c r="I197" s="37"/>
       <c r="J197" s="37"/>
       <c r="K197" s="37"/>
       <c r="L197" s="37"/>
       <c r="M197" s="37"/>
       <c r="N197" s="37"/>
       <c r="O197" s="37"/>
       <c r="P197" s="48"/>
       <c r="Q197" s="37"/>
       <c r="R197" s="37"/>
       <c r="S197" s="37"/>
       <c r="T197" s="37"/>
       <c r="U197" s="38"/>
       <c r="V197" s="37"/>
       <c r="W197" s="37"/>
       <c r="X197" s="37"/>
       <c r="Y197" s="37"/>
       <c r="AA197" s="52"/>
-      <c r="AB197" s="62"/>
+      <c r="AB197" s="61"/>
       <c r="AC197" s="52"/>
       <c r="AD197" s="52"/>
     </row>
     <row r="198" spans="1:30" s="10" customFormat="1">
       <c r="A198" s="12"/>
-      <c r="B198" s="71"/>
+      <c r="B198" s="70"/>
       <c r="C198" s="12"/>
       <c r="D198" s="37"/>
       <c r="E198" s="37"/>
       <c r="F198" s="37"/>
       <c r="G198" s="37"/>
       <c r="H198" s="37"/>
       <c r="I198" s="37"/>
       <c r="J198" s="37"/>
       <c r="K198" s="37"/>
       <c r="L198" s="37"/>
       <c r="M198" s="37"/>
       <c r="N198" s="37"/>
       <c r="O198" s="37"/>
       <c r="P198" s="48"/>
       <c r="Q198" s="37"/>
       <c r="R198" s="37"/>
       <c r="S198" s="37"/>
       <c r="T198" s="37"/>
       <c r="U198" s="38"/>
       <c r="V198" s="37"/>
       <c r="W198" s="37"/>
       <c r="X198" s="37"/>
       <c r="Y198" s="37"/>
       <c r="AA198" s="52"/>
-      <c r="AB198" s="62"/>
+      <c r="AB198" s="61"/>
       <c r="AC198" s="52"/>
       <c r="AD198" s="52"/>
     </row>
     <row r="199" spans="1:30" s="10" customFormat="1">
       <c r="A199" s="12"/>
-      <c r="B199" s="71"/>
+      <c r="B199" s="70"/>
       <c r="C199" s="12"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
       <c r="L199" s="37"/>
       <c r="M199" s="37"/>
       <c r="N199" s="37"/>
       <c r="O199" s="37"/>
       <c r="P199" s="48"/>
       <c r="Q199" s="37"/>
       <c r="R199" s="37"/>
       <c r="S199" s="37"/>
       <c r="T199" s="37"/>
       <c r="U199" s="38"/>
       <c r="V199" s="37"/>
       <c r="W199" s="37"/>
       <c r="X199" s="37"/>
       <c r="Y199" s="37"/>
       <c r="AA199" s="52"/>
-      <c r="AB199" s="62"/>
+      <c r="AB199" s="61"/>
       <c r="AC199" s="52"/>
       <c r="AD199" s="52"/>
     </row>
     <row r="200" spans="1:30" s="10" customFormat="1">
       <c r="A200" s="12"/>
-      <c r="B200" s="71"/>
+      <c r="B200" s="70"/>
       <c r="C200" s="12"/>
       <c r="D200" s="37"/>
       <c r="E200" s="37"/>
       <c r="F200" s="37"/>
       <c r="G200" s="37"/>
       <c r="H200" s="37"/>
       <c r="I200" s="37"/>
       <c r="J200" s="37"/>
       <c r="K200" s="37"/>
       <c r="L200" s="37"/>
       <c r="M200" s="37"/>
       <c r="N200" s="37"/>
       <c r="O200" s="37"/>
       <c r="P200" s="48"/>
       <c r="Q200" s="37"/>
       <c r="R200" s="37"/>
       <c r="S200" s="37"/>
       <c r="T200" s="37"/>
       <c r="U200" s="38"/>
       <c r="V200" s="37"/>
       <c r="W200" s="37"/>
       <c r="X200" s="37"/>
       <c r="Y200" s="37"/>
       <c r="AA200" s="52"/>
-      <c r="AB200" s="62"/>
+      <c r="AB200" s="61"/>
       <c r="AC200" s="52"/>
       <c r="AD200" s="52"/>
     </row>
     <row r="201" spans="1:30" s="10" customFormat="1">
       <c r="A201" s="12"/>
-      <c r="B201" s="71"/>
+      <c r="B201" s="70"/>
       <c r="C201" s="12"/>
       <c r="D201" s="37"/>
       <c r="E201" s="37"/>
       <c r="F201" s="37"/>
       <c r="G201" s="37"/>
       <c r="H201" s="37"/>
       <c r="I201" s="37"/>
       <c r="J201" s="37"/>
       <c r="K201" s="37"/>
       <c r="L201" s="37"/>
       <c r="M201" s="37"/>
       <c r="N201" s="37"/>
       <c r="O201" s="37"/>
       <c r="P201" s="48"/>
       <c r="Q201" s="37"/>
       <c r="R201" s="37"/>
       <c r="S201" s="37"/>
       <c r="T201" s="37"/>
       <c r="U201" s="38"/>
       <c r="V201" s="37"/>
       <c r="W201" s="37"/>
       <c r="X201" s="37"/>
       <c r="Y201" s="37"/>
       <c r="AA201" s="52"/>
-      <c r="AB201" s="62"/>
+      <c r="AB201" s="61"/>
       <c r="AC201" s="52"/>
       <c r="AD201" s="52"/>
     </row>
     <row r="202" spans="1:30" s="10" customFormat="1">
       <c r="A202" s="12"/>
-      <c r="B202" s="71"/>
+      <c r="B202" s="70"/>
       <c r="C202" s="12"/>
       <c r="D202" s="37"/>
       <c r="E202" s="37"/>
       <c r="F202" s="37"/>
       <c r="G202" s="37"/>
       <c r="H202" s="37"/>
       <c r="I202" s="37"/>
       <c r="J202" s="37"/>
       <c r="K202" s="37"/>
       <c r="L202" s="37"/>
       <c r="M202" s="37"/>
       <c r="N202" s="37"/>
       <c r="O202" s="37"/>
       <c r="P202" s="48"/>
       <c r="Q202" s="37"/>
       <c r="R202" s="37"/>
       <c r="S202" s="37"/>
       <c r="T202" s="37"/>
       <c r="U202" s="38"/>
       <c r="V202" s="37"/>
       <c r="W202" s="37"/>
       <c r="X202" s="37"/>
       <c r="Y202" s="37"/>
       <c r="AA202" s="52"/>
-      <c r="AB202" s="62"/>
+      <c r="AB202" s="61"/>
       <c r="AC202" s="52"/>
       <c r="AD202" s="52"/>
     </row>
     <row r="203" spans="1:30" s="10" customFormat="1">
       <c r="A203" s="12"/>
-      <c r="B203" s="71"/>
+      <c r="B203" s="70"/>
       <c r="C203" s="12"/>
       <c r="D203" s="37"/>
       <c r="E203" s="37"/>
       <c r="F203" s="37"/>
       <c r="G203" s="37"/>
       <c r="H203" s="37"/>
       <c r="I203" s="37"/>
       <c r="J203" s="37"/>
       <c r="K203" s="37"/>
       <c r="L203" s="37"/>
       <c r="M203" s="37"/>
       <c r="N203" s="37"/>
       <c r="O203" s="37"/>
       <c r="P203" s="48"/>
       <c r="Q203" s="37"/>
       <c r="R203" s="37"/>
       <c r="S203" s="37"/>
       <c r="T203" s="37"/>
       <c r="U203" s="38"/>
       <c r="V203" s="37"/>
       <c r="W203" s="37"/>
       <c r="X203" s="37"/>
       <c r="Y203" s="37"/>
       <c r="AA203" s="52"/>
-      <c r="AB203" s="62"/>
+      <c r="AB203" s="61"/>
       <c r="AC203" s="52"/>
       <c r="AD203" s="52"/>
     </row>
     <row r="204" spans="1:30" s="10" customFormat="1">
       <c r="A204" s="12"/>
-      <c r="B204" s="71"/>
+      <c r="B204" s="70"/>
       <c r="C204" s="12"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="37"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="37"/>
       <c r="J204" s="37"/>
       <c r="K204" s="37"/>
       <c r="L204" s="37"/>
       <c r="M204" s="37"/>
       <c r="N204" s="37"/>
       <c r="O204" s="37"/>
       <c r="P204" s="48"/>
       <c r="Q204" s="37"/>
       <c r="R204" s="37"/>
       <c r="S204" s="37"/>
       <c r="T204" s="37"/>
       <c r="U204" s="38"/>
       <c r="V204" s="37"/>
       <c r="W204" s="37"/>
       <c r="X204" s="37"/>
       <c r="Y204" s="37"/>
       <c r="AA204" s="52"/>
-      <c r="AB204" s="62"/>
+      <c r="AB204" s="61"/>
       <c r="AC204" s="52"/>
       <c r="AD204" s="52"/>
     </row>
     <row r="205" spans="1:30" s="10" customFormat="1">
       <c r="A205" s="12"/>
-      <c r="B205" s="71"/>
+      <c r="B205" s="70"/>
       <c r="C205" s="12"/>
       <c r="D205" s="37"/>
       <c r="E205" s="37"/>
       <c r="F205" s="37"/>
       <c r="G205" s="37"/>
       <c r="H205" s="37"/>
       <c r="I205" s="37"/>
       <c r="J205" s="37"/>
       <c r="K205" s="37"/>
       <c r="L205" s="37"/>
       <c r="M205" s="37"/>
       <c r="N205" s="37"/>
       <c r="O205" s="37"/>
       <c r="P205" s="48"/>
       <c r="Q205" s="37"/>
       <c r="R205" s="37"/>
       <c r="S205" s="37"/>
       <c r="T205" s="37"/>
       <c r="U205" s="38"/>
       <c r="V205" s="37"/>
       <c r="W205" s="37"/>
       <c r="X205" s="37"/>
       <c r="Y205" s="37"/>
       <c r="AA205" s="52"/>
-      <c r="AB205" s="62"/>
+      <c r="AB205" s="61"/>
       <c r="AC205" s="52"/>
       <c r="AD205" s="52"/>
     </row>
     <row r="206" spans="1:30" s="10" customFormat="1">
       <c r="A206" s="12"/>
-      <c r="B206" s="71"/>
+      <c r="B206" s="70"/>
       <c r="C206" s="12"/>
       <c r="D206" s="37"/>
       <c r="E206" s="37"/>
       <c r="F206" s="37"/>
       <c r="G206" s="37"/>
       <c r="H206" s="37"/>
       <c r="I206" s="37"/>
       <c r="J206" s="37"/>
       <c r="K206" s="37"/>
       <c r="L206" s="37"/>
       <c r="M206" s="37"/>
       <c r="N206" s="37"/>
       <c r="O206" s="37"/>
       <c r="P206" s="48"/>
       <c r="Q206" s="37"/>
       <c r="R206" s="37"/>
       <c r="S206" s="37"/>
       <c r="T206" s="37"/>
       <c r="U206" s="38"/>
       <c r="V206" s="37"/>
       <c r="W206" s="37"/>
       <c r="X206" s="37"/>
       <c r="Y206" s="37"/>
       <c r="AA206" s="52"/>
-      <c r="AB206" s="62"/>
+      <c r="AB206" s="61"/>
       <c r="AC206" s="52"/>
       <c r="AD206" s="52"/>
     </row>
     <row r="207" spans="1:30" s="10" customFormat="1">
       <c r="A207" s="12"/>
-      <c r="B207" s="71"/>
+      <c r="B207" s="70"/>
       <c r="C207" s="12"/>
       <c r="D207" s="37"/>
       <c r="E207" s="37"/>
       <c r="F207" s="37"/>
       <c r="G207" s="37"/>
       <c r="H207" s="37"/>
       <c r="I207" s="37"/>
       <c r="J207" s="37"/>
       <c r="K207" s="37"/>
       <c r="L207" s="37"/>
       <c r="M207" s="37"/>
       <c r="N207" s="37"/>
       <c r="O207" s="37"/>
       <c r="P207" s="48"/>
       <c r="Q207" s="37"/>
       <c r="R207" s="37"/>
       <c r="S207" s="37"/>
       <c r="T207" s="37"/>
       <c r="U207" s="38"/>
       <c r="V207" s="37"/>
       <c r="W207" s="37"/>
       <c r="X207" s="37"/>
       <c r="Y207" s="37"/>
       <c r="AA207" s="52"/>
-      <c r="AB207" s="62"/>
+      <c r="AB207" s="61"/>
       <c r="AC207" s="52"/>
       <c r="AD207" s="52"/>
     </row>
     <row r="208" spans="1:30" s="10" customFormat="1">
       <c r="A208" s="12"/>
-      <c r="B208" s="71"/>
+      <c r="B208" s="70"/>
       <c r="C208" s="12"/>
       <c r="D208" s="37"/>
       <c r="E208" s="37"/>
       <c r="F208" s="37"/>
       <c r="G208" s="37"/>
       <c r="H208" s="37"/>
       <c r="I208" s="37"/>
       <c r="J208" s="37"/>
       <c r="K208" s="37"/>
       <c r="L208" s="37"/>
       <c r="M208" s="37"/>
       <c r="N208" s="37"/>
       <c r="O208" s="37"/>
       <c r="P208" s="48"/>
       <c r="Q208" s="37"/>
       <c r="R208" s="37"/>
       <c r="S208" s="37"/>
       <c r="T208" s="37"/>
       <c r="U208" s="38"/>
       <c r="V208" s="37"/>
       <c r="W208" s="37"/>
       <c r="X208" s="37"/>
       <c r="Y208" s="37"/>
       <c r="AA208" s="52"/>
-      <c r="AB208" s="62"/>
+      <c r="AB208" s="61"/>
       <c r="AC208" s="52"/>
       <c r="AD208" s="52"/>
     </row>
     <row r="209" spans="1:30" s="10" customFormat="1">
       <c r="A209" s="12"/>
-      <c r="B209" s="71"/>
+      <c r="B209" s="70"/>
       <c r="C209" s="12"/>
       <c r="D209" s="37"/>
       <c r="E209" s="37"/>
       <c r="F209" s="37"/>
       <c r="G209" s="37"/>
       <c r="H209" s="37"/>
       <c r="I209" s="37"/>
       <c r="J209" s="37"/>
       <c r="K209" s="37"/>
       <c r="L209" s="37"/>
       <c r="M209" s="37"/>
       <c r="N209" s="37"/>
       <c r="O209" s="37"/>
       <c r="P209" s="48"/>
       <c r="Q209" s="37"/>
       <c r="R209" s="37"/>
       <c r="S209" s="37"/>
       <c r="T209" s="37"/>
       <c r="U209" s="38"/>
       <c r="V209" s="37"/>
       <c r="W209" s="37"/>
       <c r="X209" s="37"/>
       <c r="Y209" s="37"/>
       <c r="AA209" s="52"/>
-      <c r="AB209" s="62"/>
+      <c r="AB209" s="61"/>
       <c r="AC209" s="52"/>
       <c r="AD209" s="52"/>
     </row>
     <row r="210" spans="1:30" s="10" customFormat="1">
       <c r="A210" s="12"/>
-      <c r="B210" s="71"/>
+      <c r="B210" s="70"/>
       <c r="C210" s="12"/>
       <c r="D210" s="37"/>
       <c r="E210" s="37"/>
       <c r="F210" s="37"/>
       <c r="G210" s="37"/>
       <c r="H210" s="37"/>
       <c r="I210" s="37"/>
       <c r="J210" s="37"/>
       <c r="K210" s="37"/>
       <c r="L210" s="37"/>
       <c r="M210" s="37"/>
       <c r="N210" s="37"/>
       <c r="O210" s="37"/>
       <c r="P210" s="48"/>
       <c r="Q210" s="37"/>
       <c r="R210" s="37"/>
       <c r="S210" s="37"/>
       <c r="T210" s="37"/>
       <c r="U210" s="38"/>
       <c r="V210" s="37"/>
       <c r="W210" s="37"/>
       <c r="X210" s="37"/>
       <c r="Y210" s="37"/>
       <c r="AA210" s="52"/>
-      <c r="AB210" s="62"/>
+      <c r="AB210" s="61"/>
       <c r="AC210" s="52"/>
       <c r="AD210" s="52"/>
     </row>
     <row r="211" spans="1:30" s="10" customFormat="1">
       <c r="A211" s="12"/>
-      <c r="B211" s="71"/>
+      <c r="B211" s="70"/>
       <c r="C211" s="12"/>
       <c r="D211" s="37"/>
       <c r="E211" s="37"/>
       <c r="F211" s="37"/>
       <c r="G211" s="37"/>
       <c r="H211" s="37"/>
       <c r="I211" s="37"/>
       <c r="J211" s="37"/>
       <c r="K211" s="37"/>
       <c r="L211" s="37"/>
       <c r="M211" s="37"/>
       <c r="N211" s="37"/>
       <c r="O211" s="37"/>
       <c r="P211" s="48"/>
       <c r="Q211" s="37"/>
       <c r="R211" s="37"/>
       <c r="S211" s="37"/>
       <c r="T211" s="37"/>
       <c r="U211" s="38"/>
       <c r="V211" s="37"/>
       <c r="W211" s="37"/>
       <c r="X211" s="37"/>
       <c r="Y211" s="37"/>
       <c r="AA211" s="52"/>
-      <c r="AB211" s="62"/>
+      <c r="AB211" s="61"/>
       <c r="AC211" s="52"/>
       <c r="AD211" s="52"/>
     </row>
     <row r="212" spans="1:30" s="10" customFormat="1">
       <c r="A212" s="12"/>
-      <c r="B212" s="71"/>
+      <c r="B212" s="70"/>
       <c r="C212" s="12"/>
       <c r="D212" s="37"/>
       <c r="E212" s="37"/>
       <c r="F212" s="37"/>
       <c r="G212" s="37"/>
       <c r="H212" s="37"/>
       <c r="I212" s="37"/>
       <c r="J212" s="37"/>
       <c r="K212" s="37"/>
       <c r="L212" s="37"/>
       <c r="M212" s="37"/>
       <c r="N212" s="37"/>
       <c r="O212" s="37"/>
       <c r="P212" s="48"/>
       <c r="Q212" s="37"/>
       <c r="R212" s="37"/>
       <c r="S212" s="37"/>
       <c r="T212" s="37"/>
       <c r="U212" s="38"/>
       <c r="V212" s="37"/>
       <c r="W212" s="37"/>
       <c r="X212" s="37"/>
       <c r="Y212" s="37"/>
       <c r="AA212" s="52"/>
-      <c r="AB212" s="62"/>
+      <c r="AB212" s="61"/>
       <c r="AC212" s="52"/>
       <c r="AD212" s="52"/>
     </row>
     <row r="213" spans="1:30" s="10" customFormat="1">
       <c r="A213" s="12"/>
-      <c r="B213" s="71"/>
+      <c r="B213" s="70"/>
       <c r="C213" s="12"/>
       <c r="P213" s="11"/>
       <c r="U213" s="19"/>
       <c r="AA213" s="52"/>
-      <c r="AB213" s="62"/>
+      <c r="AB213" s="61"/>
       <c r="AC213" s="52"/>
       <c r="AD213" s="52"/>
     </row>
     <row r="214" spans="1:30" s="10" customFormat="1">
       <c r="A214" s="12"/>
-      <c r="B214" s="71"/>
+      <c r="B214" s="70"/>
       <c r="C214" s="12"/>
       <c r="P214" s="11"/>
       <c r="U214" s="19"/>
       <c r="AA214" s="52"/>
-      <c r="AB214" s="62"/>
+      <c r="AB214" s="61"/>
       <c r="AC214" s="52"/>
       <c r="AD214" s="52"/>
     </row>
     <row r="215" spans="1:30" s="10" customFormat="1">
       <c r="A215" s="12"/>
-      <c r="B215" s="71"/>
+      <c r="B215" s="70"/>
       <c r="C215" s="12"/>
       <c r="P215" s="11"/>
       <c r="U215" s="19"/>
       <c r="AA215" s="52"/>
-      <c r="AB215" s="62"/>
+      <c r="AB215" s="61"/>
       <c r="AC215" s="52"/>
       <c r="AD215" s="52"/>
     </row>
     <row r="216" spans="1:30" s="10" customFormat="1">
       <c r="A216" s="12"/>
-      <c r="B216" s="71"/>
+      <c r="B216" s="70"/>
       <c r="C216" s="12"/>
       <c r="P216" s="11"/>
       <c r="U216" s="19"/>
       <c r="AA216" s="52"/>
-      <c r="AB216" s="62"/>
+      <c r="AB216" s="61"/>
       <c r="AC216" s="52"/>
       <c r="AD216" s="52"/>
     </row>
     <row r="217" spans="1:30" s="10" customFormat="1">
       <c r="A217" s="12"/>
-      <c r="B217" s="71"/>
+      <c r="B217" s="70"/>
       <c r="C217" s="12"/>
       <c r="P217" s="11"/>
       <c r="U217" s="19"/>
       <c r="AA217" s="52"/>
-      <c r="AB217" s="62"/>
+      <c r="AB217" s="61"/>
       <c r="AC217" s="52"/>
       <c r="AD217" s="52"/>
     </row>
     <row r="218" spans="1:30" s="10" customFormat="1">
       <c r="A218" s="12"/>
-      <c r="B218" s="71"/>
+      <c r="B218" s="70"/>
       <c r="C218" s="12"/>
       <c r="P218" s="11"/>
       <c r="U218" s="19"/>
       <c r="AA218" s="52"/>
-      <c r="AB218" s="62"/>
+      <c r="AB218" s="61"/>
       <c r="AC218" s="52"/>
       <c r="AD218" s="52"/>
     </row>
     <row r="219" spans="1:30" s="10" customFormat="1">
       <c r="A219" s="12"/>
-      <c r="B219" s="71"/>
+      <c r="B219" s="70"/>
       <c r="C219" s="12"/>
       <c r="P219" s="11"/>
       <c r="U219" s="19"/>
       <c r="AA219" s="52"/>
-      <c r="AB219" s="62"/>
+      <c r="AB219" s="61"/>
       <c r="AC219" s="52"/>
       <c r="AD219" s="52"/>
     </row>
     <row r="220" spans="1:30" s="10" customFormat="1">
       <c r="A220" s="12"/>
-      <c r="B220" s="71"/>
+      <c r="B220" s="70"/>
       <c r="C220" s="12"/>
       <c r="P220" s="11"/>
       <c r="U220" s="19"/>
       <c r="AA220" s="52"/>
-      <c r="AB220" s="62"/>
+      <c r="AB220" s="61"/>
       <c r="AC220" s="52"/>
       <c r="AD220" s="52"/>
     </row>
     <row r="221" spans="1:30" s="10" customFormat="1">
       <c r="A221" s="12"/>
-      <c r="B221" s="71"/>
+      <c r="B221" s="70"/>
       <c r="C221" s="12"/>
       <c r="P221" s="11"/>
       <c r="U221" s="19"/>
       <c r="AA221" s="52"/>
-      <c r="AB221" s="62"/>
+      <c r="AB221" s="61"/>
       <c r="AC221" s="52"/>
       <c r="AD221" s="52"/>
     </row>
     <row r="222" spans="1:30" s="10" customFormat="1">
       <c r="A222" s="12"/>
-      <c r="B222" s="71"/>
+      <c r="B222" s="70"/>
       <c r="C222" s="12"/>
       <c r="P222" s="11"/>
       <c r="U222" s="19"/>
       <c r="AA222" s="52"/>
-      <c r="AB222" s="62"/>
+      <c r="AB222" s="61"/>
       <c r="AC222" s="52"/>
       <c r="AD222" s="52"/>
     </row>
     <row r="223" spans="1:30" s="10" customFormat="1">
       <c r="A223" s="12"/>
-      <c r="B223" s="71"/>
+      <c r="B223" s="70"/>
       <c r="C223" s="12"/>
       <c r="P223" s="11"/>
       <c r="U223" s="19"/>
       <c r="AA223" s="52"/>
-      <c r="AB223" s="62"/>
+      <c r="AB223" s="61"/>
       <c r="AC223" s="52"/>
       <c r="AD223" s="52"/>
     </row>
     <row r="224" spans="1:30" s="10" customFormat="1">
       <c r="A224" s="12"/>
-      <c r="B224" s="71"/>
+      <c r="B224" s="70"/>
       <c r="C224" s="12"/>
       <c r="P224" s="11"/>
       <c r="U224" s="19"/>
       <c r="AA224" s="52"/>
-      <c r="AB224" s="62"/>
+      <c r="AB224" s="61"/>
       <c r="AC224" s="52"/>
       <c r="AD224" s="52"/>
     </row>
     <row r="225" spans="1:30" s="10" customFormat="1">
       <c r="A225" s="12"/>
-      <c r="B225" s="71"/>
+      <c r="B225" s="70"/>
       <c r="C225" s="12"/>
       <c r="P225" s="11"/>
       <c r="U225" s="19"/>
       <c r="AA225" s="52"/>
-      <c r="AB225" s="62"/>
+      <c r="AB225" s="61"/>
       <c r="AC225" s="52"/>
       <c r="AD225" s="52"/>
     </row>
     <row r="226" spans="1:30" s="10" customFormat="1">
       <c r="A226" s="12"/>
-      <c r="B226" s="71"/>
+      <c r="B226" s="70"/>
       <c r="C226" s="12"/>
       <c r="P226" s="11"/>
       <c r="U226" s="19"/>
       <c r="AA226" s="52"/>
-      <c r="AB226" s="62"/>
+      <c r="AB226" s="61"/>
       <c r="AC226" s="52"/>
       <c r="AD226" s="52"/>
     </row>
     <row r="227" spans="1:30" s="10" customFormat="1">
       <c r="A227" s="12"/>
-      <c r="B227" s="71"/>
+      <c r="B227" s="70"/>
       <c r="C227" s="12"/>
       <c r="P227" s="11"/>
       <c r="U227" s="19"/>
       <c r="AA227" s="52"/>
-      <c r="AB227" s="62"/>
+      <c r="AB227" s="61"/>
       <c r="AC227" s="52"/>
       <c r="AD227" s="52"/>
     </row>
     <row r="228" spans="1:30" s="10" customFormat="1">
       <c r="A228" s="12"/>
-      <c r="B228" s="71"/>
+      <c r="B228" s="70"/>
       <c r="C228" s="12"/>
       <c r="P228" s="11"/>
       <c r="U228" s="19"/>
       <c r="AA228" s="52"/>
-      <c r="AB228" s="62"/>
+      <c r="AB228" s="61"/>
       <c r="AC228" s="52"/>
       <c r="AD228" s="52"/>
     </row>
     <row r="229" spans="1:30" s="10" customFormat="1">
       <c r="A229" s="12"/>
-      <c r="B229" s="71"/>
+      <c r="B229" s="70"/>
       <c r="C229" s="12"/>
       <c r="P229" s="11"/>
       <c r="U229" s="19"/>
       <c r="AA229" s="52"/>
-      <c r="AB229" s="62"/>
+      <c r="AB229" s="61"/>
       <c r="AC229" s="52"/>
       <c r="AD229" s="52"/>
     </row>
     <row r="230" spans="1:30" s="10" customFormat="1">
       <c r="A230" s="12"/>
-      <c r="B230" s="71"/>
+      <c r="B230" s="70"/>
       <c r="C230" s="12"/>
       <c r="P230" s="11"/>
       <c r="U230" s="19"/>
       <c r="AA230" s="52"/>
-      <c r="AB230" s="62"/>
+      <c r="AB230" s="61"/>
       <c r="AC230" s="52"/>
       <c r="AD230" s="52"/>
     </row>
     <row r="231" spans="1:30" s="10" customFormat="1">
       <c r="A231" s="12"/>
-      <c r="B231" s="71"/>
+      <c r="B231" s="70"/>
       <c r="C231" s="12"/>
       <c r="P231" s="11"/>
       <c r="U231" s="19"/>
       <c r="AA231" s="52"/>
-      <c r="AB231" s="62"/>
+      <c r="AB231" s="61"/>
       <c r="AC231" s="52"/>
       <c r="AD231" s="52"/>
     </row>
     <row r="232" spans="1:30" s="10" customFormat="1">
       <c r="A232" s="12"/>
-      <c r="B232" s="71"/>
+      <c r="B232" s="70"/>
       <c r="C232" s="12"/>
       <c r="P232" s="11"/>
       <c r="U232" s="19"/>
       <c r="AA232" s="52"/>
-      <c r="AB232" s="62"/>
+      <c r="AB232" s="61"/>
       <c r="AC232" s="52"/>
       <c r="AD232" s="52"/>
     </row>
     <row r="233" spans="1:30" s="10" customFormat="1">
       <c r="A233" s="12"/>
-      <c r="B233" s="71"/>
+      <c r="B233" s="70"/>
       <c r="C233" s="12"/>
       <c r="P233" s="11"/>
       <c r="U233" s="19"/>
       <c r="AA233" s="52"/>
-      <c r="AB233" s="62"/>
+      <c r="AB233" s="61"/>
       <c r="AC233" s="52"/>
       <c r="AD233" s="52"/>
     </row>
     <row r="234" spans="1:30" s="10" customFormat="1">
       <c r="A234" s="12"/>
-      <c r="B234" s="71"/>
+      <c r="B234" s="70"/>
       <c r="C234" s="12"/>
       <c r="P234" s="11"/>
       <c r="U234" s="19"/>
       <c r="AA234" s="52"/>
-      <c r="AB234" s="62"/>
+      <c r="AB234" s="61"/>
       <c r="AC234" s="52"/>
       <c r="AD234" s="52"/>
     </row>
     <row r="235" spans="1:30" s="10" customFormat="1">
       <c r="A235" s="12"/>
-      <c r="B235" s="71"/>
+      <c r="B235" s="70"/>
       <c r="C235" s="12"/>
       <c r="P235" s="11"/>
       <c r="U235" s="19"/>
       <c r="AA235" s="52"/>
-      <c r="AB235" s="62"/>
+      <c r="AB235" s="61"/>
       <c r="AC235" s="52"/>
       <c r="AD235" s="52"/>
     </row>
     <row r="236" spans="1:30" s="10" customFormat="1">
       <c r="A236" s="12"/>
-      <c r="B236" s="71"/>
+      <c r="B236" s="70"/>
       <c r="C236" s="12"/>
       <c r="P236" s="11"/>
       <c r="U236" s="19"/>
       <c r="AA236" s="52"/>
-      <c r="AB236" s="62"/>
+      <c r="AB236" s="61"/>
       <c r="AC236" s="52"/>
       <c r="AD236" s="52"/>
     </row>
     <row r="237" spans="1:30" s="10" customFormat="1">
       <c r="A237" s="12"/>
-      <c r="B237" s="71"/>
+      <c r="B237" s="70"/>
       <c r="C237" s="12"/>
       <c r="P237" s="11"/>
       <c r="U237" s="19"/>
       <c r="AA237" s="52"/>
-      <c r="AB237" s="62"/>
+      <c r="AB237" s="61"/>
       <c r="AC237" s="52"/>
       <c r="AD237" s="52"/>
     </row>
     <row r="238" spans="1:30" s="10" customFormat="1">
       <c r="A238" s="12"/>
-      <c r="B238" s="71"/>
+      <c r="B238" s="70"/>
       <c r="C238" s="12"/>
       <c r="P238" s="11"/>
       <c r="U238" s="19"/>
       <c r="AA238" s="52"/>
-      <c r="AB238" s="62"/>
+      <c r="AB238" s="61"/>
       <c r="AC238" s="52"/>
       <c r="AD238" s="52"/>
     </row>
     <row r="239" spans="1:30" s="10" customFormat="1">
       <c r="A239" s="12"/>
-      <c r="B239" s="71"/>
+      <c r="B239" s="70"/>
       <c r="C239" s="12"/>
       <c r="P239" s="11"/>
       <c r="U239" s="19"/>
       <c r="AA239" s="52"/>
-      <c r="AB239" s="62"/>
+      <c r="AB239" s="61"/>
       <c r="AC239" s="52"/>
       <c r="AD239" s="52"/>
     </row>
     <row r="240" spans="1:30" s="10" customFormat="1">
       <c r="A240" s="12"/>
-      <c r="B240" s="71"/>
+      <c r="B240" s="70"/>
       <c r="C240" s="12"/>
       <c r="P240" s="11"/>
       <c r="U240" s="19"/>
       <c r="AA240" s="52"/>
-      <c r="AB240" s="62"/>
+      <c r="AB240" s="61"/>
       <c r="AC240" s="52"/>
       <c r="AD240" s="52"/>
     </row>
     <row r="241" spans="1:30" s="10" customFormat="1">
       <c r="A241" s="12"/>
-      <c r="B241" s="71"/>
+      <c r="B241" s="70"/>
       <c r="C241" s="12"/>
       <c r="P241" s="11"/>
       <c r="U241" s="19"/>
       <c r="AA241" s="52"/>
-      <c r="AB241" s="62"/>
+      <c r="AB241" s="61"/>
       <c r="AC241" s="52"/>
       <c r="AD241" s="52"/>
     </row>
     <row r="242" spans="1:30" s="10" customFormat="1">
       <c r="A242" s="12"/>
-      <c r="B242" s="71"/>
+      <c r="B242" s="70"/>
       <c r="C242" s="12"/>
       <c r="P242" s="11"/>
       <c r="U242" s="19"/>
       <c r="AA242" s="52"/>
-      <c r="AB242" s="62"/>
+      <c r="AB242" s="61"/>
       <c r="AC242" s="52"/>
       <c r="AD242" s="52"/>
     </row>
     <row r="243" spans="1:30" s="10" customFormat="1">
       <c r="A243" s="12"/>
-      <c r="B243" s="71"/>
+      <c r="B243" s="70"/>
       <c r="C243" s="12"/>
       <c r="P243" s="11"/>
       <c r="U243" s="19"/>
       <c r="AA243" s="52"/>
-      <c r="AB243" s="62"/>
+      <c r="AB243" s="61"/>
       <c r="AC243" s="52"/>
       <c r="AD243" s="52"/>
     </row>
     <row r="244" spans="1:30" s="10" customFormat="1">
       <c r="A244" s="12"/>
-      <c r="B244" s="71"/>
+      <c r="B244" s="70"/>
       <c r="C244" s="12"/>
       <c r="P244" s="11"/>
       <c r="U244" s="19"/>
       <c r="AA244" s="52"/>
-      <c r="AB244" s="62"/>
+      <c r="AB244" s="61"/>
       <c r="AC244" s="52"/>
       <c r="AD244" s="52"/>
     </row>
     <row r="245" spans="1:30" s="10" customFormat="1">
       <c r="A245" s="12"/>
-      <c r="B245" s="71"/>
+      <c r="B245" s="70"/>
       <c r="C245" s="12"/>
       <c r="P245" s="11"/>
       <c r="U245" s="19"/>
       <c r="AA245" s="52"/>
-      <c r="AB245" s="62"/>
+      <c r="AB245" s="61"/>
       <c r="AC245" s="52"/>
       <c r="AD245" s="52"/>
     </row>
     <row r="246" spans="1:30" s="10" customFormat="1">
       <c r="A246" s="12"/>
-      <c r="B246" s="71"/>
+      <c r="B246" s="70"/>
       <c r="C246" s="12"/>
       <c r="P246" s="11"/>
       <c r="U246" s="19"/>
       <c r="AA246" s="52"/>
-      <c r="AB246" s="62"/>
+      <c r="AB246" s="61"/>
       <c r="AC246" s="52"/>
       <c r="AD246" s="52"/>
     </row>
     <row r="247" spans="1:30" s="10" customFormat="1">
       <c r="A247" s="12"/>
-      <c r="B247" s="71"/>
+      <c r="B247" s="70"/>
       <c r="C247" s="12"/>
       <c r="P247" s="11"/>
       <c r="U247" s="19"/>
       <c r="AA247" s="52"/>
-      <c r="AB247" s="62"/>
+      <c r="AB247" s="61"/>
       <c r="AC247" s="52"/>
       <c r="AD247" s="52"/>
     </row>
     <row r="248" spans="1:30" s="10" customFormat="1">
       <c r="A248" s="12"/>
-      <c r="B248" s="71"/>
+      <c r="B248" s="70"/>
       <c r="C248" s="12"/>
       <c r="P248" s="11"/>
       <c r="U248" s="19"/>
       <c r="AA248" s="52"/>
-      <c r="AB248" s="62"/>
+      <c r="AB248" s="61"/>
       <c r="AC248" s="52"/>
       <c r="AD248" s="52"/>
     </row>
     <row r="249" spans="1:30" s="10" customFormat="1">
       <c r="A249" s="12"/>
-      <c r="B249" s="71"/>
+      <c r="B249" s="70"/>
       <c r="C249" s="12"/>
       <c r="P249" s="11"/>
       <c r="U249" s="19"/>
       <c r="AA249" s="52"/>
-      <c r="AB249" s="62"/>
+      <c r="AB249" s="61"/>
       <c r="AC249" s="52"/>
       <c r="AD249" s="52"/>
     </row>
     <row r="250" spans="1:30" s="10" customFormat="1">
       <c r="A250" s="12"/>
-      <c r="B250" s="71"/>
+      <c r="B250" s="70"/>
       <c r="C250" s="12"/>
       <c r="P250" s="11"/>
       <c r="U250" s="19"/>
       <c r="AA250" s="52"/>
-      <c r="AB250" s="62"/>
+      <c r="AB250" s="61"/>
       <c r="AC250" s="52"/>
       <c r="AD250" s="52"/>
     </row>
     <row r="251" spans="1:30" s="10" customFormat="1">
       <c r="A251" s="12"/>
-      <c r="B251" s="71"/>
+      <c r="B251" s="70"/>
       <c r="C251" s="12"/>
       <c r="P251" s="11"/>
       <c r="U251" s="19"/>
       <c r="AA251" s="52"/>
-      <c r="AB251" s="62"/>
+      <c r="AB251" s="61"/>
       <c r="AC251" s="52"/>
       <c r="AD251" s="52"/>
     </row>
     <row r="252" spans="1:30" s="10" customFormat="1">
       <c r="A252" s="12"/>
-      <c r="B252" s="71"/>
+      <c r="B252" s="70"/>
       <c r="C252" s="12"/>
       <c r="P252" s="11"/>
       <c r="U252" s="19"/>
       <c r="AA252" s="52"/>
-      <c r="AB252" s="62"/>
+      <c r="AB252" s="61"/>
       <c r="AC252" s="52"/>
       <c r="AD252" s="52"/>
     </row>
     <row r="253" spans="1:30" s="10" customFormat="1">
       <c r="A253" s="12"/>
-      <c r="B253" s="71"/>
+      <c r="B253" s="70"/>
       <c r="C253" s="12"/>
       <c r="P253" s="11"/>
       <c r="U253" s="19"/>
       <c r="AA253" s="52"/>
-      <c r="AB253" s="62"/>
+      <c r="AB253" s="61"/>
       <c r="AC253" s="52"/>
       <c r="AD253" s="52"/>
     </row>
     <row r="254" spans="1:30" s="10" customFormat="1">
       <c r="A254" s="12"/>
-      <c r="B254" s="71"/>
+      <c r="B254" s="70"/>
       <c r="C254" s="12"/>
       <c r="P254" s="11"/>
       <c r="U254" s="19"/>
       <c r="AA254" s="52"/>
-      <c r="AB254" s="62"/>
+      <c r="AB254" s="61"/>
       <c r="AC254" s="52"/>
       <c r="AD254" s="52"/>
     </row>
     <row r="255" spans="1:30" s="10" customFormat="1">
       <c r="A255" s="12"/>
-      <c r="B255" s="71"/>
+      <c r="B255" s="70"/>
       <c r="C255" s="12"/>
       <c r="P255" s="11"/>
       <c r="U255" s="19"/>
       <c r="AA255" s="52"/>
-      <c r="AB255" s="62"/>
+      <c r="AB255" s="61"/>
       <c r="AC255" s="52"/>
       <c r="AD255" s="52"/>
     </row>
     <row r="256" spans="1:30" s="10" customFormat="1">
       <c r="A256" s="12"/>
-      <c r="B256" s="71"/>
+      <c r="B256" s="70"/>
       <c r="C256" s="12"/>
       <c r="P256" s="11"/>
       <c r="U256" s="19"/>
       <c r="AA256" s="52"/>
-      <c r="AB256" s="62"/>
+      <c r="AB256" s="61"/>
       <c r="AC256" s="52"/>
       <c r="AD256" s="52"/>
     </row>
     <row r="257" spans="1:30" s="10" customFormat="1">
       <c r="A257" s="12"/>
-      <c r="B257" s="71"/>
+      <c r="B257" s="70"/>
       <c r="C257" s="12"/>
       <c r="P257" s="11"/>
       <c r="U257" s="19"/>
       <c r="AA257" s="52"/>
-      <c r="AB257" s="62"/>
+      <c r="AB257" s="61"/>
       <c r="AC257" s="52"/>
       <c r="AD257" s="52"/>
     </row>
     <row r="258" spans="1:30" s="10" customFormat="1">
       <c r="A258" s="12"/>
-      <c r="B258" s="71"/>
+      <c r="B258" s="70"/>
       <c r="C258" s="12"/>
       <c r="P258" s="11"/>
       <c r="U258" s="19"/>
       <c r="AA258" s="52"/>
-      <c r="AB258" s="62"/>
+      <c r="AB258" s="61"/>
       <c r="AC258" s="52"/>
       <c r="AD258" s="52"/>
     </row>
     <row r="259" spans="1:30" s="10" customFormat="1">
       <c r="A259" s="12"/>
-      <c r="B259" s="71"/>
+      <c r="B259" s="70"/>
       <c r="C259" s="12"/>
       <c r="P259" s="11"/>
       <c r="U259" s="19"/>
       <c r="AA259" s="52"/>
-      <c r="AB259" s="62"/>
+      <c r="AB259" s="61"/>
       <c r="AC259" s="52"/>
       <c r="AD259" s="52"/>
     </row>
     <row r="260" spans="1:30" s="10" customFormat="1">
       <c r="A260" s="12"/>
-      <c r="B260" s="71"/>
+      <c r="B260" s="70"/>
       <c r="C260" s="12"/>
       <c r="P260" s="11"/>
       <c r="U260" s="19"/>
       <c r="AA260" s="52"/>
-      <c r="AB260" s="62"/>
+      <c r="AB260" s="61"/>
       <c r="AC260" s="52"/>
       <c r="AD260" s="52"/>
     </row>
     <row r="261" spans="1:30" s="10" customFormat="1">
       <c r="A261" s="12"/>
-      <c r="B261" s="71"/>
+      <c r="B261" s="70"/>
       <c r="C261" s="12"/>
       <c r="P261" s="11"/>
       <c r="U261" s="19"/>
       <c r="AA261" s="52"/>
-      <c r="AB261" s="62"/>
+      <c r="AB261" s="61"/>
       <c r="AC261" s="52"/>
       <c r="AD261" s="52"/>
     </row>
     <row r="262" spans="1:30" s="10" customFormat="1">
       <c r="A262" s="12"/>
-      <c r="B262" s="71"/>
+      <c r="B262" s="70"/>
       <c r="C262" s="12"/>
       <c r="P262" s="11"/>
       <c r="U262" s="19"/>
       <c r="AA262" s="52"/>
-      <c r="AB262" s="62"/>
+      <c r="AB262" s="61"/>
       <c r="AC262" s="52"/>
       <c r="AD262" s="52"/>
     </row>
     <row r="263" spans="1:30" s="10" customFormat="1">
       <c r="A263" s="12"/>
-      <c r="B263" s="71"/>
+      <c r="B263" s="70"/>
       <c r="C263" s="12"/>
       <c r="P263" s="11"/>
       <c r="U263" s="19"/>
       <c r="AA263" s="52"/>
-      <c r="AB263" s="62"/>
+      <c r="AB263" s="61"/>
       <c r="AC263" s="52"/>
       <c r="AD263" s="52"/>
     </row>
     <row r="264" spans="1:30" s="10" customFormat="1">
       <c r="A264" s="12"/>
-      <c r="B264" s="71"/>
+      <c r="B264" s="70"/>
       <c r="C264" s="12"/>
       <c r="P264" s="11"/>
       <c r="U264" s="19"/>
       <c r="AA264" s="52"/>
-      <c r="AB264" s="62"/>
+      <c r="AB264" s="61"/>
       <c r="AC264" s="52"/>
       <c r="AD264" s="52"/>
     </row>
     <row r="265" spans="1:30" s="10" customFormat="1">
       <c r="A265" s="12"/>
-      <c r="B265" s="71"/>
+      <c r="B265" s="70"/>
       <c r="C265" s="12"/>
       <c r="P265" s="11"/>
       <c r="U265" s="19"/>
       <c r="AA265" s="52"/>
-      <c r="AB265" s="62"/>
+      <c r="AB265" s="61"/>
       <c r="AC265" s="52"/>
       <c r="AD265" s="52"/>
     </row>
     <row r="266" spans="1:30" s="10" customFormat="1">
       <c r="A266" s="12"/>
-      <c r="B266" s="71"/>
+      <c r="B266" s="70"/>
       <c r="C266" s="12"/>
       <c r="P266" s="11"/>
       <c r="U266" s="19"/>
       <c r="AA266" s="52"/>
-      <c r="AB266" s="62"/>
+      <c r="AB266" s="61"/>
       <c r="AC266" s="52"/>
       <c r="AD266" s="52"/>
     </row>
     <row r="267" spans="1:30" s="10" customFormat="1">
       <c r="A267" s="12"/>
-      <c r="B267" s="71"/>
+      <c r="B267" s="70"/>
       <c r="C267" s="12"/>
       <c r="P267" s="11"/>
       <c r="U267" s="19"/>
       <c r="AA267" s="52"/>
-      <c r="AB267" s="62"/>
+      <c r="AB267" s="61"/>
       <c r="AC267" s="52"/>
       <c r="AD267" s="52"/>
     </row>
     <row r="268" spans="1:30" s="10" customFormat="1">
       <c r="A268" s="12"/>
-      <c r="B268" s="71"/>
+      <c r="B268" s="70"/>
       <c r="C268" s="12"/>
       <c r="P268" s="11"/>
       <c r="U268" s="19"/>
       <c r="AA268" s="52"/>
-      <c r="AB268" s="62"/>
+      <c r="AB268" s="61"/>
       <c r="AC268" s="52"/>
       <c r="AD268" s="52"/>
     </row>
     <row r="269" spans="1:30" s="10" customFormat="1">
       <c r="A269" s="12"/>
-      <c r="B269" s="71"/>
+      <c r="B269" s="70"/>
       <c r="C269" s="12"/>
       <c r="P269" s="11"/>
       <c r="U269" s="19"/>
       <c r="AA269" s="52"/>
-      <c r="AB269" s="62"/>
+      <c r="AB269" s="61"/>
       <c r="AC269" s="52"/>
       <c r="AD269" s="52"/>
     </row>
     <row r="270" spans="1:30" s="10" customFormat="1">
       <c r="A270" s="12"/>
-      <c r="B270" s="71"/>
+      <c r="B270" s="70"/>
       <c r="C270" s="12"/>
       <c r="P270" s="11"/>
       <c r="U270" s="19"/>
       <c r="AA270" s="52"/>
-      <c r="AB270" s="62"/>
+      <c r="AB270" s="61"/>
       <c r="AC270" s="52"/>
       <c r="AD270" s="52"/>
     </row>
     <row r="271" spans="1:30" s="10" customFormat="1">
       <c r="A271" s="12"/>
-      <c r="B271" s="71"/>
+      <c r="B271" s="70"/>
       <c r="C271" s="12"/>
       <c r="P271" s="11"/>
       <c r="U271" s="19"/>
       <c r="AA271" s="52"/>
-      <c r="AB271" s="62"/>
+      <c r="AB271" s="61"/>
       <c r="AC271" s="52"/>
       <c r="AD271" s="52"/>
     </row>
     <row r="272" spans="1:30" s="10" customFormat="1">
       <c r="A272" s="12"/>
-      <c r="B272" s="71"/>
+      <c r="B272" s="70"/>
       <c r="C272" s="12"/>
       <c r="P272" s="11"/>
       <c r="U272" s="19"/>
       <c r="AA272" s="52"/>
-      <c r="AB272" s="62"/>
+      <c r="AB272" s="61"/>
       <c r="AC272" s="52"/>
       <c r="AD272" s="52"/>
     </row>
     <row r="273" spans="1:30" s="10" customFormat="1">
       <c r="A273" s="12"/>
-      <c r="B273" s="71"/>
+      <c r="B273" s="70"/>
       <c r="C273" s="12"/>
       <c r="P273" s="11"/>
       <c r="U273" s="19"/>
       <c r="AA273" s="52"/>
-      <c r="AB273" s="62"/>
+      <c r="AB273" s="61"/>
       <c r="AC273" s="52"/>
       <c r="AD273" s="52"/>
     </row>
     <row r="274" spans="1:30" s="10" customFormat="1">
       <c r="A274" s="12"/>
-      <c r="B274" s="71"/>
+      <c r="B274" s="70"/>
       <c r="C274" s="12"/>
       <c r="P274" s="11"/>
       <c r="U274" s="19"/>
       <c r="AA274" s="52"/>
-      <c r="AB274" s="62"/>
+      <c r="AB274" s="61"/>
       <c r="AC274" s="52"/>
       <c r="AD274" s="52"/>
     </row>
     <row r="275" spans="1:30" s="10" customFormat="1">
       <c r="A275" s="12"/>
-      <c r="B275" s="71"/>
+      <c r="B275" s="70"/>
       <c r="C275" s="12"/>
       <c r="P275" s="11"/>
       <c r="U275" s="19"/>
       <c r="AA275" s="52"/>
-      <c r="AB275" s="62"/>
+      <c r="AB275" s="61"/>
       <c r="AC275" s="52"/>
       <c r="AD275" s="52"/>
     </row>
     <row r="276" spans="1:30" s="10" customFormat="1">
       <c r="A276" s="12"/>
-      <c r="B276" s="71"/>
+      <c r="B276" s="70"/>
       <c r="C276" s="12"/>
       <c r="P276" s="11"/>
       <c r="U276" s="19"/>
       <c r="AA276" s="52"/>
-      <c r="AB276" s="62"/>
+      <c r="AB276" s="61"/>
       <c r="AC276" s="52"/>
       <c r="AD276" s="52"/>
     </row>
     <row r="277" spans="1:30" s="10" customFormat="1">
       <c r="A277" s="12"/>
-      <c r="B277" s="71"/>
+      <c r="B277" s="70"/>
       <c r="C277" s="12"/>
       <c r="P277" s="11"/>
       <c r="U277" s="19"/>
       <c r="AA277" s="52"/>
-      <c r="AB277" s="62"/>
+      <c r="AB277" s="61"/>
       <c r="AC277" s="52"/>
       <c r="AD277" s="52"/>
     </row>
     <row r="278" spans="1:30" s="10" customFormat="1">
       <c r="A278" s="12"/>
-      <c r="B278" s="71"/>
+      <c r="B278" s="70"/>
       <c r="C278" s="12"/>
       <c r="P278" s="11"/>
       <c r="U278" s="19"/>
       <c r="AA278" s="52"/>
-      <c r="AB278" s="62"/>
+      <c r="AB278" s="61"/>
       <c r="AC278" s="52"/>
       <c r="AD278" s="52"/>
     </row>
     <row r="279" spans="1:30" s="10" customFormat="1">
       <c r="A279" s="12"/>
-      <c r="B279" s="71"/>
+      <c r="B279" s="70"/>
       <c r="C279" s="12"/>
       <c r="P279" s="11"/>
       <c r="U279" s="19"/>
       <c r="AA279" s="52"/>
-      <c r="AB279" s="62"/>
+      <c r="AB279" s="61"/>
       <c r="AC279" s="52"/>
       <c r="AD279" s="52"/>
     </row>
     <row r="280" spans="1:30" s="10" customFormat="1">
       <c r="A280" s="12"/>
-      <c r="B280" s="71"/>
+      <c r="B280" s="70"/>
       <c r="C280" s="12"/>
       <c r="P280" s="11"/>
       <c r="U280" s="19"/>
       <c r="AA280" s="52"/>
-      <c r="AB280" s="62"/>
+      <c r="AB280" s="61"/>
       <c r="AC280" s="52"/>
       <c r="AD280" s="52"/>
     </row>
     <row r="281" spans="1:30" s="10" customFormat="1">
       <c r="A281" s="12"/>
-      <c r="B281" s="71"/>
+      <c r="B281" s="70"/>
       <c r="C281" s="12"/>
       <c r="P281" s="11"/>
       <c r="U281" s="19"/>
       <c r="AA281" s="52"/>
-      <c r="AB281" s="62"/>
+      <c r="AB281" s="61"/>
       <c r="AC281" s="52"/>
       <c r="AD281" s="52"/>
     </row>
     <row r="282" spans="1:30" s="10" customFormat="1">
-      <c r="B282" s="72"/>
+      <c r="B282" s="71"/>
       <c r="P282" s="11"/>
       <c r="U282" s="19"/>
       <c r="AA282" s="52"/>
-      <c r="AB282" s="62"/>
+      <c r="AB282" s="61"/>
       <c r="AC282" s="52"/>
       <c r="AD282" s="52"/>
     </row>
     <row r="283" spans="1:30" s="10" customFormat="1">
-      <c r="B283" s="72"/>
+      <c r="B283" s="71"/>
       <c r="P283" s="11"/>
       <c r="U283" s="19"/>
       <c r="AA283" s="52"/>
-      <c r="AB283" s="62"/>
+      <c r="AB283" s="61"/>
       <c r="AC283" s="52"/>
       <c r="AD283" s="52"/>
     </row>
     <row r="284" spans="1:30" s="10" customFormat="1">
-      <c r="B284" s="72"/>
+      <c r="B284" s="71"/>
       <c r="P284" s="11"/>
       <c r="U284" s="19"/>
       <c r="AA284" s="52"/>
-      <c r="AB284" s="62"/>
+      <c r="AB284" s="61"/>
       <c r="AC284" s="52"/>
       <c r="AD284" s="52"/>
     </row>
     <row r="285" spans="1:30" s="10" customFormat="1">
-      <c r="B285" s="72"/>
+      <c r="B285" s="71"/>
       <c r="P285" s="11"/>
       <c r="U285" s="19"/>
       <c r="AA285" s="52"/>
-      <c r="AB285" s="62"/>
+      <c r="AB285" s="61"/>
       <c r="AC285" s="52"/>
       <c r="AD285" s="52"/>
     </row>
     <row r="286" spans="1:30" s="10" customFormat="1">
-      <c r="B286" s="72"/>
+      <c r="B286" s="71"/>
       <c r="P286" s="11"/>
       <c r="U286" s="19"/>
       <c r="AA286" s="52"/>
-      <c r="AB286" s="62"/>
+      <c r="AB286" s="61"/>
       <c r="AC286" s="52"/>
       <c r="AD286" s="52"/>
     </row>
     <row r="287" spans="1:30" s="10" customFormat="1">
-      <c r="B287" s="72"/>
+      <c r="B287" s="71"/>
       <c r="P287" s="11"/>
       <c r="U287" s="19"/>
       <c r="AA287" s="52"/>
-      <c r="AB287" s="62"/>
+      <c r="AB287" s="61"/>
       <c r="AC287" s="52"/>
       <c r="AD287" s="52"/>
     </row>
     <row r="288" spans="1:30" s="10" customFormat="1">
-      <c r="B288" s="72"/>
+      <c r="B288" s="71"/>
       <c r="P288" s="11"/>
       <c r="U288" s="19"/>
       <c r="AA288" s="52"/>
-      <c r="AB288" s="62"/>
+      <c r="AB288" s="61"/>
       <c r="AC288" s="52"/>
       <c r="AD288" s="52"/>
     </row>
     <row r="289" spans="2:30" s="10" customFormat="1">
-      <c r="B289" s="72"/>
+      <c r="B289" s="71"/>
       <c r="P289" s="11"/>
       <c r="U289" s="19"/>
       <c r="AA289" s="52"/>
-      <c r="AB289" s="62"/>
+      <c r="AB289" s="61"/>
       <c r="AC289" s="52"/>
       <c r="AD289" s="52"/>
     </row>
     <row r="290" spans="2:30" s="10" customFormat="1">
-      <c r="B290" s="72"/>
+      <c r="B290" s="71"/>
       <c r="P290" s="11"/>
       <c r="U290" s="19"/>
       <c r="AA290" s="52"/>
-      <c r="AB290" s="62"/>
+      <c r="AB290" s="61"/>
       <c r="AC290" s="52"/>
       <c r="AD290" s="52"/>
     </row>
     <row r="291" spans="2:30" s="10" customFormat="1">
-      <c r="B291" s="72"/>
+      <c r="B291" s="71"/>
       <c r="P291" s="11"/>
       <c r="U291" s="19"/>
       <c r="AA291" s="52"/>
-      <c r="AB291" s="62"/>
+      <c r="AB291" s="61"/>
       <c r="AC291" s="52"/>
       <c r="AD291" s="52"/>
     </row>
     <row r="292" spans="2:30" s="10" customFormat="1">
-      <c r="B292" s="72"/>
+      <c r="B292" s="71"/>
       <c r="P292" s="11"/>
       <c r="U292" s="19"/>
       <c r="AA292" s="52"/>
-      <c r="AB292" s="62"/>
+      <c r="AB292" s="61"/>
       <c r="AC292" s="52"/>
       <c r="AD292" s="52"/>
     </row>
     <row r="293" spans="2:30" s="10" customFormat="1">
-      <c r="B293" s="72"/>
+      <c r="B293" s="71"/>
       <c r="P293" s="11"/>
       <c r="U293" s="19"/>
       <c r="AA293" s="52"/>
-      <c r="AB293" s="62"/>
+      <c r="AB293" s="61"/>
       <c r="AC293" s="52"/>
       <c r="AD293" s="52"/>
     </row>
     <row r="294" spans="2:30" s="10" customFormat="1">
-      <c r="B294" s="72"/>
+      <c r="B294" s="71"/>
       <c r="P294" s="11"/>
       <c r="U294" s="19"/>
       <c r="AA294" s="52"/>
-      <c r="AB294" s="62"/>
+      <c r="AB294" s="61"/>
       <c r="AC294" s="52"/>
       <c r="AD294" s="52"/>
     </row>
     <row r="295" spans="2:30" s="10" customFormat="1">
-      <c r="B295" s="72"/>
+      <c r="B295" s="71"/>
       <c r="P295" s="11"/>
       <c r="U295" s="19"/>
       <c r="AA295" s="52"/>
-      <c r="AB295" s="62"/>
+      <c r="AB295" s="61"/>
       <c r="AC295" s="52"/>
       <c r="AD295" s="52"/>
     </row>
     <row r="296" spans="2:30" s="10" customFormat="1">
-      <c r="B296" s="72"/>
+      <c r="B296" s="71"/>
       <c r="P296" s="11"/>
       <c r="U296" s="19"/>
       <c r="AA296" s="52"/>
-      <c r="AB296" s="62"/>
+      <c r="AB296" s="61"/>
       <c r="AC296" s="52"/>
       <c r="AD296" s="52"/>
     </row>
     <row r="297" spans="2:30" s="10" customFormat="1">
-      <c r="B297" s="72"/>
+      <c r="B297" s="71"/>
       <c r="P297" s="11"/>
       <c r="U297" s="19"/>
       <c r="AA297" s="52"/>
-      <c r="AB297" s="62"/>
+      <c r="AB297" s="61"/>
       <c r="AC297" s="52"/>
       <c r="AD297" s="52"/>
     </row>
     <row r="298" spans="2:30" s="10" customFormat="1">
-      <c r="B298" s="72"/>
+      <c r="B298" s="71"/>
       <c r="P298" s="11"/>
       <c r="U298" s="19"/>
       <c r="AA298" s="52"/>
-      <c r="AB298" s="62"/>
+      <c r="AB298" s="61"/>
       <c r="AC298" s="52"/>
       <c r="AD298" s="52"/>
     </row>
     <row r="299" spans="2:30" s="10" customFormat="1">
-      <c r="B299" s="72"/>
+      <c r="B299" s="71"/>
       <c r="P299" s="11"/>
       <c r="U299" s="19"/>
       <c r="AA299" s="52"/>
-      <c r="AB299" s="62"/>
+      <c r="AB299" s="61"/>
       <c r="AC299" s="52"/>
       <c r="AD299" s="52"/>
     </row>
     <row r="300" spans="2:30" s="10" customFormat="1">
-      <c r="B300" s="72"/>
+      <c r="B300" s="71"/>
       <c r="P300" s="11"/>
       <c r="U300" s="19"/>
       <c r="AA300" s="52"/>
-      <c r="AB300" s="62"/>
+      <c r="AB300" s="61"/>
       <c r="AC300" s="52"/>
       <c r="AD300" s="52"/>
     </row>
     <row r="301" spans="2:30" s="10" customFormat="1">
-      <c r="B301" s="72"/>
+      <c r="B301" s="71"/>
       <c r="P301" s="11"/>
       <c r="U301" s="19"/>
       <c r="AA301" s="52"/>
-      <c r="AB301" s="62"/>
+      <c r="AB301" s="61"/>
       <c r="AC301" s="52"/>
       <c r="AD301" s="52"/>
     </row>
     <row r="302" spans="2:30" s="10" customFormat="1">
-      <c r="B302" s="72"/>
+      <c r="B302" s="71"/>
       <c r="P302" s="11"/>
       <c r="U302" s="19"/>
       <c r="AA302" s="52"/>
-      <c r="AB302" s="62"/>
+      <c r="AB302" s="61"/>
       <c r="AC302" s="52"/>
       <c r="AD302" s="52"/>
     </row>
     <row r="303" spans="2:30" s="10" customFormat="1">
-      <c r="B303" s="72"/>
+      <c r="B303" s="71"/>
       <c r="P303" s="11"/>
       <c r="U303" s="19"/>
       <c r="AA303" s="52"/>
-      <c r="AB303" s="62"/>
+      <c r="AB303" s="61"/>
       <c r="AC303" s="52"/>
       <c r="AD303" s="52"/>
     </row>
     <row r="304" spans="2:30" s="10" customFormat="1">
-      <c r="B304" s="72"/>
+      <c r="B304" s="71"/>
       <c r="P304" s="11"/>
       <c r="U304" s="19"/>
       <c r="AA304" s="52"/>
-      <c r="AB304" s="62"/>
+      <c r="AB304" s="61"/>
       <c r="AC304" s="52"/>
       <c r="AD304" s="52"/>
     </row>
     <row r="305" spans="2:30" s="10" customFormat="1">
-      <c r="B305" s="72"/>
+      <c r="B305" s="71"/>
       <c r="P305" s="11"/>
       <c r="U305" s="19"/>
       <c r="AA305" s="52"/>
-      <c r="AB305" s="62"/>
+      <c r="AB305" s="61"/>
       <c r="AC305" s="52"/>
       <c r="AD305" s="52"/>
     </row>
     <row r="306" spans="2:30" s="10" customFormat="1">
-      <c r="B306" s="72"/>
+      <c r="B306" s="71"/>
       <c r="P306" s="11"/>
       <c r="U306" s="19"/>
       <c r="AA306" s="52"/>
-      <c r="AB306" s="62"/>
+      <c r="AB306" s="61"/>
       <c r="AC306" s="52"/>
       <c r="AD306" s="52"/>
     </row>
     <row r="307" spans="2:30" s="10" customFormat="1">
-      <c r="B307" s="72"/>
+      <c r="B307" s="71"/>
       <c r="P307" s="11"/>
       <c r="U307" s="19"/>
       <c r="AA307" s="52"/>
-      <c r="AB307" s="62"/>
+      <c r="AB307" s="61"/>
       <c r="AC307" s="52"/>
       <c r="AD307" s="52"/>
     </row>
     <row r="308" spans="2:30" s="10" customFormat="1">
-      <c r="B308" s="72"/>
+      <c r="B308" s="71"/>
       <c r="P308" s="11"/>
       <c r="U308" s="19"/>
       <c r="AA308" s="52"/>
-      <c r="AB308" s="62"/>
+      <c r="AB308" s="61"/>
       <c r="AC308" s="52"/>
       <c r="AD308" s="52"/>
     </row>
     <row r="309" spans="2:30" s="10" customFormat="1">
-      <c r="B309" s="72"/>
+      <c r="B309" s="71"/>
       <c r="P309" s="11"/>
       <c r="U309" s="19"/>
       <c r="AA309" s="52"/>
-      <c r="AB309" s="62"/>
+      <c r="AB309" s="61"/>
       <c r="AC309" s="52"/>
       <c r="AD309" s="52"/>
     </row>
     <row r="310" spans="2:30" s="10" customFormat="1">
-      <c r="B310" s="72"/>
+      <c r="B310" s="71"/>
       <c r="P310" s="11"/>
       <c r="U310" s="19"/>
       <c r="AA310" s="52"/>
-      <c r="AB310" s="62"/>
+      <c r="AB310" s="61"/>
       <c r="AC310" s="52"/>
       <c r="AD310" s="52"/>
     </row>
     <row r="311" spans="2:30" s="10" customFormat="1">
-      <c r="B311" s="72"/>
+      <c r="B311" s="71"/>
       <c r="P311" s="11"/>
       <c r="U311" s="19"/>
       <c r="AA311" s="52"/>
-      <c r="AB311" s="62"/>
+      <c r="AB311" s="61"/>
       <c r="AC311" s="52"/>
       <c r="AD311" s="52"/>
     </row>
     <row r="312" spans="2:30" s="10" customFormat="1">
-      <c r="B312" s="72"/>
+      <c r="B312" s="71"/>
       <c r="P312" s="11"/>
       <c r="U312" s="19"/>
       <c r="AA312" s="52"/>
-      <c r="AB312" s="62"/>
+      <c r="AB312" s="61"/>
       <c r="AC312" s="52"/>
       <c r="AD312" s="52"/>
     </row>
     <row r="313" spans="2:30" s="10" customFormat="1">
-      <c r="B313" s="72"/>
+      <c r="B313" s="71"/>
       <c r="P313" s="11"/>
       <c r="U313" s="19"/>
       <c r="AA313" s="52"/>
-      <c r="AB313" s="62"/>
+      <c r="AB313" s="61"/>
       <c r="AC313" s="52"/>
       <c r="AD313" s="52"/>
     </row>
     <row r="314" spans="2:30" s="10" customFormat="1">
-      <c r="B314" s="72"/>
+      <c r="B314" s="71"/>
       <c r="P314" s="11"/>
       <c r="U314" s="19"/>
       <c r="AA314" s="52"/>
-      <c r="AB314" s="62"/>
+      <c r="AB314" s="61"/>
       <c r="AC314" s="52"/>
       <c r="AD314" s="52"/>
     </row>
     <row r="315" spans="2:30" s="10" customFormat="1">
-      <c r="B315" s="72"/>
+      <c r="B315" s="71"/>
       <c r="P315" s="11"/>
       <c r="U315" s="19"/>
       <c r="AA315" s="52"/>
-      <c r="AB315" s="62"/>
+      <c r="AB315" s="61"/>
       <c r="AC315" s="52"/>
       <c r="AD315" s="52"/>
     </row>
     <row r="316" spans="2:30" s="10" customFormat="1">
-      <c r="B316" s="72"/>
+      <c r="B316" s="71"/>
       <c r="P316" s="11"/>
       <c r="U316" s="19"/>
       <c r="AA316" s="52"/>
-      <c r="AB316" s="62"/>
+      <c r="AB316" s="61"/>
       <c r="AC316" s="52"/>
       <c r="AD316" s="52"/>
     </row>
     <row r="317" spans="2:30" s="10" customFormat="1">
-      <c r="B317" s="72"/>
+      <c r="B317" s="71"/>
       <c r="P317" s="11"/>
       <c r="U317" s="19"/>
       <c r="AA317" s="52"/>
-      <c r="AB317" s="62"/>
+      <c r="AB317" s="61"/>
       <c r="AC317" s="52"/>
       <c r="AD317" s="52"/>
     </row>
     <row r="318" spans="2:30" s="10" customFormat="1">
-      <c r="B318" s="72"/>
+      <c r="B318" s="71"/>
       <c r="P318" s="11"/>
       <c r="U318" s="19"/>
       <c r="AA318" s="52"/>
-      <c r="AB318" s="62"/>
+      <c r="AB318" s="61"/>
       <c r="AC318" s="52"/>
       <c r="AD318" s="52"/>
     </row>
     <row r="319" spans="2:30" s="10" customFormat="1">
-      <c r="B319" s="72"/>
+      <c r="B319" s="71"/>
       <c r="P319" s="11"/>
       <c r="U319" s="19"/>
       <c r="AA319" s="52"/>
-      <c r="AB319" s="62"/>
+      <c r="AB319" s="61"/>
       <c r="AC319" s="52"/>
       <c r="AD319" s="52"/>
     </row>
     <row r="320" spans="2:30" s="10" customFormat="1">
-      <c r="B320" s="72"/>
+      <c r="B320" s="71"/>
       <c r="P320" s="11"/>
       <c r="U320" s="19"/>
       <c r="AA320" s="52"/>
-      <c r="AB320" s="62"/>
+      <c r="AB320" s="61"/>
       <c r="AC320" s="52"/>
       <c r="AD320" s="52"/>
     </row>
     <row r="321" spans="2:30" s="10" customFormat="1">
-      <c r="B321" s="72"/>
+      <c r="B321" s="71"/>
       <c r="P321" s="11"/>
       <c r="U321" s="19"/>
       <c r="AA321" s="52"/>
-      <c r="AB321" s="62"/>
+      <c r="AB321" s="61"/>
       <c r="AC321" s="52"/>
       <c r="AD321" s="52"/>
     </row>
     <row r="322" spans="2:30" s="10" customFormat="1">
-      <c r="B322" s="72"/>
+      <c r="B322" s="71"/>
       <c r="P322" s="11"/>
       <c r="U322" s="19"/>
       <c r="AA322" s="52"/>
-      <c r="AB322" s="62"/>
+      <c r="AB322" s="61"/>
       <c r="AC322" s="52"/>
       <c r="AD322" s="52"/>
     </row>
     <row r="323" spans="2:30" s="10" customFormat="1">
-      <c r="B323" s="72"/>
+      <c r="B323" s="71"/>
       <c r="P323" s="11"/>
       <c r="U323" s="19"/>
       <c r="AA323" s="52"/>
-      <c r="AB323" s="62"/>
+      <c r="AB323" s="61"/>
       <c r="AC323" s="52"/>
       <c r="AD323" s="52"/>
     </row>
     <row r="324" spans="2:30" s="10" customFormat="1">
-      <c r="B324" s="72"/>
+      <c r="B324" s="71"/>
       <c r="P324" s="11"/>
       <c r="U324" s="19"/>
       <c r="AA324" s="52"/>
-      <c r="AB324" s="62"/>
+      <c r="AB324" s="61"/>
       <c r="AC324" s="52"/>
       <c r="AD324" s="52"/>
     </row>
     <row r="325" spans="2:30" s="10" customFormat="1">
-      <c r="B325" s="72"/>
+      <c r="B325" s="71"/>
       <c r="P325" s="11"/>
       <c r="U325" s="19"/>
       <c r="AA325" s="52"/>
-      <c r="AB325" s="62"/>
+      <c r="AB325" s="61"/>
       <c r="AC325" s="52"/>
       <c r="AD325" s="52"/>
     </row>
     <row r="326" spans="2:30" s="10" customFormat="1">
-      <c r="B326" s="72"/>
+      <c r="B326" s="71"/>
       <c r="P326" s="11"/>
       <c r="U326" s="19"/>
       <c r="AA326" s="52"/>
-      <c r="AB326" s="62"/>
+      <c r="AB326" s="61"/>
       <c r="AC326" s="52"/>
       <c r="AD326" s="52"/>
     </row>
     <row r="327" spans="2:30" s="10" customFormat="1">
-      <c r="B327" s="72"/>
+      <c r="B327" s="71"/>
       <c r="P327" s="11"/>
       <c r="U327" s="19"/>
       <c r="AA327" s="52"/>
-      <c r="AB327" s="62"/>
+      <c r="AB327" s="61"/>
       <c r="AC327" s="52"/>
       <c r="AD327" s="52"/>
     </row>
     <row r="328" spans="2:30" s="10" customFormat="1">
-      <c r="B328" s="72"/>
+      <c r="B328" s="71"/>
       <c r="P328" s="11"/>
       <c r="U328" s="19"/>
       <c r="AA328" s="52"/>
-      <c r="AB328" s="62"/>
+      <c r="AB328" s="61"/>
       <c r="AC328" s="52"/>
       <c r="AD328" s="52"/>
     </row>
     <row r="329" spans="2:30" s="10" customFormat="1">
-      <c r="B329" s="72"/>
+      <c r="B329" s="71"/>
       <c r="P329" s="11"/>
       <c r="U329" s="19"/>
       <c r="AA329" s="52"/>
-      <c r="AB329" s="62"/>
+      <c r="AB329" s="61"/>
       <c r="AC329" s="52"/>
       <c r="AD329" s="52"/>
     </row>
     <row r="330" spans="2:30" s="10" customFormat="1">
-      <c r="B330" s="72"/>
+      <c r="B330" s="71"/>
       <c r="P330" s="11"/>
       <c r="U330" s="19"/>
       <c r="AA330" s="52"/>
-      <c r="AB330" s="62"/>
+      <c r="AB330" s="61"/>
       <c r="AC330" s="52"/>
       <c r="AD330" s="52"/>
     </row>
     <row r="331" spans="2:30" s="10" customFormat="1">
-      <c r="B331" s="72"/>
+      <c r="B331" s="71"/>
       <c r="P331" s="11"/>
       <c r="U331" s="19"/>
       <c r="AA331" s="52"/>
-      <c r="AB331" s="62"/>
+      <c r="AB331" s="61"/>
       <c r="AC331" s="52"/>
       <c r="AD331" s="52"/>
     </row>
     <row r="332" spans="2:30" s="10" customFormat="1">
-      <c r="B332" s="72"/>
+      <c r="B332" s="71"/>
       <c r="P332" s="11"/>
       <c r="U332" s="19"/>
       <c r="AA332" s="52"/>
-      <c r="AB332" s="62"/>
+      <c r="AB332" s="61"/>
       <c r="AC332" s="52"/>
       <c r="AD332" s="52"/>
     </row>
     <row r="333" spans="2:30" s="10" customFormat="1">
-      <c r="B333" s="72"/>
+      <c r="B333" s="71"/>
       <c r="P333" s="11"/>
       <c r="U333" s="19"/>
       <c r="AA333" s="52"/>
-      <c r="AB333" s="62"/>
+      <c r="AB333" s="61"/>
       <c r="AC333" s="52"/>
       <c r="AD333" s="52"/>
     </row>
     <row r="334" spans="2:30" s="10" customFormat="1">
-      <c r="B334" s="72"/>
+      <c r="B334" s="71"/>
       <c r="P334" s="11"/>
       <c r="U334" s="19"/>
       <c r="AA334" s="52"/>
-      <c r="AB334" s="62"/>
+      <c r="AB334" s="61"/>
       <c r="AC334" s="52"/>
       <c r="AD334" s="52"/>
     </row>
     <row r="335" spans="2:30" s="10" customFormat="1">
-      <c r="B335" s="72"/>
+      <c r="B335" s="71"/>
       <c r="P335" s="11"/>
       <c r="U335" s="19"/>
       <c r="AA335" s="52"/>
-      <c r="AB335" s="62"/>
+      <c r="AB335" s="61"/>
       <c r="AC335" s="52"/>
       <c r="AD335" s="52"/>
     </row>
     <row r="336" spans="2:30" s="10" customFormat="1">
-      <c r="B336" s="72"/>
+      <c r="B336" s="71"/>
       <c r="P336" s="11"/>
       <c r="U336" s="19"/>
       <c r="AA336" s="52"/>
-      <c r="AB336" s="62"/>
+      <c r="AB336" s="61"/>
       <c r="AC336" s="52"/>
       <c r="AD336" s="52"/>
     </row>
     <row r="337" spans="2:30" s="10" customFormat="1">
-      <c r="B337" s="72"/>
+      <c r="B337" s="71"/>
       <c r="P337" s="11"/>
       <c r="U337" s="19"/>
       <c r="AA337" s="52"/>
-      <c r="AB337" s="62"/>
+      <c r="AB337" s="61"/>
       <c r="AC337" s="52"/>
       <c r="AD337" s="52"/>
     </row>
     <row r="338" spans="2:30" s="10" customFormat="1">
-      <c r="B338" s="72"/>
+      <c r="B338" s="71"/>
       <c r="P338" s="11"/>
       <c r="U338" s="19"/>
       <c r="AA338" s="52"/>
-      <c r="AB338" s="62"/>
+      <c r="AB338" s="61"/>
       <c r="AC338" s="52"/>
       <c r="AD338" s="52"/>
     </row>
     <row r="339" spans="2:30" s="10" customFormat="1">
-      <c r="B339" s="72"/>
+      <c r="B339" s="71"/>
       <c r="P339" s="11"/>
       <c r="U339" s="19"/>
       <c r="AA339" s="52"/>
-      <c r="AB339" s="62"/>
+      <c r="AB339" s="61"/>
       <c r="AC339" s="52"/>
       <c r="AD339" s="52"/>
     </row>
     <row r="340" spans="2:30" s="10" customFormat="1">
-      <c r="B340" s="72"/>
+      <c r="B340" s="71"/>
       <c r="P340" s="11"/>
       <c r="U340" s="19"/>
       <c r="AA340" s="52"/>
-      <c r="AB340" s="62"/>
+      <c r="AB340" s="61"/>
       <c r="AC340" s="52"/>
       <c r="AD340" s="52"/>
     </row>
     <row r="341" spans="2:30" s="10" customFormat="1">
-      <c r="B341" s="72"/>
+      <c r="B341" s="71"/>
       <c r="P341" s="11"/>
       <c r="U341" s="19"/>
       <c r="AA341" s="52"/>
-      <c r="AB341" s="62"/>
+      <c r="AB341" s="61"/>
       <c r="AC341" s="52"/>
       <c r="AD341" s="52"/>
     </row>
     <row r="342" spans="2:30" s="10" customFormat="1">
-      <c r="B342" s="72"/>
+      <c r="B342" s="71"/>
       <c r="P342" s="11"/>
       <c r="U342" s="19"/>
       <c r="AA342" s="52"/>
-      <c r="AB342" s="62"/>
+      <c r="AB342" s="61"/>
       <c r="AC342" s="52"/>
       <c r="AD342" s="52"/>
     </row>
     <row r="343" spans="2:30" s="10" customFormat="1">
-      <c r="B343" s="72"/>
+      <c r="B343" s="71"/>
       <c r="P343" s="11"/>
       <c r="U343" s="19"/>
       <c r="AA343" s="52"/>
-      <c r="AB343" s="62"/>
+      <c r="AB343" s="61"/>
       <c r="AC343" s="52"/>
       <c r="AD343" s="52"/>
     </row>
     <row r="344" spans="2:30" s="10" customFormat="1">
-      <c r="B344" s="72"/>
+      <c r="B344" s="71"/>
       <c r="P344" s="11"/>
       <c r="U344" s="19"/>
       <c r="AA344" s="52"/>
-      <c r="AB344" s="62"/>
+      <c r="AB344" s="61"/>
       <c r="AC344" s="52"/>
       <c r="AD344" s="52"/>
     </row>
     <row r="345" spans="2:30" s="10" customFormat="1">
-      <c r="B345" s="72"/>
+      <c r="B345" s="71"/>
       <c r="P345" s="11"/>
       <c r="U345" s="19"/>
       <c r="AA345" s="52"/>
-      <c r="AB345" s="62"/>
+      <c r="AB345" s="61"/>
       <c r="AC345" s="52"/>
       <c r="AD345" s="52"/>
     </row>
     <row r="346" spans="2:30" s="10" customFormat="1">
-      <c r="B346" s="72"/>
+      <c r="B346" s="71"/>
       <c r="P346" s="11"/>
       <c r="U346" s="19"/>
       <c r="AA346" s="52"/>
-      <c r="AB346" s="62"/>
+      <c r="AB346" s="61"/>
       <c r="AC346" s="52"/>
       <c r="AD346" s="52"/>
     </row>
     <row r="347" spans="2:30" s="10" customFormat="1">
-      <c r="B347" s="72"/>
+      <c r="B347" s="71"/>
       <c r="P347" s="11"/>
       <c r="U347" s="19"/>
       <c r="AA347" s="52"/>
-      <c r="AB347" s="62"/>
+      <c r="AB347" s="61"/>
       <c r="AC347" s="52"/>
       <c r="AD347" s="52"/>
     </row>
     <row r="348" spans="2:30" s="10" customFormat="1">
-      <c r="B348" s="72"/>
+      <c r="B348" s="71"/>
       <c r="P348" s="11"/>
       <c r="U348" s="19"/>
       <c r="AA348" s="52"/>
-      <c r="AB348" s="62"/>
+      <c r="AB348" s="61"/>
       <c r="AC348" s="52"/>
       <c r="AD348" s="52"/>
     </row>
     <row r="349" spans="2:30" s="10" customFormat="1">
-      <c r="B349" s="72"/>
+      <c r="B349" s="71"/>
       <c r="P349" s="11"/>
       <c r="U349" s="19"/>
       <c r="AA349" s="52"/>
-      <c r="AB349" s="62"/>
+      <c r="AB349" s="61"/>
       <c r="AC349" s="52"/>
       <c r="AD349" s="52"/>
     </row>
     <row r="350" spans="2:30" s="10" customFormat="1">
-      <c r="B350" s="72"/>
+      <c r="B350" s="71"/>
       <c r="P350" s="11"/>
       <c r="U350" s="19"/>
       <c r="AA350" s="52"/>
-      <c r="AB350" s="62"/>
+      <c r="AB350" s="61"/>
       <c r="AC350" s="52"/>
       <c r="AD350" s="52"/>
     </row>
     <row r="351" spans="2:30" s="10" customFormat="1">
-      <c r="B351" s="72"/>
+      <c r="B351" s="71"/>
       <c r="P351" s="11"/>
       <c r="U351" s="19"/>
       <c r="AA351" s="52"/>
-      <c r="AB351" s="62"/>
+      <c r="AB351" s="61"/>
       <c r="AC351" s="52"/>
       <c r="AD351" s="52"/>
     </row>
     <row r="352" spans="2:30" s="10" customFormat="1">
-      <c r="B352" s="72"/>
+      <c r="B352" s="71"/>
       <c r="P352" s="11"/>
       <c r="U352" s="19"/>
       <c r="AA352" s="52"/>
-      <c r="AB352" s="62"/>
+      <c r="AB352" s="61"/>
       <c r="AC352" s="52"/>
       <c r="AD352" s="52"/>
     </row>
     <row r="353" spans="2:30" s="10" customFormat="1">
-      <c r="B353" s="72"/>
+      <c r="B353" s="71"/>
       <c r="P353" s="11"/>
       <c r="U353" s="19"/>
       <c r="AA353" s="52"/>
-      <c r="AB353" s="62"/>
+      <c r="AB353" s="61"/>
       <c r="AC353" s="52"/>
       <c r="AD353" s="52"/>
     </row>
     <row r="354" spans="2:30" s="10" customFormat="1">
-      <c r="B354" s="72"/>
+      <c r="B354" s="71"/>
       <c r="P354" s="11"/>
       <c r="U354" s="19"/>
       <c r="AA354" s="52"/>
-      <c r="AB354" s="62"/>
+      <c r="AB354" s="61"/>
       <c r="AC354" s="52"/>
       <c r="AD354" s="52"/>
     </row>
     <row r="355" spans="2:30" s="10" customFormat="1">
-      <c r="B355" s="72"/>
+      <c r="B355" s="71"/>
       <c r="P355" s="11"/>
       <c r="U355" s="19"/>
       <c r="AA355" s="52"/>
-      <c r="AB355" s="62"/>
+      <c r="AB355" s="61"/>
       <c r="AC355" s="52"/>
       <c r="AD355" s="52"/>
     </row>
     <row r="356" spans="2:30" s="10" customFormat="1">
-      <c r="B356" s="72"/>
+      <c r="B356" s="71"/>
       <c r="P356" s="11"/>
       <c r="U356" s="19"/>
       <c r="AA356" s="52"/>
-      <c r="AB356" s="62"/>
+      <c r="AB356" s="61"/>
       <c r="AC356" s="52"/>
       <c r="AD356" s="52"/>
     </row>
     <row r="357" spans="2:30" s="10" customFormat="1">
-      <c r="B357" s="72"/>
+      <c r="B357" s="71"/>
       <c r="P357" s="11"/>
       <c r="U357" s="19"/>
       <c r="AA357" s="52"/>
-      <c r="AB357" s="62"/>
+      <c r="AB357" s="61"/>
       <c r="AC357" s="52"/>
       <c r="AD357" s="52"/>
     </row>
     <row r="358" spans="2:30" s="10" customFormat="1">
-      <c r="B358" s="72"/>
+      <c r="B358" s="71"/>
       <c r="P358" s="11"/>
       <c r="U358" s="19"/>
       <c r="AA358" s="52"/>
-      <c r="AB358" s="62"/>
+      <c r="AB358" s="61"/>
       <c r="AC358" s="52"/>
       <c r="AD358" s="52"/>
     </row>
     <row r="359" spans="2:30" s="10" customFormat="1">
-      <c r="B359" s="72"/>
+      <c r="B359" s="71"/>
       <c r="P359" s="11"/>
       <c r="U359" s="19"/>
       <c r="AA359" s="52"/>
-      <c r="AB359" s="62"/>
+      <c r="AB359" s="61"/>
       <c r="AC359" s="52"/>
       <c r="AD359" s="52"/>
     </row>
     <row r="360" spans="2:30" s="10" customFormat="1">
-      <c r="B360" s="72"/>
+      <c r="B360" s="71"/>
       <c r="P360" s="11"/>
       <c r="U360" s="19"/>
       <c r="AA360" s="52"/>
-      <c r="AB360" s="62"/>
+      <c r="AB360" s="61"/>
       <c r="AC360" s="52"/>
       <c r="AD360" s="52"/>
     </row>
     <row r="361" spans="2:30" s="10" customFormat="1">
-      <c r="B361" s="72"/>
+      <c r="B361" s="71"/>
       <c r="P361" s="11"/>
       <c r="U361" s="19"/>
       <c r="AA361" s="52"/>
-      <c r="AB361" s="62"/>
+      <c r="AB361" s="61"/>
       <c r="AC361" s="52"/>
       <c r="AD361" s="52"/>
     </row>
     <row r="362" spans="2:30" s="10" customFormat="1">
-      <c r="B362" s="72"/>
+      <c r="B362" s="71"/>
       <c r="P362" s="11"/>
       <c r="U362" s="19"/>
       <c r="AA362" s="52"/>
-      <c r="AB362" s="62"/>
+      <c r="AB362" s="61"/>
       <c r="AC362" s="52"/>
       <c r="AD362" s="52"/>
     </row>
     <row r="363" spans="2:30" s="10" customFormat="1">
-      <c r="B363" s="72"/>
+      <c r="B363" s="71"/>
       <c r="P363" s="11"/>
       <c r="U363" s="19"/>
       <c r="AA363" s="52"/>
-      <c r="AB363" s="62"/>
+      <c r="AB363" s="61"/>
       <c r="AC363" s="52"/>
       <c r="AD363" s="52"/>
     </row>
     <row r="364" spans="2:30" s="10" customFormat="1">
-      <c r="B364" s="72"/>
+      <c r="B364" s="71"/>
       <c r="P364" s="11"/>
       <c r="U364" s="19"/>
       <c r="AA364" s="52"/>
-      <c r="AB364" s="62"/>
+      <c r="AB364" s="61"/>
       <c r="AC364" s="52"/>
       <c r="AD364" s="52"/>
     </row>
     <row r="365" spans="2:30" s="10" customFormat="1">
-      <c r="B365" s="72"/>
+      <c r="B365" s="71"/>
       <c r="P365" s="11"/>
       <c r="U365" s="19"/>
       <c r="AA365" s="52"/>
-      <c r="AB365" s="62"/>
+      <c r="AB365" s="61"/>
       <c r="AC365" s="52"/>
       <c r="AD365" s="52"/>
     </row>
     <row r="366" spans="2:30" s="10" customFormat="1">
-      <c r="B366" s="72"/>
+      <c r="B366" s="71"/>
       <c r="P366" s="11"/>
       <c r="U366" s="19"/>
       <c r="AA366" s="52"/>
-      <c r="AB366" s="62"/>
+      <c r="AB366" s="61"/>
       <c r="AC366" s="52"/>
       <c r="AD366" s="52"/>
     </row>
     <row r="367" spans="2:30" s="10" customFormat="1">
-      <c r="B367" s="72"/>
+      <c r="B367" s="71"/>
       <c r="P367" s="11"/>
       <c r="U367" s="19"/>
       <c r="AA367" s="52"/>
-      <c r="AB367" s="62"/>
+      <c r="AB367" s="61"/>
       <c r="AC367" s="52"/>
       <c r="AD367" s="52"/>
     </row>
     <row r="368" spans="2:30" s="10" customFormat="1">
-      <c r="B368" s="72"/>
+      <c r="B368" s="71"/>
       <c r="P368" s="11"/>
       <c r="U368" s="19"/>
       <c r="AA368" s="52"/>
-      <c r="AB368" s="62"/>
+      <c r="AB368" s="61"/>
       <c r="AC368" s="52"/>
       <c r="AD368" s="52"/>
     </row>
     <row r="369" spans="2:30" s="10" customFormat="1">
-      <c r="B369" s="72"/>
+      <c r="B369" s="71"/>
       <c r="P369" s="11"/>
       <c r="U369" s="19"/>
       <c r="AA369" s="52"/>
-      <c r="AB369" s="62"/>
+      <c r="AB369" s="61"/>
       <c r="AC369" s="52"/>
       <c r="AD369" s="52"/>
     </row>
     <row r="370" spans="2:30" s="10" customFormat="1">
-      <c r="B370" s="72"/>
+      <c r="B370" s="71"/>
       <c r="P370" s="11"/>
       <c r="U370" s="19"/>
       <c r="AA370" s="52"/>
-      <c r="AB370" s="62"/>
+      <c r="AB370" s="61"/>
       <c r="AC370" s="52"/>
       <c r="AD370" s="52"/>
     </row>
     <row r="371" spans="2:30" s="10" customFormat="1">
-      <c r="B371" s="72"/>
+      <c r="B371" s="71"/>
       <c r="P371" s="11"/>
       <c r="U371" s="19"/>
       <c r="AA371" s="52"/>
-      <c r="AB371" s="62"/>
+      <c r="AB371" s="61"/>
       <c r="AC371" s="52"/>
       <c r="AD371" s="52"/>
     </row>
     <row r="372" spans="2:30" s="10" customFormat="1">
-      <c r="B372" s="72"/>
+      <c r="B372" s="71"/>
       <c r="P372" s="11"/>
       <c r="U372" s="19"/>
       <c r="AA372" s="52"/>
-      <c r="AB372" s="62"/>
+      <c r="AB372" s="61"/>
       <c r="AC372" s="52"/>
       <c r="AD372" s="52"/>
     </row>
     <row r="373" spans="2:30" s="10" customFormat="1">
-      <c r="B373" s="72"/>
+      <c r="B373" s="71"/>
       <c r="P373" s="11"/>
       <c r="U373" s="19"/>
       <c r="AA373" s="52"/>
-      <c r="AB373" s="62"/>
+      <c r="AB373" s="61"/>
       <c r="AC373" s="52"/>
       <c r="AD373" s="52"/>
     </row>
     <row r="374" spans="2:30" s="10" customFormat="1">
-      <c r="B374" s="72"/>
+      <c r="B374" s="71"/>
       <c r="P374" s="11"/>
       <c r="U374" s="19"/>
       <c r="AA374" s="52"/>
-      <c r="AB374" s="62"/>
+      <c r="AB374" s="61"/>
       <c r="AC374" s="52"/>
       <c r="AD374" s="52"/>
     </row>
     <row r="375" spans="2:30" s="10" customFormat="1">
-      <c r="B375" s="72"/>
+      <c r="B375" s="71"/>
       <c r="P375" s="11"/>
       <c r="U375" s="19"/>
       <c r="AA375" s="52"/>
-      <c r="AB375" s="62"/>
+      <c r="AB375" s="61"/>
       <c r="AC375" s="52"/>
       <c r="AD375" s="52"/>
     </row>
     <row r="376" spans="2:30" s="10" customFormat="1">
-      <c r="B376" s="72"/>
+      <c r="B376" s="71"/>
       <c r="P376" s="11"/>
       <c r="U376" s="19"/>
       <c r="AA376" s="52"/>
-      <c r="AB376" s="62"/>
+      <c r="AB376" s="61"/>
       <c r="AC376" s="52"/>
       <c r="AD376" s="52"/>
     </row>
     <row r="377" spans="2:30" s="10" customFormat="1">
-      <c r="B377" s="72"/>
+      <c r="B377" s="71"/>
       <c r="P377" s="11"/>
       <c r="U377" s="19"/>
       <c r="AA377" s="52"/>
-      <c r="AB377" s="62"/>
+      <c r="AB377" s="61"/>
       <c r="AC377" s="52"/>
       <c r="AD377" s="52"/>
     </row>
     <row r="378" spans="2:30" s="10" customFormat="1">
-      <c r="B378" s="72"/>
+      <c r="B378" s="71"/>
       <c r="P378" s="11"/>
       <c r="U378" s="19"/>
       <c r="AA378" s="52"/>
-      <c r="AB378" s="62"/>
+      <c r="AB378" s="61"/>
       <c r="AC378" s="52"/>
       <c r="AD378" s="52"/>
     </row>
     <row r="379" spans="2:30" s="10" customFormat="1">
-      <c r="B379" s="72"/>
+      <c r="B379" s="71"/>
       <c r="P379" s="11"/>
       <c r="U379" s="19"/>
       <c r="AA379" s="52"/>
-      <c r="AB379" s="62"/>
+      <c r="AB379" s="61"/>
       <c r="AC379" s="52"/>
       <c r="AD379" s="52"/>
     </row>
     <row r="380" spans="2:30" s="10" customFormat="1">
-      <c r="B380" s="72"/>
+      <c r="B380" s="71"/>
       <c r="P380" s="11"/>
       <c r="U380" s="19"/>
       <c r="AA380" s="52"/>
-      <c r="AB380" s="62"/>
+      <c r="AB380" s="61"/>
       <c r="AC380" s="52"/>
       <c r="AD380" s="52"/>
     </row>
     <row r="381" spans="2:30" s="10" customFormat="1">
-      <c r="B381" s="72"/>
+      <c r="B381" s="71"/>
       <c r="P381" s="11"/>
       <c r="U381" s="19"/>
       <c r="AA381" s="52"/>
-      <c r="AB381" s="62"/>
+      <c r="AB381" s="61"/>
       <c r="AC381" s="52"/>
       <c r="AD381" s="52"/>
     </row>
     <row r="382" spans="2:30" s="10" customFormat="1">
-      <c r="B382" s="72"/>
+      <c r="B382" s="71"/>
       <c r="P382" s="11"/>
       <c r="U382" s="19"/>
       <c r="AA382" s="52"/>
-      <c r="AB382" s="62"/>
+      <c r="AB382" s="61"/>
       <c r="AC382" s="52"/>
       <c r="AD382" s="52"/>
     </row>
     <row r="383" spans="2:30" s="10" customFormat="1">
-      <c r="B383" s="72"/>
+      <c r="B383" s="71"/>
       <c r="P383" s="11"/>
       <c r="U383" s="19"/>
       <c r="AA383" s="52"/>
-      <c r="AB383" s="62"/>
+      <c r="AB383" s="61"/>
       <c r="AC383" s="52"/>
       <c r="AD383" s="52"/>
     </row>
     <row r="384" spans="2:30" s="10" customFormat="1">
-      <c r="B384" s="72"/>
+      <c r="B384" s="71"/>
       <c r="P384" s="11"/>
       <c r="U384" s="19"/>
       <c r="AA384" s="52"/>
-      <c r="AB384" s="62"/>
+      <c r="AB384" s="61"/>
       <c r="AC384" s="52"/>
       <c r="AD384" s="52"/>
     </row>
     <row r="385" spans="2:30" s="10" customFormat="1">
-      <c r="B385" s="72"/>
+      <c r="B385" s="71"/>
       <c r="P385" s="11"/>
       <c r="U385" s="19"/>
       <c r="AA385" s="52"/>
-      <c r="AB385" s="62"/>
+      <c r="AB385" s="61"/>
       <c r="AC385" s="52"/>
       <c r="AD385" s="52"/>
     </row>
     <row r="386" spans="2:30" s="10" customFormat="1">
-      <c r="B386" s="72"/>
+      <c r="B386" s="71"/>
       <c r="P386" s="11"/>
       <c r="U386" s="19"/>
       <c r="AA386" s="52"/>
-      <c r="AB386" s="62"/>
+      <c r="AB386" s="61"/>
       <c r="AC386" s="52"/>
       <c r="AD386" s="52"/>
     </row>
     <row r="387" spans="2:30" s="10" customFormat="1">
-      <c r="B387" s="72"/>
+      <c r="B387" s="71"/>
       <c r="P387" s="11"/>
       <c r="U387" s="19"/>
       <c r="AA387" s="52"/>
-      <c r="AB387" s="62"/>
+      <c r="AB387" s="61"/>
       <c r="AC387" s="52"/>
       <c r="AD387" s="52"/>
     </row>
     <row r="388" spans="2:30" s="10" customFormat="1">
-      <c r="B388" s="72"/>
+      <c r="B388" s="71"/>
       <c r="P388" s="11"/>
       <c r="U388" s="19"/>
       <c r="AA388" s="52"/>
-      <c r="AB388" s="62"/>
+      <c r="AB388" s="61"/>
       <c r="AC388" s="52"/>
       <c r="AD388" s="52"/>
     </row>
     <row r="389" spans="2:30" s="10" customFormat="1">
-      <c r="B389" s="72"/>
+      <c r="B389" s="71"/>
       <c r="P389" s="11"/>
       <c r="U389" s="19"/>
       <c r="AA389" s="52"/>
-      <c r="AB389" s="62"/>
+      <c r="AB389" s="61"/>
       <c r="AC389" s="52"/>
       <c r="AD389" s="52"/>
     </row>
     <row r="390" spans="2:30" s="10" customFormat="1">
-      <c r="B390" s="72"/>
+      <c r="B390" s="71"/>
       <c r="P390" s="11"/>
       <c r="U390" s="19"/>
       <c r="AA390" s="52"/>
-      <c r="AB390" s="62"/>
+      <c r="AB390" s="61"/>
       <c r="AC390" s="52"/>
       <c r="AD390" s="52"/>
     </row>
     <row r="391" spans="2:30" s="10" customFormat="1">
-      <c r="B391" s="72"/>
+      <c r="B391" s="71"/>
       <c r="P391" s="11"/>
       <c r="U391" s="19"/>
       <c r="AA391" s="52"/>
-      <c r="AB391" s="62"/>
+      <c r="AB391" s="61"/>
       <c r="AC391" s="52"/>
       <c r="AD391" s="52"/>
     </row>
     <row r="392" spans="2:30" s="10" customFormat="1">
-      <c r="B392" s="72"/>
+      <c r="B392" s="71"/>
       <c r="P392" s="11"/>
       <c r="U392" s="19"/>
       <c r="AA392" s="52"/>
-      <c r="AB392" s="62"/>
+      <c r="AB392" s="61"/>
       <c r="AC392" s="52"/>
       <c r="AD392" s="52"/>
     </row>
     <row r="393" spans="2:30" s="10" customFormat="1">
-      <c r="B393" s="72"/>
+      <c r="B393" s="71"/>
       <c r="P393" s="11"/>
       <c r="U393" s="19"/>
       <c r="AA393" s="52"/>
-      <c r="AB393" s="62"/>
+      <c r="AB393" s="61"/>
       <c r="AC393" s="52"/>
       <c r="AD393" s="52"/>
     </row>
     <row r="394" spans="2:30" s="10" customFormat="1">
-      <c r="B394" s="72"/>
+      <c r="B394" s="71"/>
       <c r="P394" s="11"/>
       <c r="U394" s="19"/>
       <c r="AA394" s="52"/>
-      <c r="AB394" s="62"/>
+      <c r="AB394" s="61"/>
       <c r="AC394" s="52"/>
       <c r="AD394" s="52"/>
     </row>
     <row r="395" spans="2:30" s="10" customFormat="1">
-      <c r="B395" s="72"/>
+      <c r="B395" s="71"/>
       <c r="P395" s="11"/>
       <c r="U395" s="19"/>
       <c r="AA395" s="52"/>
-      <c r="AB395" s="62"/>
+      <c r="AB395" s="61"/>
       <c r="AC395" s="52"/>
       <c r="AD395" s="52"/>
     </row>
     <row r="396" spans="2:30" s="10" customFormat="1">
-      <c r="B396" s="72"/>
+      <c r="B396" s="71"/>
       <c r="P396" s="11"/>
       <c r="U396" s="19"/>
       <c r="AA396" s="52"/>
-      <c r="AB396" s="62"/>
+      <c r="AB396" s="61"/>
       <c r="AC396" s="52"/>
       <c r="AD396" s="52"/>
     </row>
     <row r="397" spans="2:30" s="10" customFormat="1">
-      <c r="B397" s="72"/>
+      <c r="B397" s="71"/>
       <c r="P397" s="11"/>
       <c r="U397" s="19"/>
       <c r="AA397" s="52"/>
-      <c r="AB397" s="62"/>
+      <c r="AB397" s="61"/>
       <c r="AC397" s="52"/>
       <c r="AD397" s="52"/>
     </row>
     <row r="398" spans="2:30" s="10" customFormat="1">
-      <c r="B398" s="72"/>
+      <c r="B398" s="71"/>
       <c r="P398" s="11"/>
       <c r="U398" s="19"/>
       <c r="AA398" s="52"/>
-      <c r="AB398" s="62"/>
+      <c r="AB398" s="61"/>
       <c r="AC398" s="52"/>
       <c r="AD398" s="52"/>
     </row>
     <row r="399" spans="2:30" s="10" customFormat="1">
-      <c r="B399" s="72"/>
+      <c r="B399" s="71"/>
       <c r="P399" s="11"/>
       <c r="U399" s="19"/>
       <c r="AA399" s="52"/>
-      <c r="AB399" s="62"/>
+      <c r="AB399" s="61"/>
       <c r="AC399" s="52"/>
       <c r="AD399" s="52"/>
     </row>
     <row r="400" spans="2:30" s="10" customFormat="1">
-      <c r="B400" s="72"/>
+      <c r="B400" s="71"/>
       <c r="P400" s="11"/>
       <c r="U400" s="19"/>
       <c r="AA400" s="52"/>
-      <c r="AB400" s="62"/>
+      <c r="AB400" s="61"/>
       <c r="AC400" s="52"/>
       <c r="AD400" s="52"/>
     </row>
     <row r="401" spans="2:30" s="10" customFormat="1">
-      <c r="B401" s="72"/>
+      <c r="B401" s="71"/>
       <c r="P401" s="11"/>
       <c r="U401" s="19"/>
       <c r="AA401" s="52"/>
-      <c r="AB401" s="62"/>
+      <c r="AB401" s="61"/>
       <c r="AC401" s="52"/>
       <c r="AD401" s="52"/>
     </row>
     <row r="402" spans="2:30" s="10" customFormat="1">
-      <c r="B402" s="72"/>
+      <c r="B402" s="71"/>
       <c r="P402" s="11"/>
       <c r="U402" s="19"/>
       <c r="AA402" s="52"/>
-      <c r="AB402" s="62"/>
+      <c r="AB402" s="61"/>
       <c r="AC402" s="52"/>
       <c r="AD402" s="52"/>
     </row>
     <row r="403" spans="2:30" s="10" customFormat="1">
-      <c r="B403" s="72"/>
+      <c r="B403" s="71"/>
       <c r="P403" s="11"/>
       <c r="U403" s="19"/>
       <c r="AA403" s="52"/>
-      <c r="AB403" s="62"/>
+      <c r="AB403" s="61"/>
       <c r="AC403" s="52"/>
       <c r="AD403" s="52"/>
     </row>
     <row r="404" spans="2:30" s="10" customFormat="1">
-      <c r="B404" s="72"/>
+      <c r="B404" s="71"/>
       <c r="P404" s="11"/>
       <c r="U404" s="19"/>
       <c r="AA404" s="52"/>
-      <c r="AB404" s="62"/>
+      <c r="AB404" s="61"/>
       <c r="AC404" s="52"/>
       <c r="AD404" s="52"/>
     </row>
     <row r="405" spans="2:30" s="10" customFormat="1">
-      <c r="B405" s="72"/>
+      <c r="B405" s="71"/>
       <c r="P405" s="11"/>
       <c r="U405" s="19"/>
       <c r="AA405" s="52"/>
-      <c r="AB405" s="62"/>
+      <c r="AB405" s="61"/>
       <c r="AC405" s="52"/>
       <c r="AD405" s="52"/>
     </row>
     <row r="406" spans="2:30" s="10" customFormat="1">
-      <c r="B406" s="72"/>
+      <c r="B406" s="71"/>
       <c r="P406" s="11"/>
       <c r="U406" s="19"/>
       <c r="AA406" s="52"/>
-      <c r="AB406" s="62"/>
+      <c r="AB406" s="61"/>
       <c r="AC406" s="52"/>
       <c r="AD406" s="52"/>
     </row>
     <row r="407" spans="2:30" s="10" customFormat="1">
-      <c r="B407" s="72"/>
+      <c r="B407" s="71"/>
       <c r="P407" s="11"/>
       <c r="U407" s="19"/>
       <c r="AA407" s="52"/>
-      <c r="AB407" s="62"/>
+      <c r="AB407" s="61"/>
       <c r="AC407" s="52"/>
       <c r="AD407" s="52"/>
     </row>
     <row r="408" spans="2:30" s="10" customFormat="1">
-      <c r="B408" s="72"/>
+      <c r="B408" s="71"/>
       <c r="P408" s="11"/>
       <c r="U408" s="19"/>
       <c r="AA408" s="52"/>
-      <c r="AB408" s="62"/>
+      <c r="AB408" s="61"/>
       <c r="AC408" s="52"/>
       <c r="AD408" s="52"/>
     </row>
     <row r="409" spans="2:30" s="10" customFormat="1">
-      <c r="B409" s="72"/>
+      <c r="B409" s="71"/>
       <c r="P409" s="11"/>
       <c r="U409" s="19"/>
       <c r="AA409" s="52"/>
-      <c r="AB409" s="62"/>
+      <c r="AB409" s="61"/>
       <c r="AC409" s="52"/>
       <c r="AD409" s="52"/>
     </row>
     <row r="410" spans="2:30" s="10" customFormat="1">
-      <c r="B410" s="72"/>
+      <c r="B410" s="71"/>
       <c r="P410" s="11"/>
       <c r="U410" s="19"/>
       <c r="AA410" s="52"/>
-      <c r="AB410" s="62"/>
+      <c r="AB410" s="61"/>
       <c r="AC410" s="52"/>
       <c r="AD410" s="52"/>
     </row>
     <row r="411" spans="2:30" s="10" customFormat="1">
-      <c r="B411" s="72"/>
+      <c r="B411" s="71"/>
       <c r="P411" s="11"/>
       <c r="U411" s="19"/>
       <c r="AA411" s="52"/>
-      <c r="AB411" s="62"/>
+      <c r="AB411" s="61"/>
       <c r="AC411" s="52"/>
       <c r="AD411" s="52"/>
     </row>
     <row r="412" spans="2:30" s="10" customFormat="1">
-      <c r="B412" s="72"/>
+      <c r="B412" s="71"/>
       <c r="P412" s="11"/>
       <c r="U412" s="19"/>
       <c r="AA412" s="52"/>
-      <c r="AB412" s="62"/>
+      <c r="AB412" s="61"/>
       <c r="AC412" s="52"/>
       <c r="AD412" s="52"/>
     </row>
     <row r="413" spans="2:30" s="10" customFormat="1">
-      <c r="B413" s="72"/>
+      <c r="B413" s="71"/>
       <c r="P413" s="11"/>
       <c r="U413" s="19"/>
       <c r="AA413" s="52"/>
-      <c r="AB413" s="62"/>
+      <c r="AB413" s="61"/>
       <c r="AC413" s="52"/>
       <c r="AD413" s="52"/>
     </row>
     <row r="414" spans="2:30" s="10" customFormat="1">
-      <c r="B414" s="72"/>
+      <c r="B414" s="71"/>
       <c r="P414" s="11"/>
       <c r="U414" s="19"/>
       <c r="AA414" s="52"/>
-      <c r="AB414" s="62"/>
+      <c r="AB414" s="61"/>
       <c r="AC414" s="52"/>
       <c r="AD414" s="52"/>
     </row>
     <row r="415" spans="2:30" s="10" customFormat="1">
-      <c r="B415" s="72"/>
+      <c r="B415" s="71"/>
       <c r="P415" s="11"/>
       <c r="U415" s="19"/>
       <c r="AA415" s="52"/>
-      <c r="AB415" s="62"/>
+      <c r="AB415" s="61"/>
       <c r="AC415" s="52"/>
       <c r="AD415" s="52"/>
     </row>
     <row r="416" spans="2:30" s="10" customFormat="1">
-      <c r="B416" s="72"/>
+      <c r="B416" s="71"/>
       <c r="P416" s="11"/>
       <c r="U416" s="19"/>
       <c r="AA416" s="52"/>
-      <c r="AB416" s="62"/>
+      <c r="AB416" s="61"/>
       <c r="AC416" s="52"/>
       <c r="AD416" s="52"/>
     </row>
     <row r="417" spans="2:30" s="10" customFormat="1">
-      <c r="B417" s="72"/>
+      <c r="B417" s="71"/>
       <c r="P417" s="11"/>
       <c r="U417" s="19"/>
       <c r="AA417" s="52"/>
-      <c r="AB417" s="62"/>
+      <c r="AB417" s="61"/>
       <c r="AC417" s="52"/>
       <c r="AD417" s="52"/>
     </row>
     <row r="418" spans="2:30" s="10" customFormat="1">
-      <c r="B418" s="72"/>
+      <c r="B418" s="71"/>
       <c r="P418" s="11"/>
       <c r="U418" s="19"/>
       <c r="AA418" s="52"/>
-      <c r="AB418" s="62"/>
+      <c r="AB418" s="61"/>
       <c r="AC418" s="52"/>
       <c r="AD418" s="52"/>
     </row>
     <row r="419" spans="2:30" s="10" customFormat="1">
-      <c r="B419" s="72"/>
+      <c r="B419" s="71"/>
       <c r="P419" s="11"/>
       <c r="U419" s="19"/>
       <c r="AA419" s="52"/>
-      <c r="AB419" s="62"/>
+      <c r="AB419" s="61"/>
       <c r="AC419" s="52"/>
       <c r="AD419" s="52"/>
     </row>
     <row r="420" spans="2:30" s="10" customFormat="1">
-      <c r="B420" s="72"/>
+      <c r="B420" s="71"/>
       <c r="P420" s="11"/>
       <c r="U420" s="19"/>
       <c r="AA420" s="52"/>
-      <c r="AB420" s="62"/>
+      <c r="AB420" s="61"/>
       <c r="AC420" s="52"/>
       <c r="AD420" s="52"/>
     </row>
     <row r="421" spans="2:30" s="10" customFormat="1">
-      <c r="B421" s="72"/>
+      <c r="B421" s="71"/>
       <c r="P421" s="11"/>
       <c r="U421" s="19"/>
       <c r="AA421" s="52"/>
-      <c r="AB421" s="62"/>
+      <c r="AB421" s="61"/>
       <c r="AC421" s="52"/>
       <c r="AD421" s="52"/>
     </row>
     <row r="422" spans="2:30" s="10" customFormat="1">
-      <c r="B422" s="72"/>
+      <c r="B422" s="71"/>
       <c r="P422" s="11"/>
       <c r="U422" s="19"/>
       <c r="AA422" s="52"/>
-      <c r="AB422" s="62"/>
+      <c r="AB422" s="61"/>
       <c r="AC422" s="52"/>
       <c r="AD422" s="52"/>
     </row>
     <row r="423" spans="2:30" s="10" customFormat="1">
-      <c r="B423" s="72"/>
+      <c r="B423" s="71"/>
       <c r="P423" s="11"/>
       <c r="U423" s="19"/>
       <c r="AA423" s="52"/>
-      <c r="AB423" s="62"/>
+      <c r="AB423" s="61"/>
       <c r="AC423" s="52"/>
       <c r="AD423" s="52"/>
     </row>
     <row r="424" spans="2:30" s="10" customFormat="1">
-      <c r="B424" s="72"/>
+      <c r="B424" s="71"/>
       <c r="P424" s="11"/>
       <c r="U424" s="19"/>
       <c r="AA424" s="52"/>
-      <c r="AB424" s="62"/>
+      <c r="AB424" s="61"/>
       <c r="AC424" s="52"/>
       <c r="AD424" s="52"/>
     </row>
     <row r="425" spans="2:30" s="10" customFormat="1">
-      <c r="B425" s="72"/>
+      <c r="B425" s="71"/>
       <c r="P425" s="11"/>
       <c r="U425" s="19"/>
       <c r="AA425" s="52"/>
-      <c r="AB425" s="62"/>
+      <c r="AB425" s="61"/>
       <c r="AC425" s="52"/>
       <c r="AD425" s="52"/>
     </row>
     <row r="426" spans="2:30" s="10" customFormat="1">
-      <c r="B426" s="72"/>
+      <c r="B426" s="71"/>
       <c r="P426" s="11"/>
       <c r="U426" s="19"/>
       <c r="AA426" s="52"/>
-      <c r="AB426" s="62"/>
+      <c r="AB426" s="61"/>
       <c r="AC426" s="52"/>
       <c r="AD426" s="52"/>
     </row>
     <row r="427" spans="2:30" s="10" customFormat="1">
-      <c r="B427" s="72"/>
+      <c r="B427" s="71"/>
       <c r="P427" s="11"/>
       <c r="U427" s="19"/>
       <c r="AA427" s="52"/>
-      <c r="AB427" s="62"/>
+      <c r="AB427" s="61"/>
       <c r="AC427" s="52"/>
       <c r="AD427" s="52"/>
     </row>
     <row r="428" spans="2:30" s="10" customFormat="1">
-      <c r="B428" s="72"/>
+      <c r="B428" s="71"/>
       <c r="P428" s="11"/>
       <c r="U428" s="19"/>
       <c r="AA428" s="52"/>
-      <c r="AB428" s="62"/>
+      <c r="AB428" s="61"/>
       <c r="AC428" s="52"/>
       <c r="AD428" s="52"/>
     </row>
     <row r="429" spans="2:30" s="10" customFormat="1">
-      <c r="B429" s="72"/>
+      <c r="B429" s="71"/>
       <c r="P429" s="11"/>
       <c r="U429" s="19"/>
       <c r="AA429" s="52"/>
-      <c r="AB429" s="62"/>
+      <c r="AB429" s="61"/>
       <c r="AC429" s="52"/>
       <c r="AD429" s="52"/>
     </row>
     <row r="430" spans="2:30" s="10" customFormat="1">
-      <c r="B430" s="72"/>
+      <c r="B430" s="71"/>
       <c r="P430" s="11"/>
       <c r="U430" s="19"/>
       <c r="AA430" s="52"/>
-      <c r="AB430" s="62"/>
+      <c r="AB430" s="61"/>
       <c r="AC430" s="52"/>
       <c r="AD430" s="52"/>
     </row>
     <row r="431" spans="2:30" s="10" customFormat="1">
-      <c r="B431" s="72"/>
+      <c r="B431" s="71"/>
       <c r="P431" s="11"/>
       <c r="U431" s="19"/>
       <c r="AA431" s="52"/>
-      <c r="AB431" s="62"/>
+      <c r="AB431" s="61"/>
       <c r="AC431" s="52"/>
       <c r="AD431" s="52"/>
     </row>
     <row r="432" spans="2:30" s="10" customFormat="1">
-      <c r="B432" s="72"/>
+      <c r="B432" s="71"/>
       <c r="P432" s="11"/>
       <c r="U432" s="19"/>
       <c r="AA432" s="52"/>
-      <c r="AB432" s="62"/>
+      <c r="AB432" s="61"/>
       <c r="AC432" s="52"/>
       <c r="AD432" s="52"/>
     </row>
     <row r="433" spans="2:30" s="10" customFormat="1">
-      <c r="B433" s="72"/>
+      <c r="B433" s="71"/>
       <c r="P433" s="11"/>
       <c r="U433" s="19"/>
       <c r="AA433" s="52"/>
-      <c r="AB433" s="62"/>
+      <c r="AB433" s="61"/>
       <c r="AC433" s="52"/>
       <c r="AD433" s="52"/>
     </row>
     <row r="434" spans="2:30" s="10" customFormat="1">
-      <c r="B434" s="72"/>
+      <c r="B434" s="71"/>
       <c r="P434" s="11"/>
       <c r="U434" s="19"/>
       <c r="AA434" s="52"/>
-      <c r="AB434" s="62"/>
+      <c r="AB434" s="61"/>
       <c r="AC434" s="52"/>
       <c r="AD434" s="52"/>
     </row>
     <row r="435" spans="2:30" s="10" customFormat="1">
-      <c r="B435" s="72"/>
+      <c r="B435" s="71"/>
       <c r="P435" s="11"/>
       <c r="U435" s="19"/>
       <c r="AA435" s="52"/>
-      <c r="AB435" s="62"/>
+      <c r="AB435" s="61"/>
       <c r="AC435" s="52"/>
       <c r="AD435" s="52"/>
     </row>
     <row r="436" spans="2:30" s="10" customFormat="1">
-      <c r="B436" s="72"/>
+      <c r="B436" s="71"/>
       <c r="P436" s="11"/>
       <c r="U436" s="19"/>
       <c r="AA436" s="52"/>
-      <c r="AB436" s="62"/>
+      <c r="AB436" s="61"/>
       <c r="AC436" s="52"/>
       <c r="AD436" s="52"/>
     </row>
     <row r="437" spans="2:30" s="10" customFormat="1">
-      <c r="B437" s="72"/>
+      <c r="B437" s="71"/>
       <c r="P437" s="11"/>
       <c r="U437" s="19"/>
       <c r="AA437" s="52"/>
-      <c r="AB437" s="62"/>
+      <c r="AB437" s="61"/>
       <c r="AC437" s="52"/>
       <c r="AD437" s="52"/>
     </row>
     <row r="438" spans="2:30" s="10" customFormat="1">
-      <c r="B438" s="72"/>
+      <c r="B438" s="71"/>
       <c r="P438" s="11"/>
       <c r="U438" s="19"/>
       <c r="AA438" s="52"/>
-      <c r="AB438" s="62"/>
+      <c r="AB438" s="61"/>
       <c r="AC438" s="52"/>
       <c r="AD438" s="52"/>
     </row>
     <row r="439" spans="2:30" s="10" customFormat="1">
-      <c r="B439" s="72"/>
+      <c r="B439" s="71"/>
       <c r="P439" s="11"/>
       <c r="U439" s="19"/>
       <c r="AA439" s="52"/>
-      <c r="AB439" s="62"/>
+      <c r="AB439" s="61"/>
       <c r="AC439" s="52"/>
       <c r="AD439" s="52"/>
     </row>
     <row r="440" spans="2:30" s="10" customFormat="1">
-      <c r="B440" s="72"/>
+      <c r="B440" s="71"/>
       <c r="P440" s="11"/>
       <c r="U440" s="19"/>
       <c r="AA440" s="52"/>
-      <c r="AB440" s="62"/>
+      <c r="AB440" s="61"/>
       <c r="AC440" s="52"/>
       <c r="AD440" s="52"/>
     </row>
     <row r="441" spans="2:30" s="10" customFormat="1">
-      <c r="B441" s="72"/>
+      <c r="B441" s="71"/>
       <c r="P441" s="11"/>
       <c r="U441" s="19"/>
       <c r="AA441" s="52"/>
-      <c r="AB441" s="62"/>
+      <c r="AB441" s="61"/>
       <c r="AC441" s="52"/>
       <c r="AD441" s="52"/>
     </row>
     <row r="442" spans="2:30" s="10" customFormat="1">
-      <c r="B442" s="72"/>
+      <c r="B442" s="71"/>
       <c r="P442" s="11"/>
       <c r="U442" s="19"/>
       <c r="AA442" s="52"/>
-      <c r="AB442" s="62"/>
+      <c r="AB442" s="61"/>
       <c r="AC442" s="52"/>
       <c r="AD442" s="52"/>
     </row>
     <row r="443" spans="2:30" s="10" customFormat="1">
-      <c r="B443" s="72"/>
+      <c r="B443" s="71"/>
       <c r="P443" s="11"/>
       <c r="U443" s="19"/>
       <c r="AA443" s="52"/>
-      <c r="AB443" s="62"/>
+      <c r="AB443" s="61"/>
       <c r="AC443" s="52"/>
       <c r="AD443" s="52"/>
     </row>
     <row r="444" spans="2:30" s="10" customFormat="1">
-      <c r="B444" s="72"/>
+      <c r="B444" s="71"/>
       <c r="P444" s="11"/>
       <c r="U444" s="19"/>
       <c r="AA444" s="52"/>
-      <c r="AB444" s="62"/>
+      <c r="AB444" s="61"/>
       <c r="AC444" s="52"/>
       <c r="AD444" s="52"/>
     </row>
     <row r="445" spans="2:30" s="10" customFormat="1">
-      <c r="B445" s="72"/>
+      <c r="B445" s="71"/>
       <c r="P445" s="11"/>
       <c r="U445" s="19"/>
       <c r="AA445" s="52"/>
-      <c r="AB445" s="62"/>
+      <c r="AB445" s="61"/>
       <c r="AC445" s="52"/>
       <c r="AD445" s="52"/>
     </row>
     <row r="446" spans="2:30" s="10" customFormat="1">
-      <c r="B446" s="72"/>
+      <c r="B446" s="71"/>
       <c r="P446" s="11"/>
       <c r="U446" s="19"/>
       <c r="AA446" s="52"/>
-      <c r="AB446" s="62"/>
+      <c r="AB446" s="61"/>
       <c r="AC446" s="52"/>
       <c r="AD446" s="52"/>
     </row>
     <row r="447" spans="2:30" s="10" customFormat="1">
-      <c r="B447" s="72"/>
+      <c r="B447" s="71"/>
       <c r="P447" s="11"/>
       <c r="U447" s="19"/>
       <c r="AA447" s="52"/>
-      <c r="AB447" s="62"/>
+      <c r="AB447" s="61"/>
       <c r="AC447" s="52"/>
       <c r="AD447" s="52"/>
     </row>
     <row r="448" spans="2:30" s="10" customFormat="1">
-      <c r="B448" s="72"/>
+      <c r="B448" s="71"/>
       <c r="P448" s="11"/>
       <c r="U448" s="19"/>
       <c r="AA448" s="52"/>
-      <c r="AB448" s="62"/>
+      <c r="AB448" s="61"/>
       <c r="AC448" s="52"/>
       <c r="AD448" s="52"/>
     </row>
     <row r="449" spans="2:30" s="10" customFormat="1">
-      <c r="B449" s="72"/>
+      <c r="B449" s="71"/>
       <c r="P449" s="11"/>
       <c r="U449" s="19"/>
       <c r="AA449" s="52"/>
-      <c r="AB449" s="62"/>
+      <c r="AB449" s="61"/>
       <c r="AC449" s="52"/>
       <c r="AD449" s="52"/>
     </row>
     <row r="450" spans="2:30" s="10" customFormat="1">
-      <c r="B450" s="72"/>
+      <c r="B450" s="71"/>
       <c r="P450" s="11"/>
       <c r="U450" s="19"/>
       <c r="AA450" s="52"/>
-      <c r="AB450" s="62"/>
+      <c r="AB450" s="61"/>
       <c r="AC450" s="52"/>
       <c r="AD450" s="52"/>
     </row>
     <row r="451" spans="2:30" s="10" customFormat="1">
-      <c r="B451" s="72"/>
+      <c r="B451" s="71"/>
       <c r="P451" s="11"/>
       <c r="U451" s="19"/>
       <c r="AA451" s="52"/>
-      <c r="AB451" s="62"/>
+      <c r="AB451" s="61"/>
       <c r="AC451" s="52"/>
       <c r="AD451" s="52"/>
     </row>
     <row r="452" spans="2:30" s="10" customFormat="1">
-      <c r="B452" s="72"/>
+      <c r="B452" s="71"/>
       <c r="P452" s="11"/>
       <c r="U452" s="19"/>
       <c r="AA452" s="52"/>
-      <c r="AB452" s="62"/>
+      <c r="AB452" s="61"/>
       <c r="AC452" s="52"/>
       <c r="AD452" s="52"/>
     </row>
     <row r="453" spans="2:30" s="10" customFormat="1">
-      <c r="B453" s="72"/>
+      <c r="B453" s="71"/>
       <c r="P453" s="11"/>
       <c r="U453" s="19"/>
       <c r="AA453" s="52"/>
-      <c r="AB453" s="62"/>
+      <c r="AB453" s="61"/>
       <c r="AC453" s="52"/>
       <c r="AD453" s="52"/>
     </row>
     <row r="454" spans="2:30" s="10" customFormat="1">
-      <c r="B454" s="72"/>
+      <c r="B454" s="71"/>
       <c r="P454" s="11"/>
       <c r="U454" s="19"/>
       <c r="AA454" s="52"/>
-      <c r="AB454" s="62"/>
+      <c r="AB454" s="61"/>
       <c r="AC454" s="52"/>
       <c r="AD454" s="52"/>
     </row>
     <row r="455" spans="2:30" s="10" customFormat="1">
-      <c r="B455" s="72"/>
+      <c r="B455" s="71"/>
       <c r="P455" s="11"/>
       <c r="U455" s="19"/>
       <c r="AA455" s="52"/>
-      <c r="AB455" s="62"/>
+      <c r="AB455" s="61"/>
       <c r="AC455" s="52"/>
       <c r="AD455" s="52"/>
     </row>
     <row r="456" spans="2:30" s="10" customFormat="1">
-      <c r="B456" s="72"/>
+      <c r="B456" s="71"/>
       <c r="P456" s="11"/>
       <c r="U456" s="19"/>
       <c r="AA456" s="52"/>
-      <c r="AB456" s="62"/>
+      <c r="AB456" s="61"/>
       <c r="AC456" s="52"/>
       <c r="AD456" s="52"/>
     </row>
     <row r="457" spans="2:30" s="10" customFormat="1">
-      <c r="B457" s="72"/>
+      <c r="B457" s="71"/>
       <c r="P457" s="11"/>
       <c r="U457" s="19"/>
       <c r="AA457" s="52"/>
-      <c r="AB457" s="62"/>
+      <c r="AB457" s="61"/>
       <c r="AC457" s="52"/>
       <c r="AD457" s="52"/>
     </row>
     <row r="458" spans="2:30" s="10" customFormat="1">
-      <c r="B458" s="72"/>
+      <c r="B458" s="71"/>
       <c r="P458" s="11"/>
       <c r="U458" s="19"/>
       <c r="AA458" s="52"/>
-      <c r="AB458" s="62"/>
+      <c r="AB458" s="61"/>
       <c r="AC458" s="52"/>
       <c r="AD458" s="52"/>
     </row>
     <row r="459" spans="2:30" s="10" customFormat="1">
-      <c r="B459" s="72"/>
+      <c r="B459" s="71"/>
       <c r="P459" s="11"/>
       <c r="U459" s="19"/>
       <c r="AA459" s="52"/>
-      <c r="AB459" s="62"/>
+      <c r="AB459" s="61"/>
       <c r="AC459" s="52"/>
       <c r="AD459" s="52"/>
     </row>
     <row r="460" spans="2:30" s="10" customFormat="1">
-      <c r="B460" s="72"/>
+      <c r="B460" s="71"/>
       <c r="P460" s="11"/>
       <c r="U460" s="19"/>
       <c r="AA460" s="52"/>
-      <c r="AB460" s="62"/>
+      <c r="AB460" s="61"/>
       <c r="AC460" s="52"/>
       <c r="AD460" s="52"/>
     </row>
     <row r="461" spans="2:30" s="10" customFormat="1">
-      <c r="B461" s="72"/>
+      <c r="B461" s="71"/>
       <c r="P461" s="11"/>
       <c r="U461" s="19"/>
       <c r="AA461" s="52"/>
-      <c r="AB461" s="62"/>
+      <c r="AB461" s="61"/>
       <c r="AC461" s="52"/>
       <c r="AD461" s="52"/>
     </row>
     <row r="462" spans="2:30" s="10" customFormat="1">
-      <c r="B462" s="72"/>
+      <c r="B462" s="71"/>
       <c r="P462" s="11"/>
       <c r="U462" s="19"/>
       <c r="AA462" s="52"/>
-      <c r="AB462" s="62"/>
+      <c r="AB462" s="61"/>
       <c r="AC462" s="52"/>
       <c r="AD462" s="52"/>
     </row>
     <row r="463" spans="2:30" s="10" customFormat="1">
-      <c r="B463" s="72"/>
+      <c r="B463" s="71"/>
       <c r="P463" s="11"/>
       <c r="U463" s="19"/>
       <c r="AA463" s="52"/>
-      <c r="AB463" s="62"/>
+      <c r="AB463" s="61"/>
       <c r="AC463" s="52"/>
       <c r="AD463" s="52"/>
     </row>
     <row r="464" spans="2:30" s="10" customFormat="1">
-      <c r="B464" s="72"/>
+      <c r="B464" s="71"/>
       <c r="P464" s="11"/>
       <c r="U464" s="19"/>
       <c r="AA464" s="52"/>
-      <c r="AB464" s="62"/>
+      <c r="AB464" s="61"/>
       <c r="AC464" s="52"/>
       <c r="AD464" s="52"/>
     </row>
     <row r="465" spans="2:30" s="10" customFormat="1">
-      <c r="B465" s="72"/>
+      <c r="B465" s="71"/>
       <c r="P465" s="11"/>
       <c r="U465" s="19"/>
       <c r="AA465" s="52"/>
-      <c r="AB465" s="62"/>
+      <c r="AB465" s="61"/>
       <c r="AC465" s="52"/>
       <c r="AD465" s="52"/>
     </row>
     <row r="466" spans="2:30" s="10" customFormat="1">
-      <c r="B466" s="72"/>
+      <c r="B466" s="71"/>
       <c r="P466" s="11"/>
       <c r="U466" s="19"/>
       <c r="AA466" s="52"/>
-      <c r="AB466" s="62"/>
+      <c r="AB466" s="61"/>
       <c r="AC466" s="52"/>
       <c r="AD466" s="52"/>
     </row>
     <row r="467" spans="2:30" s="10" customFormat="1">
-      <c r="B467" s="72"/>
+      <c r="B467" s="71"/>
       <c r="P467" s="11"/>
       <c r="U467" s="19"/>
       <c r="AA467" s="52"/>
-      <c r="AB467" s="62"/>
+      <c r="AB467" s="61"/>
       <c r="AC467" s="52"/>
       <c r="AD467" s="52"/>
     </row>
     <row r="468" spans="2:30" s="10" customFormat="1">
-      <c r="B468" s="72"/>
+      <c r="B468" s="71"/>
       <c r="P468" s="11"/>
       <c r="U468" s="19"/>
       <c r="AA468" s="52"/>
-      <c r="AB468" s="62"/>
+      <c r="AB468" s="61"/>
       <c r="AC468" s="52"/>
       <c r="AD468" s="52"/>
     </row>
     <row r="469" spans="2:30" s="10" customFormat="1">
-      <c r="B469" s="72"/>
+      <c r="B469" s="71"/>
       <c r="P469" s="11"/>
       <c r="U469" s="19"/>
       <c r="AA469" s="52"/>
-      <c r="AB469" s="62"/>
+      <c r="AB469" s="61"/>
       <c r="AC469" s="52"/>
       <c r="AD469" s="52"/>
     </row>
     <row r="470" spans="2:30" s="10" customFormat="1">
-      <c r="B470" s="72"/>
+      <c r="B470" s="71"/>
       <c r="P470" s="11"/>
       <c r="U470" s="19"/>
       <c r="AA470" s="52"/>
-      <c r="AB470" s="62"/>
+      <c r="AB470" s="61"/>
       <c r="AC470" s="52"/>
       <c r="AD470" s="52"/>
     </row>
     <row r="471" spans="2:30" s="10" customFormat="1">
-      <c r="B471" s="72"/>
+      <c r="B471" s="71"/>
       <c r="P471" s="11"/>
       <c r="U471" s="19"/>
       <c r="AA471" s="52"/>
-      <c r="AB471" s="62"/>
+      <c r="AB471" s="61"/>
       <c r="AC471" s="52"/>
       <c r="AD471" s="52"/>
     </row>
     <row r="472" spans="2:30" s="10" customFormat="1">
-      <c r="B472" s="72"/>
+      <c r="B472" s="71"/>
       <c r="P472" s="11"/>
       <c r="U472" s="19"/>
       <c r="AA472" s="52"/>
-      <c r="AB472" s="62"/>
+      <c r="AB472" s="61"/>
       <c r="AC472" s="52"/>
       <c r="AD472" s="52"/>
     </row>
     <row r="473" spans="2:30" s="10" customFormat="1">
-      <c r="B473" s="72"/>
+      <c r="B473" s="71"/>
       <c r="P473" s="11"/>
       <c r="U473" s="19"/>
       <c r="AA473" s="52"/>
-      <c r="AB473" s="62"/>
+      <c r="AB473" s="61"/>
       <c r="AC473" s="52"/>
       <c r="AD473" s="52"/>
     </row>
     <row r="474" spans="2:30" s="10" customFormat="1">
-      <c r="B474" s="72"/>
+      <c r="B474" s="71"/>
       <c r="P474" s="11"/>
       <c r="U474" s="19"/>
       <c r="AA474" s="52"/>
-      <c r="AB474" s="62"/>
+      <c r="AB474" s="61"/>
       <c r="AC474" s="52"/>
       <c r="AD474" s="52"/>
     </row>
     <row r="475" spans="2:30" s="10" customFormat="1">
-      <c r="B475" s="72"/>
+      <c r="B475" s="71"/>
       <c r="P475" s="11"/>
       <c r="U475" s="19"/>
       <c r="AA475" s="52"/>
-      <c r="AB475" s="62"/>
+      <c r="AB475" s="61"/>
       <c r="AC475" s="52"/>
       <c r="AD475" s="52"/>
     </row>
     <row r="476" spans="2:30" s="10" customFormat="1">
-      <c r="B476" s="72"/>
+      <c r="B476" s="71"/>
       <c r="P476" s="11"/>
       <c r="U476" s="19"/>
       <c r="AA476" s="52"/>
-      <c r="AB476" s="62"/>
+      <c r="AB476" s="61"/>
       <c r="AC476" s="52"/>
       <c r="AD476" s="52"/>
     </row>
     <row r="477" spans="2:30" s="10" customFormat="1">
-      <c r="B477" s="72"/>
+      <c r="B477" s="71"/>
       <c r="P477" s="11"/>
       <c r="U477" s="19"/>
       <c r="AA477" s="52"/>
-      <c r="AB477" s="62"/>
+      <c r="AB477" s="61"/>
       <c r="AC477" s="52"/>
       <c r="AD477" s="52"/>
     </row>
     <row r="478" spans="2:30" s="10" customFormat="1">
-      <c r="B478" s="72"/>
+      <c r="B478" s="71"/>
       <c r="P478" s="11"/>
       <c r="U478" s="19"/>
       <c r="AA478" s="52"/>
-      <c r="AB478" s="62"/>
+      <c r="AB478" s="61"/>
       <c r="AC478" s="52"/>
       <c r="AD478" s="52"/>
     </row>
     <row r="479" spans="2:30" s="10" customFormat="1">
-      <c r="B479" s="72"/>
+      <c r="B479" s="71"/>
       <c r="P479" s="11"/>
       <c r="U479" s="19"/>
       <c r="AA479" s="52"/>
-      <c r="AB479" s="62"/>
+      <c r="AB479" s="61"/>
       <c r="AC479" s="52"/>
       <c r="AD479" s="52"/>
     </row>
     <row r="480" spans="2:30" s="10" customFormat="1">
-      <c r="B480" s="72"/>
+      <c r="B480" s="71"/>
       <c r="P480" s="11"/>
       <c r="U480" s="19"/>
       <c r="AA480" s="52"/>
-      <c r="AB480" s="62"/>
+      <c r="AB480" s="61"/>
       <c r="AC480" s="52"/>
       <c r="AD480" s="52"/>
     </row>
     <row r="481" spans="2:30" s="10" customFormat="1">
-      <c r="B481" s="72"/>
+      <c r="B481" s="71"/>
       <c r="P481" s="11"/>
       <c r="U481" s="19"/>
       <c r="AA481" s="52"/>
-      <c r="AB481" s="62"/>
+      <c r="AB481" s="61"/>
       <c r="AC481" s="52"/>
       <c r="AD481" s="52"/>
     </row>
     <row r="482" spans="2:30" s="10" customFormat="1">
-      <c r="B482" s="72"/>
+      <c r="B482" s="71"/>
       <c r="P482" s="11"/>
       <c r="U482" s="19"/>
       <c r="AA482" s="52"/>
-      <c r="AB482" s="62"/>
+      <c r="AB482" s="61"/>
       <c r="AC482" s="52"/>
       <c r="AD482" s="52"/>
     </row>
     <row r="483" spans="2:30" s="10" customFormat="1">
-      <c r="B483" s="72"/>
+      <c r="B483" s="71"/>
       <c r="P483" s="11"/>
       <c r="U483" s="19"/>
       <c r="AA483" s="52"/>
-      <c r="AB483" s="62"/>
+      <c r="AB483" s="61"/>
       <c r="AC483" s="52"/>
       <c r="AD483" s="52"/>
     </row>
     <row r="484" spans="2:30" s="10" customFormat="1">
-      <c r="B484" s="72"/>
+      <c r="B484" s="71"/>
       <c r="P484" s="11"/>
       <c r="U484" s="19"/>
       <c r="AA484" s="52"/>
-      <c r="AB484" s="62"/>
+      <c r="AB484" s="61"/>
       <c r="AC484" s="52"/>
       <c r="AD484" s="52"/>
     </row>
     <row r="485" spans="2:30" s="10" customFormat="1">
-      <c r="B485" s="72"/>
+      <c r="B485" s="71"/>
       <c r="P485" s="11"/>
       <c r="U485" s="19"/>
       <c r="AA485" s="52"/>
-      <c r="AB485" s="62"/>
+      <c r="AB485" s="61"/>
       <c r="AC485" s="52"/>
       <c r="AD485" s="52"/>
     </row>
     <row r="486" spans="2:30" s="10" customFormat="1">
-      <c r="B486" s="72"/>
+      <c r="B486" s="71"/>
       <c r="P486" s="11"/>
       <c r="U486" s="19"/>
       <c r="AA486" s="52"/>
-      <c r="AB486" s="62"/>
+      <c r="AB486" s="61"/>
       <c r="AC486" s="52"/>
       <c r="AD486" s="52"/>
     </row>
     <row r="487" spans="2:30" s="10" customFormat="1">
-      <c r="B487" s="72"/>
+      <c r="B487" s="71"/>
       <c r="P487" s="11"/>
       <c r="U487" s="19"/>
       <c r="AA487" s="52"/>
-      <c r="AB487" s="62"/>
+      <c r="AB487" s="61"/>
       <c r="AC487" s="52"/>
       <c r="AD487" s="52"/>
     </row>
     <row r="488" spans="2:30" s="10" customFormat="1">
-      <c r="B488" s="72"/>
+      <c r="B488" s="71"/>
       <c r="P488" s="11"/>
       <c r="U488" s="19"/>
       <c r="AA488" s="52"/>
-      <c r="AB488" s="62"/>
+      <c r="AB488" s="61"/>
       <c r="AC488" s="52"/>
       <c r="AD488" s="52"/>
     </row>
     <row r="489" spans="2:30" s="10" customFormat="1">
-      <c r="B489" s="72"/>
+      <c r="B489" s="71"/>
       <c r="P489" s="11"/>
       <c r="U489" s="19"/>
       <c r="AA489" s="52"/>
-      <c r="AB489" s="62"/>
+      <c r="AB489" s="61"/>
       <c r="AC489" s="52"/>
       <c r="AD489" s="52"/>
     </row>
     <row r="490" spans="2:30" s="10" customFormat="1">
-      <c r="B490" s="72"/>
+      <c r="B490" s="71"/>
       <c r="P490" s="11"/>
       <c r="U490" s="19"/>
       <c r="AA490" s="52"/>
-      <c r="AB490" s="62"/>
+      <c r="AB490" s="61"/>
       <c r="AC490" s="52"/>
       <c r="AD490" s="52"/>
     </row>
     <row r="491" spans="2:30" s="10" customFormat="1">
-      <c r="B491" s="72"/>
+      <c r="B491" s="71"/>
       <c r="P491" s="11"/>
       <c r="U491" s="19"/>
       <c r="AA491" s="52"/>
-      <c r="AB491" s="62"/>
+      <c r="AB491" s="61"/>
       <c r="AC491" s="52"/>
       <c r="AD491" s="52"/>
     </row>
     <row r="492" spans="2:30" s="10" customFormat="1">
-      <c r="B492" s="72"/>
+      <c r="B492" s="71"/>
       <c r="P492" s="11"/>
       <c r="U492" s="19"/>
       <c r="AA492" s="52"/>
-      <c r="AB492" s="62"/>
+      <c r="AB492" s="61"/>
       <c r="AC492" s="52"/>
       <c r="AD492" s="52"/>
     </row>
     <row r="493" spans="2:30" s="10" customFormat="1">
-      <c r="B493" s="72"/>
+      <c r="B493" s="71"/>
       <c r="P493" s="11"/>
       <c r="U493" s="19"/>
       <c r="AA493" s="52"/>
-      <c r="AB493" s="62"/>
+      <c r="AB493" s="61"/>
       <c r="AC493" s="52"/>
       <c r="AD493" s="52"/>
     </row>
     <row r="494" spans="2:30" s="10" customFormat="1">
-      <c r="B494" s="72"/>
+      <c r="B494" s="71"/>
       <c r="P494" s="11"/>
       <c r="U494" s="19"/>
       <c r="AA494" s="52"/>
-      <c r="AB494" s="62"/>
+      <c r="AB494" s="61"/>
       <c r="AC494" s="52"/>
       <c r="AD494" s="52"/>
     </row>
     <row r="495" spans="2:30" s="10" customFormat="1">
-      <c r="B495" s="72"/>
+      <c r="B495" s="71"/>
       <c r="P495" s="11"/>
       <c r="U495" s="19"/>
       <c r="AA495" s="52"/>
-      <c r="AB495" s="62"/>
+      <c r="AB495" s="61"/>
       <c r="AC495" s="52"/>
       <c r="AD495" s="52"/>
     </row>
     <row r="496" spans="2:30" s="10" customFormat="1">
-      <c r="B496" s="72"/>
+      <c r="B496" s="71"/>
       <c r="P496" s="11"/>
       <c r="U496" s="19"/>
       <c r="AA496" s="52"/>
-      <c r="AB496" s="62"/>
+      <c r="AB496" s="61"/>
       <c r="AC496" s="52"/>
       <c r="AD496" s="52"/>
     </row>
     <row r="497" spans="2:30" s="10" customFormat="1">
-      <c r="B497" s="72"/>
+      <c r="B497" s="71"/>
       <c r="P497" s="11"/>
       <c r="U497" s="19"/>
       <c r="AA497" s="52"/>
-      <c r="AB497" s="62"/>
+      <c r="AB497" s="61"/>
       <c r="AC497" s="52"/>
       <c r="AD497" s="52"/>
     </row>
     <row r="498" spans="2:30" s="10" customFormat="1">
-      <c r="B498" s="72"/>
+      <c r="B498" s="71"/>
       <c r="P498" s="11"/>
       <c r="U498" s="19"/>
       <c r="AA498" s="52"/>
-      <c r="AB498" s="62"/>
+      <c r="AB498" s="61"/>
       <c r="AC498" s="52"/>
       <c r="AD498" s="52"/>
     </row>
     <row r="499" spans="2:30" s="10" customFormat="1">
-      <c r="B499" s="72"/>
+      <c r="B499" s="71"/>
       <c r="P499" s="11"/>
       <c r="U499" s="19"/>
       <c r="AA499" s="52"/>
-      <c r="AB499" s="62"/>
+      <c r="AB499" s="61"/>
       <c r="AC499" s="52"/>
       <c r="AD499" s="52"/>
     </row>
     <row r="500" spans="2:30" s="10" customFormat="1">
-      <c r="B500" s="72"/>
+      <c r="B500" s="71"/>
       <c r="P500" s="11"/>
       <c r="U500" s="19"/>
       <c r="AA500" s="52"/>
-      <c r="AB500" s="62"/>
+      <c r="AB500" s="61"/>
       <c r="AC500" s="52"/>
       <c r="AD500" s="52"/>
     </row>
     <row r="501" spans="2:30" s="10" customFormat="1">
-      <c r="B501" s="72"/>
+      <c r="B501" s="71"/>
       <c r="P501" s="11"/>
       <c r="U501" s="19"/>
       <c r="AA501" s="52"/>
-      <c r="AB501" s="62"/>
+      <c r="AB501" s="61"/>
       <c r="AC501" s="52"/>
       <c r="AD501" s="52"/>
     </row>
     <row r="502" spans="2:30" s="10" customFormat="1">
-      <c r="B502" s="72"/>
+      <c r="B502" s="71"/>
       <c r="P502" s="11"/>
       <c r="U502" s="19"/>
       <c r="AA502" s="52"/>
-      <c r="AB502" s="62"/>
+      <c r="AB502" s="61"/>
       <c r="AC502" s="52"/>
       <c r="AD502" s="52"/>
     </row>
     <row r="503" spans="2:30" s="10" customFormat="1">
-      <c r="B503" s="72"/>
+      <c r="B503" s="71"/>
       <c r="P503" s="11"/>
       <c r="U503" s="19"/>
       <c r="AA503" s="52"/>
-      <c r="AB503" s="62"/>
+      <c r="AB503" s="61"/>
       <c r="AC503" s="52"/>
       <c r="AD503" s="52"/>
     </row>
     <row r="504" spans="2:30" s="10" customFormat="1">
-      <c r="B504" s="72"/>
+      <c r="B504" s="71"/>
       <c r="P504" s="11"/>
       <c r="U504" s="19"/>
       <c r="AA504" s="52"/>
-      <c r="AB504" s="62"/>
+      <c r="AB504" s="61"/>
       <c r="AC504" s="52"/>
       <c r="AD504" s="52"/>
     </row>
     <row r="505" spans="2:30" s="10" customFormat="1">
-      <c r="B505" s="72"/>
+      <c r="B505" s="71"/>
       <c r="P505" s="11"/>
       <c r="U505" s="19"/>
       <c r="AA505" s="52"/>
-      <c r="AB505" s="62"/>
+      <c r="AB505" s="61"/>
       <c r="AC505" s="52"/>
       <c r="AD505" s="52"/>
     </row>
     <row r="506" spans="2:30" s="10" customFormat="1">
-      <c r="B506" s="72"/>
+      <c r="B506" s="71"/>
       <c r="P506" s="11"/>
       <c r="U506" s="19"/>
       <c r="AA506" s="52"/>
-      <c r="AB506" s="62"/>
+      <c r="AB506" s="61"/>
       <c r="AC506" s="52"/>
       <c r="AD506" s="52"/>
     </row>
     <row r="507" spans="2:30" s="10" customFormat="1">
-      <c r="B507" s="72"/>
+      <c r="B507" s="71"/>
       <c r="P507" s="11"/>
       <c r="U507" s="19"/>
       <c r="AA507" s="52"/>
-      <c r="AB507" s="62"/>
+      <c r="AB507" s="61"/>
       <c r="AC507" s="52"/>
       <c r="AD507" s="52"/>
     </row>
     <row r="508" spans="2:30" s="10" customFormat="1">
-      <c r="B508" s="72"/>
+      <c r="B508" s="71"/>
       <c r="P508" s="11"/>
       <c r="U508" s="19"/>
       <c r="AA508" s="52"/>
-      <c r="AB508" s="62"/>
+      <c r="AB508" s="61"/>
       <c r="AC508" s="52"/>
       <c r="AD508" s="52"/>
     </row>
     <row r="509" spans="2:30" s="10" customFormat="1">
-      <c r="B509" s="72"/>
+      <c r="B509" s="71"/>
       <c r="P509" s="11"/>
       <c r="U509" s="19"/>
       <c r="AA509" s="52"/>
-      <c r="AB509" s="62"/>
+      <c r="AB509" s="61"/>
       <c r="AC509" s="52"/>
       <c r="AD509" s="52"/>
     </row>
     <row r="510" spans="2:30" s="10" customFormat="1">
-      <c r="B510" s="72"/>
+      <c r="B510" s="71"/>
       <c r="P510" s="11"/>
       <c r="U510" s="19"/>
       <c r="AA510" s="52"/>
-      <c r="AB510" s="62"/>
+      <c r="AB510" s="61"/>
       <c r="AC510" s="52"/>
       <c r="AD510" s="52"/>
     </row>
     <row r="511" spans="2:30" s="10" customFormat="1">
-      <c r="B511" s="72"/>
+      <c r="B511" s="71"/>
       <c r="P511" s="11"/>
       <c r="U511" s="19"/>
       <c r="AA511" s="52"/>
-      <c r="AB511" s="62"/>
+      <c r="AB511" s="61"/>
       <c r="AC511" s="52"/>
       <c r="AD511" s="52"/>
     </row>
     <row r="512" spans="2:30" s="10" customFormat="1">
-      <c r="B512" s="72"/>
+      <c r="B512" s="71"/>
       <c r="P512" s="11"/>
       <c r="U512" s="19"/>
       <c r="AA512" s="52"/>
-      <c r="AB512" s="62"/>
+      <c r="AB512" s="61"/>
       <c r="AC512" s="52"/>
       <c r="AD512" s="52"/>
     </row>
     <row r="513" spans="2:30" s="10" customFormat="1">
-      <c r="B513" s="72"/>
+      <c r="B513" s="71"/>
       <c r="P513" s="11"/>
       <c r="U513" s="19"/>
       <c r="AA513" s="52"/>
-      <c r="AB513" s="62"/>
+      <c r="AB513" s="61"/>
       <c r="AC513" s="52"/>
       <c r="AD513" s="52"/>
     </row>
     <row r="514" spans="2:30" s="10" customFormat="1">
-      <c r="B514" s="72"/>
+      <c r="B514" s="71"/>
       <c r="P514" s="11"/>
       <c r="U514" s="19"/>
       <c r="AA514" s="52"/>
-      <c r="AB514" s="62"/>
+      <c r="AB514" s="61"/>
       <c r="AC514" s="52"/>
       <c r="AD514" s="52"/>
     </row>
     <row r="515" spans="2:30" s="10" customFormat="1">
-      <c r="B515" s="72"/>
+      <c r="B515" s="71"/>
       <c r="P515" s="11"/>
       <c r="U515" s="19"/>
       <c r="AA515" s="52"/>
-      <c r="AB515" s="62"/>
+      <c r="AB515" s="61"/>
       <c r="AC515" s="52"/>
       <c r="AD515" s="52"/>
     </row>
     <row r="516" spans="2:30" s="10" customFormat="1">
-      <c r="B516" s="72"/>
+      <c r="B516" s="71"/>
       <c r="P516" s="11"/>
       <c r="U516" s="19"/>
       <c r="AA516" s="52"/>
-      <c r="AB516" s="62"/>
+      <c r="AB516" s="61"/>
       <c r="AC516" s="52"/>
       <c r="AD516" s="52"/>
     </row>
     <row r="517" spans="2:30" s="10" customFormat="1">
-      <c r="B517" s="72"/>
+      <c r="B517" s="71"/>
       <c r="P517" s="11"/>
       <c r="U517" s="19"/>
       <c r="AA517" s="52"/>
-      <c r="AB517" s="62"/>
+      <c r="AB517" s="61"/>
       <c r="AC517" s="52"/>
       <c r="AD517" s="52"/>
     </row>
     <row r="518" spans="2:30" s="10" customFormat="1">
-      <c r="B518" s="72"/>
+      <c r="B518" s="71"/>
       <c r="P518" s="11"/>
       <c r="U518" s="19"/>
       <c r="AA518" s="52"/>
-      <c r="AB518" s="62"/>
+      <c r="AB518" s="61"/>
       <c r="AC518" s="52"/>
       <c r="AD518" s="52"/>
     </row>
     <row r="519" spans="2:30" s="10" customFormat="1">
-      <c r="B519" s="72"/>
+      <c r="B519" s="71"/>
       <c r="P519" s="11"/>
       <c r="U519" s="19"/>
       <c r="AA519" s="52"/>
-      <c r="AB519" s="62"/>
+      <c r="AB519" s="61"/>
       <c r="AC519" s="52"/>
       <c r="AD519" s="52"/>
     </row>
     <row r="520" spans="2:30" s="10" customFormat="1">
-      <c r="B520" s="72"/>
+      <c r="B520" s="71"/>
       <c r="P520" s="11"/>
       <c r="U520" s="19"/>
       <c r="AA520" s="52"/>
-      <c r="AB520" s="62"/>
+      <c r="AB520" s="61"/>
       <c r="AC520" s="52"/>
       <c r="AD520" s="52"/>
     </row>
     <row r="521" spans="2:30" s="10" customFormat="1">
-      <c r="B521" s="72"/>
+      <c r="B521" s="71"/>
       <c r="P521" s="11"/>
       <c r="U521" s="19"/>
       <c r="AA521" s="52"/>
-      <c r="AB521" s="62"/>
+      <c r="AB521" s="61"/>
       <c r="AC521" s="52"/>
       <c r="AD521" s="52"/>
     </row>
     <row r="522" spans="2:30" s="10" customFormat="1">
-      <c r="B522" s="72"/>
+      <c r="B522" s="71"/>
       <c r="P522" s="11"/>
       <c r="U522" s="19"/>
       <c r="AA522" s="52"/>
-      <c r="AB522" s="62"/>
+      <c r="AB522" s="61"/>
       <c r="AC522" s="52"/>
       <c r="AD522" s="52"/>
     </row>
     <row r="523" spans="2:30" s="10" customFormat="1">
-      <c r="B523" s="72"/>
+      <c r="B523" s="71"/>
       <c r="P523" s="11"/>
       <c r="U523" s="19"/>
       <c r="AA523" s="52"/>
-      <c r="AB523" s="62"/>
+      <c r="AB523" s="61"/>
       <c r="AC523" s="52"/>
       <c r="AD523" s="52"/>
     </row>
     <row r="524" spans="2:30" s="10" customFormat="1">
-      <c r="B524" s="72"/>
+      <c r="B524" s="71"/>
       <c r="P524" s="11"/>
       <c r="U524" s="19"/>
       <c r="AA524" s="52"/>
-      <c r="AB524" s="62"/>
+      <c r="AB524" s="61"/>
       <c r="AC524" s="52"/>
       <c r="AD524" s="52"/>
     </row>
     <row r="525" spans="2:30" s="10" customFormat="1">
-      <c r="B525" s="72"/>
+      <c r="B525" s="71"/>
       <c r="P525" s="11"/>
       <c r="U525" s="19"/>
       <c r="AA525" s="52"/>
-      <c r="AB525" s="62"/>
+      <c r="AB525" s="61"/>
       <c r="AC525" s="52"/>
       <c r="AD525" s="52"/>
     </row>
     <row r="526" spans="2:30" s="10" customFormat="1">
-      <c r="B526" s="72"/>
+      <c r="B526" s="71"/>
       <c r="P526" s="11"/>
       <c r="U526" s="19"/>
       <c r="AA526" s="52"/>
-      <c r="AB526" s="62"/>
+      <c r="AB526" s="61"/>
       <c r="AC526" s="52"/>
       <c r="AD526" s="52"/>
     </row>
     <row r="527" spans="2:30" s="10" customFormat="1">
-      <c r="B527" s="72"/>
+      <c r="B527" s="71"/>
       <c r="P527" s="11"/>
       <c r="U527" s="19"/>
       <c r="AA527" s="52"/>
-      <c r="AB527" s="62"/>
+      <c r="AB527" s="61"/>
       <c r="AC527" s="52"/>
       <c r="AD527" s="52"/>
     </row>
     <row r="528" spans="2:30" s="10" customFormat="1">
-      <c r="B528" s="72"/>
+      <c r="B528" s="71"/>
       <c r="P528" s="11"/>
       <c r="U528" s="19"/>
       <c r="AA528" s="52"/>
-      <c r="AB528" s="62"/>
+      <c r="AB528" s="61"/>
       <c r="AC528" s="52"/>
       <c r="AD528" s="52"/>
     </row>
     <row r="529" spans="2:30" s="10" customFormat="1">
-      <c r="B529" s="72"/>
+      <c r="B529" s="71"/>
       <c r="P529" s="11"/>
       <c r="U529" s="19"/>
       <c r="AA529" s="52"/>
-      <c r="AB529" s="62"/>
+      <c r="AB529" s="61"/>
       <c r="AC529" s="52"/>
       <c r="AD529" s="52"/>
     </row>
     <row r="530" spans="2:30" s="10" customFormat="1">
-      <c r="B530" s="72"/>
+      <c r="B530" s="71"/>
       <c r="P530" s="11"/>
       <c r="U530" s="19"/>
       <c r="AA530" s="52"/>
-      <c r="AB530" s="62"/>
+      <c r="AB530" s="61"/>
       <c r="AC530" s="52"/>
       <c r="AD530" s="52"/>
     </row>
     <row r="531" spans="2:30" s="10" customFormat="1">
-      <c r="B531" s="72"/>
+      <c r="B531" s="71"/>
       <c r="P531" s="11"/>
       <c r="U531" s="19"/>
       <c r="AA531" s="52"/>
-      <c r="AB531" s="62"/>
+      <c r="AB531" s="61"/>
       <c r="AC531" s="52"/>
       <c r="AD531" s="52"/>
     </row>
     <row r="532" spans="2:30" s="10" customFormat="1">
-      <c r="B532" s="72"/>
+      <c r="B532" s="71"/>
       <c r="P532" s="11"/>
       <c r="U532" s="19"/>
       <c r="AA532" s="52"/>
-      <c r="AB532" s="62"/>
+      <c r="AB532" s="61"/>
       <c r="AC532" s="52"/>
       <c r="AD532" s="52"/>
     </row>
     <row r="533" spans="2:30" s="10" customFormat="1">
-      <c r="B533" s="72"/>
+      <c r="B533" s="71"/>
       <c r="P533" s="11"/>
       <c r="U533" s="19"/>
       <c r="AA533" s="52"/>
-      <c r="AB533" s="62"/>
+      <c r="AB533" s="61"/>
       <c r="AC533" s="52"/>
       <c r="AD533" s="52"/>
     </row>
     <row r="534" spans="2:30" s="10" customFormat="1">
-      <c r="B534" s="72"/>
+      <c r="B534" s="71"/>
       <c r="P534" s="11"/>
       <c r="U534" s="19"/>
       <c r="AA534" s="52"/>
-      <c r="AB534" s="62"/>
+      <c r="AB534" s="61"/>
       <c r="AC534" s="52"/>
       <c r="AD534" s="52"/>
     </row>
     <row r="535" spans="2:30" s="10" customFormat="1">
-      <c r="B535" s="72"/>
+      <c r="B535" s="71"/>
       <c r="P535" s="11"/>
       <c r="U535" s="19"/>
       <c r="AA535" s="52"/>
-      <c r="AB535" s="62"/>
+      <c r="AB535" s="61"/>
       <c r="AC535" s="52"/>
       <c r="AD535" s="52"/>
     </row>
     <row r="536" spans="2:30" s="10" customFormat="1">
-      <c r="B536" s="72"/>
+      <c r="B536" s="71"/>
       <c r="P536" s="11"/>
       <c r="U536" s="19"/>
       <c r="AA536" s="52"/>
-      <c r="AB536" s="62"/>
+      <c r="AB536" s="61"/>
       <c r="AC536" s="52"/>
       <c r="AD536" s="52"/>
     </row>
     <row r="537" spans="2:30" s="10" customFormat="1">
-      <c r="B537" s="72"/>
+      <c r="B537" s="71"/>
       <c r="P537" s="11"/>
       <c r="U537" s="19"/>
       <c r="AA537" s="52"/>
-      <c r="AB537" s="62"/>
+      <c r="AB537" s="61"/>
       <c r="AC537" s="52"/>
       <c r="AD537" s="52"/>
     </row>
     <row r="538" spans="2:30" s="10" customFormat="1">
-      <c r="B538" s="72"/>
+      <c r="B538" s="71"/>
       <c r="P538" s="11"/>
       <c r="U538" s="19"/>
       <c r="AA538" s="52"/>
-      <c r="AB538" s="62"/>
+      <c r="AB538" s="61"/>
       <c r="AC538" s="52"/>
       <c r="AD538" s="52"/>
     </row>
     <row r="539" spans="2:30" s="10" customFormat="1">
-      <c r="B539" s="72"/>
+      <c r="B539" s="71"/>
       <c r="P539" s="11"/>
       <c r="U539" s="19"/>
       <c r="AA539" s="52"/>
-      <c r="AB539" s="62"/>
+      <c r="AB539" s="61"/>
       <c r="AC539" s="52"/>
       <c r="AD539" s="52"/>
     </row>
     <row r="540" spans="2:30" s="10" customFormat="1">
-      <c r="B540" s="72"/>
+      <c r="B540" s="71"/>
       <c r="P540" s="11"/>
       <c r="U540" s="19"/>
       <c r="AA540" s="52"/>
-      <c r="AB540" s="62"/>
+      <c r="AB540" s="61"/>
       <c r="AC540" s="52"/>
       <c r="AD540" s="52"/>
     </row>
     <row r="541" spans="2:30" s="10" customFormat="1">
-      <c r="B541" s="72"/>
+      <c r="B541" s="71"/>
       <c r="P541" s="11"/>
       <c r="U541" s="19"/>
       <c r="AA541" s="52"/>
-      <c r="AB541" s="62"/>
+      <c r="AB541" s="61"/>
       <c r="AC541" s="52"/>
       <c r="AD541" s="52"/>
     </row>
     <row r="542" spans="2:30" s="10" customFormat="1">
-      <c r="B542" s="72"/>
+      <c r="B542" s="71"/>
       <c r="P542" s="11"/>
       <c r="U542" s="19"/>
       <c r="AA542" s="52"/>
-      <c r="AB542" s="62"/>
+      <c r="AB542" s="61"/>
       <c r="AC542" s="52"/>
       <c r="AD542" s="52"/>
     </row>
     <row r="543" spans="2:30" s="10" customFormat="1">
-      <c r="B543" s="72"/>
+      <c r="B543" s="71"/>
       <c r="P543" s="11"/>
       <c r="U543" s="19"/>
       <c r="AA543" s="52"/>
-      <c r="AB543" s="62"/>
+      <c r="AB543" s="61"/>
       <c r="AC543" s="52"/>
       <c r="AD543" s="52"/>
     </row>
     <row r="544" spans="2:30" s="10" customFormat="1">
-      <c r="B544" s="72"/>
+      <c r="B544" s="71"/>
       <c r="P544" s="11"/>
       <c r="U544" s="19"/>
       <c r="AA544" s="52"/>
-      <c r="AB544" s="62"/>
+      <c r="AB544" s="61"/>
       <c r="AC544" s="52"/>
       <c r="AD544" s="52"/>
     </row>
     <row r="545" spans="2:30" s="10" customFormat="1">
-      <c r="B545" s="72"/>
+      <c r="B545" s="71"/>
       <c r="P545" s="11"/>
       <c r="U545" s="19"/>
       <c r="AA545" s="52"/>
-      <c r="AB545" s="62"/>
+      <c r="AB545" s="61"/>
       <c r="AC545" s="52"/>
       <c r="AD545" s="52"/>
     </row>
     <row r="546" spans="2:30" s="10" customFormat="1">
-      <c r="B546" s="72"/>
+      <c r="B546" s="71"/>
       <c r="P546" s="11"/>
       <c r="U546" s="19"/>
       <c r="AA546" s="52"/>
-      <c r="AB546" s="62"/>
+      <c r="AB546" s="61"/>
       <c r="AC546" s="52"/>
       <c r="AD546" s="52"/>
     </row>
     <row r="547" spans="2:30" s="10" customFormat="1">
-      <c r="B547" s="72"/>
+      <c r="B547" s="71"/>
       <c r="P547" s="11"/>
       <c r="U547" s="19"/>
       <c r="AA547" s="52"/>
-      <c r="AB547" s="62"/>
+      <c r="AB547" s="61"/>
       <c r="AC547" s="52"/>
       <c r="AD547" s="52"/>
     </row>
     <row r="548" spans="2:30" s="10" customFormat="1">
-      <c r="B548" s="72"/>
+      <c r="B548" s="71"/>
       <c r="P548" s="11"/>
       <c r="U548" s="19"/>
       <c r="AA548" s="52"/>
-      <c r="AB548" s="62"/>
+      <c r="AB548" s="61"/>
       <c r="AC548" s="52"/>
       <c r="AD548" s="52"/>
     </row>
     <row r="549" spans="2:30" s="10" customFormat="1">
-      <c r="B549" s="72"/>
+      <c r="B549" s="71"/>
       <c r="P549" s="11"/>
       <c r="U549" s="19"/>
       <c r="AA549" s="52"/>
-      <c r="AB549" s="62"/>
+      <c r="AB549" s="61"/>
       <c r="AC549" s="52"/>
       <c r="AD549" s="52"/>
     </row>
     <row r="550" spans="2:30" s="10" customFormat="1">
-      <c r="B550" s="72"/>
+      <c r="B550" s="71"/>
       <c r="P550" s="11"/>
       <c r="U550" s="19"/>
       <c r="AA550" s="52"/>
-      <c r="AB550" s="62"/>
+      <c r="AB550" s="61"/>
       <c r="AC550" s="52"/>
       <c r="AD550" s="52"/>
     </row>
     <row r="551" spans="2:30" s="10" customFormat="1">
-      <c r="B551" s="72"/>
+      <c r="B551" s="71"/>
       <c r="P551" s="11"/>
       <c r="U551" s="19"/>
       <c r="AA551" s="52"/>
-      <c r="AB551" s="62"/>
+      <c r="AB551" s="61"/>
       <c r="AC551" s="52"/>
       <c r="AD551" s="52"/>
     </row>
     <row r="552" spans="2:30" s="10" customFormat="1">
-      <c r="B552" s="72"/>
+      <c r="B552" s="71"/>
       <c r="P552" s="11"/>
       <c r="U552" s="19"/>
       <c r="AA552" s="52"/>
-      <c r="AB552" s="62"/>
+      <c r="AB552" s="61"/>
       <c r="AC552" s="52"/>
       <c r="AD552" s="52"/>
     </row>
     <row r="553" spans="2:30" s="10" customFormat="1">
-      <c r="B553" s="72"/>
+      <c r="B553" s="71"/>
       <c r="P553" s="11"/>
       <c r="U553" s="19"/>
       <c r="AA553" s="52"/>
-      <c r="AB553" s="62"/>
+      <c r="AB553" s="61"/>
       <c r="AC553" s="52"/>
       <c r="AD553" s="52"/>
     </row>
     <row r="554" spans="2:30" s="10" customFormat="1">
-      <c r="B554" s="72"/>
+      <c r="B554" s="71"/>
       <c r="P554" s="11"/>
       <c r="U554" s="19"/>
       <c r="AA554" s="52"/>
-      <c r="AB554" s="62"/>
+      <c r="AB554" s="61"/>
       <c r="AC554" s="52"/>
       <c r="AD554" s="52"/>
     </row>
     <row r="555" spans="2:30" s="10" customFormat="1">
-      <c r="B555" s="72"/>
+      <c r="B555" s="71"/>
       <c r="P555" s="11"/>
       <c r="U555" s="19"/>
       <c r="AA555" s="52"/>
-      <c r="AB555" s="62"/>
+      <c r="AB555" s="61"/>
       <c r="AC555" s="52"/>
       <c r="AD555" s="52"/>
     </row>
     <row r="556" spans="2:30" s="10" customFormat="1">
-      <c r="B556" s="72"/>
+      <c r="B556" s="71"/>
       <c r="P556" s="11"/>
       <c r="U556" s="19"/>
       <c r="AA556" s="52"/>
-      <c r="AB556" s="62"/>
+      <c r="AB556" s="61"/>
       <c r="AC556" s="52"/>
       <c r="AD556" s="52"/>
     </row>
     <row r="557" spans="2:30" s="10" customFormat="1">
-      <c r="B557" s="72"/>
+      <c r="B557" s="71"/>
       <c r="P557" s="11"/>
       <c r="U557" s="19"/>
       <c r="AA557" s="52"/>
-      <c r="AB557" s="62"/>
+      <c r="AB557" s="61"/>
       <c r="AC557" s="52"/>
       <c r="AD557" s="52"/>
     </row>
     <row r="558" spans="2:30" s="10" customFormat="1">
-      <c r="B558" s="72"/>
+      <c r="B558" s="71"/>
       <c r="P558" s="11"/>
       <c r="U558" s="19"/>
       <c r="AA558" s="52"/>
-      <c r="AB558" s="62"/>
+      <c r="AB558" s="61"/>
       <c r="AC558" s="52"/>
       <c r="AD558" s="52"/>
     </row>
     <row r="559" spans="2:30" s="10" customFormat="1">
-      <c r="B559" s="72"/>
+      <c r="B559" s="71"/>
       <c r="P559" s="11"/>
       <c r="U559" s="19"/>
       <c r="AA559" s="52"/>
-      <c r="AB559" s="62"/>
+      <c r="AB559" s="61"/>
       <c r="AC559" s="52"/>
       <c r="AD559" s="52"/>
     </row>
     <row r="560" spans="2:30" s="10" customFormat="1">
-      <c r="B560" s="72"/>
+      <c r="B560" s="71"/>
       <c r="P560" s="11"/>
       <c r="U560" s="19"/>
       <c r="AA560" s="52"/>
-      <c r="AB560" s="62"/>
+      <c r="AB560" s="61"/>
       <c r="AC560" s="52"/>
       <c r="AD560" s="52"/>
     </row>
     <row r="561" spans="2:30" s="10" customFormat="1">
-      <c r="B561" s="72"/>
+      <c r="B561" s="71"/>
       <c r="P561" s="11"/>
       <c r="U561" s="19"/>
       <c r="AA561" s="52"/>
-      <c r="AB561" s="62"/>
+      <c r="AB561" s="61"/>
       <c r="AC561" s="52"/>
       <c r="AD561" s="52"/>
     </row>
     <row r="562" spans="2:30" s="10" customFormat="1">
-      <c r="B562" s="72"/>
+      <c r="B562" s="71"/>
       <c r="P562" s="11"/>
       <c r="U562" s="19"/>
       <c r="AA562" s="52"/>
-      <c r="AB562" s="62"/>
+      <c r="AB562" s="61"/>
       <c r="AC562" s="52"/>
       <c r="AD562" s="52"/>
     </row>
     <row r="563" spans="2:30" s="10" customFormat="1">
-      <c r="B563" s="72"/>
+      <c r="B563" s="71"/>
       <c r="P563" s="11"/>
       <c r="U563" s="19"/>
       <c r="AA563" s="52"/>
-      <c r="AB563" s="62"/>
+      <c r="AB563" s="61"/>
       <c r="AC563" s="52"/>
       <c r="AD563" s="52"/>
     </row>
     <row r="564" spans="2:30" s="10" customFormat="1">
-      <c r="B564" s="72"/>
+      <c r="B564" s="71"/>
       <c r="P564" s="11"/>
       <c r="U564" s="19"/>
       <c r="AA564" s="52"/>
-      <c r="AB564" s="62"/>
+      <c r="AB564" s="61"/>
       <c r="AC564" s="52"/>
       <c r="AD564" s="52"/>
     </row>
     <row r="565" spans="2:30" s="10" customFormat="1">
-      <c r="B565" s="72"/>
+      <c r="B565" s="71"/>
       <c r="P565" s="11"/>
       <c r="U565" s="19"/>
       <c r="AA565" s="52"/>
-      <c r="AB565" s="62"/>
+      <c r="AB565" s="61"/>
       <c r="AC565" s="52"/>
       <c r="AD565" s="52"/>
     </row>
     <row r="566" spans="2:30" s="10" customFormat="1">
-      <c r="B566" s="72"/>
+      <c r="B566" s="71"/>
       <c r="P566" s="11"/>
       <c r="U566" s="19"/>
       <c r="AA566" s="52"/>
-      <c r="AB566" s="62"/>
+      <c r="AB566" s="61"/>
       <c r="AC566" s="52"/>
       <c r="AD566" s="52"/>
     </row>
     <row r="567" spans="2:30" s="10" customFormat="1">
-      <c r="B567" s="72"/>
+      <c r="B567" s="71"/>
       <c r="P567" s="11"/>
       <c r="U567" s="19"/>
       <c r="AA567" s="52"/>
-      <c r="AB567" s="62"/>
+      <c r="AB567" s="61"/>
       <c r="AC567" s="52"/>
       <c r="AD567" s="52"/>
     </row>
     <row r="568" spans="2:30" s="10" customFormat="1">
-      <c r="B568" s="72"/>
+      <c r="B568" s="71"/>
       <c r="P568" s="11"/>
       <c r="U568" s="19"/>
       <c r="AA568" s="52"/>
-      <c r="AB568" s="62"/>
+      <c r="AB568" s="61"/>
       <c r="AC568" s="52"/>
       <c r="AD568" s="52"/>
     </row>
     <row r="569" spans="2:30" s="10" customFormat="1">
-      <c r="B569" s="72"/>
+      <c r="B569" s="71"/>
       <c r="P569" s="11"/>
       <c r="U569" s="19"/>
       <c r="AA569" s="52"/>
-      <c r="AB569" s="62"/>
+      <c r="AB569" s="61"/>
       <c r="AC569" s="52"/>
       <c r="AD569" s="52"/>
     </row>
     <row r="570" spans="2:30" s="10" customFormat="1">
-      <c r="B570" s="72"/>
+      <c r="B570" s="71"/>
       <c r="P570" s="11"/>
       <c r="U570" s="19"/>
       <c r="AA570" s="52"/>
-      <c r="AB570" s="62"/>
+      <c r="AB570" s="61"/>
       <c r="AC570" s="52"/>
       <c r="AD570" s="52"/>
     </row>
     <row r="571" spans="2:30" s="10" customFormat="1">
-      <c r="B571" s="72"/>
+      <c r="B571" s="71"/>
       <c r="P571" s="11"/>
       <c r="U571" s="19"/>
       <c r="AA571" s="52"/>
-      <c r="AB571" s="62"/>
+      <c r="AB571" s="61"/>
       <c r="AC571" s="52"/>
       <c r="AD571" s="52"/>
     </row>
     <row r="572" spans="2:30" s="10" customFormat="1">
-      <c r="B572" s="72"/>
+      <c r="B572" s="71"/>
       <c r="P572" s="11"/>
       <c r="U572" s="19"/>
       <c r="AA572" s="52"/>
-      <c r="AB572" s="62"/>
+      <c r="AB572" s="61"/>
       <c r="AC572" s="52"/>
       <c r="AD572" s="52"/>
     </row>
     <row r="573" spans="2:30" s="10" customFormat="1">
-      <c r="B573" s="72"/>
+      <c r="B573" s="71"/>
       <c r="P573" s="11"/>
       <c r="U573" s="19"/>
       <c r="AA573" s="52"/>
-      <c r="AB573" s="62"/>
+      <c r="AB573" s="61"/>
       <c r="AC573" s="52"/>
       <c r="AD573" s="52"/>
     </row>
     <row r="574" spans="2:30" s="10" customFormat="1">
-      <c r="B574" s="72"/>
+      <c r="B574" s="71"/>
       <c r="P574" s="11"/>
       <c r="U574" s="19"/>
       <c r="AA574" s="52"/>
-      <c r="AB574" s="62"/>
+      <c r="AB574" s="61"/>
       <c r="AC574" s="52"/>
       <c r="AD574" s="52"/>
     </row>
     <row r="575" spans="2:30" s="10" customFormat="1">
-      <c r="B575" s="72"/>
+      <c r="B575" s="71"/>
       <c r="P575" s="11"/>
       <c r="U575" s="19"/>
       <c r="AA575" s="52"/>
-      <c r="AB575" s="62"/>
+      <c r="AB575" s="61"/>
       <c r="AC575" s="52"/>
       <c r="AD575" s="52"/>
     </row>
     <row r="576" spans="2:30" s="10" customFormat="1">
-      <c r="B576" s="72"/>
+      <c r="B576" s="71"/>
       <c r="P576" s="11"/>
       <c r="U576" s="19"/>
       <c r="AA576" s="52"/>
-      <c r="AB576" s="62"/>
+      <c r="AB576" s="61"/>
       <c r="AC576" s="52"/>
       <c r="AD576" s="52"/>
     </row>
     <row r="577" spans="2:30" s="10" customFormat="1">
-      <c r="B577" s="72"/>
+      <c r="B577" s="71"/>
       <c r="P577" s="11"/>
       <c r="U577" s="19"/>
       <c r="AA577" s="52"/>
-      <c r="AB577" s="62"/>
+      <c r="AB577" s="61"/>
       <c r="AC577" s="52"/>
       <c r="AD577" s="52"/>
     </row>
     <row r="578" spans="2:30" s="10" customFormat="1">
-      <c r="B578" s="72"/>
+      <c r="B578" s="71"/>
       <c r="P578" s="11"/>
       <c r="U578" s="19"/>
       <c r="AA578" s="52"/>
-      <c r="AB578" s="62"/>
+      <c r="AB578" s="61"/>
       <c r="AC578" s="52"/>
       <c r="AD578" s="52"/>
     </row>
     <row r="579" spans="2:30" s="10" customFormat="1">
-      <c r="B579" s="72"/>
+      <c r="B579" s="71"/>
       <c r="P579" s="11"/>
       <c r="U579" s="19"/>
       <c r="AA579" s="52"/>
-      <c r="AB579" s="62"/>
+      <c r="AB579" s="61"/>
       <c r="AC579" s="52"/>
       <c r="AD579" s="52"/>
     </row>
     <row r="580" spans="2:30" s="10" customFormat="1">
-      <c r="B580" s="72"/>
+      <c r="B580" s="71"/>
       <c r="P580" s="11"/>
       <c r="U580" s="19"/>
       <c r="AA580" s="52"/>
-      <c r="AB580" s="62"/>
+      <c r="AB580" s="61"/>
       <c r="AC580" s="52"/>
       <c r="AD580" s="52"/>
     </row>
     <row r="581" spans="2:30" s="10" customFormat="1">
-      <c r="B581" s="72"/>
+      <c r="B581" s="71"/>
       <c r="P581" s="11"/>
       <c r="U581" s="19"/>
       <c r="AA581" s="52"/>
-      <c r="AB581" s="62"/>
+      <c r="AB581" s="61"/>
       <c r="AC581" s="52"/>
       <c r="AD581" s="52"/>
     </row>
     <row r="582" spans="2:30" s="10" customFormat="1">
-      <c r="B582" s="72"/>
+      <c r="B582" s="71"/>
       <c r="P582" s="11"/>
       <c r="U582" s="19"/>
       <c r="AA582" s="52"/>
-      <c r="AB582" s="62"/>
+      <c r="AB582" s="61"/>
       <c r="AC582" s="52"/>
       <c r="AD582" s="52"/>
     </row>
     <row r="583" spans="2:30" s="10" customFormat="1">
-      <c r="B583" s="72"/>
+      <c r="B583" s="71"/>
       <c r="P583" s="11"/>
       <c r="U583" s="19"/>
       <c r="AA583" s="52"/>
-      <c r="AB583" s="62"/>
+      <c r="AB583" s="61"/>
       <c r="AC583" s="52"/>
       <c r="AD583" s="52"/>
     </row>
     <row r="584" spans="2:30" s="10" customFormat="1">
-      <c r="B584" s="72"/>
+      <c r="B584" s="71"/>
       <c r="P584" s="11"/>
       <c r="U584" s="19"/>
       <c r="AA584" s="52"/>
-      <c r="AB584" s="62"/>
+      <c r="AB584" s="61"/>
       <c r="AC584" s="52"/>
       <c r="AD584" s="52"/>
     </row>
     <row r="585" spans="2:30" s="10" customFormat="1">
-      <c r="B585" s="72"/>
+      <c r="B585" s="71"/>
       <c r="P585" s="11"/>
       <c r="U585" s="19"/>
       <c r="AA585" s="52"/>
-      <c r="AB585" s="62"/>
+      <c r="AB585" s="61"/>
       <c r="AC585" s="52"/>
       <c r="AD585" s="52"/>
     </row>
     <row r="586" spans="2:30" s="10" customFormat="1">
-      <c r="B586" s="72"/>
+      <c r="B586" s="71"/>
       <c r="P586" s="11"/>
       <c r="U586" s="19"/>
       <c r="AA586" s="52"/>
-      <c r="AB586" s="62"/>
+      <c r="AB586" s="61"/>
       <c r="AC586" s="52"/>
       <c r="AD586" s="52"/>
     </row>
     <row r="587" spans="2:30" s="10" customFormat="1">
-      <c r="B587" s="72"/>
+      <c r="B587" s="71"/>
       <c r="P587" s="11"/>
       <c r="U587" s="19"/>
       <c r="AA587" s="52"/>
-      <c r="AB587" s="62"/>
+      <c r="AB587" s="61"/>
       <c r="AC587" s="52"/>
       <c r="AD587" s="52"/>
     </row>
     <row r="588" spans="2:30" s="10" customFormat="1">
-      <c r="B588" s="72"/>
+      <c r="B588" s="71"/>
       <c r="P588" s="11"/>
       <c r="U588" s="19"/>
       <c r="AA588" s="52"/>
-      <c r="AB588" s="62"/>
+      <c r="AB588" s="61"/>
       <c r="AC588" s="52"/>
       <c r="AD588" s="52"/>
     </row>
     <row r="589" spans="2:30" s="10" customFormat="1">
-      <c r="B589" s="72"/>
+      <c r="B589" s="71"/>
       <c r="P589" s="11"/>
       <c r="U589" s="19"/>
       <c r="AA589" s="52"/>
-      <c r="AB589" s="62"/>
+      <c r="AB589" s="61"/>
       <c r="AC589" s="52"/>
       <c r="AD589" s="52"/>
     </row>
     <row r="590" spans="2:30" s="10" customFormat="1">
-      <c r="B590" s="72"/>
+      <c r="B590" s="71"/>
       <c r="P590" s="11"/>
       <c r="U590" s="19"/>
       <c r="AA590" s="52"/>
-      <c r="AB590" s="62"/>
+      <c r="AB590" s="61"/>
       <c r="AC590" s="52"/>
       <c r="AD590" s="52"/>
     </row>
     <row r="591" spans="2:30" s="10" customFormat="1">
-      <c r="B591" s="72"/>
+      <c r="B591" s="71"/>
       <c r="P591" s="11"/>
       <c r="U591" s="19"/>
       <c r="AA591" s="52"/>
-      <c r="AB591" s="62"/>
+      <c r="AB591" s="61"/>
       <c r="AC591" s="52"/>
       <c r="AD591" s="52"/>
     </row>
     <row r="592" spans="2:30" s="10" customFormat="1">
-      <c r="B592" s="72"/>
+      <c r="B592" s="71"/>
       <c r="P592" s="11"/>
       <c r="U592" s="19"/>
       <c r="AA592" s="52"/>
-      <c r="AB592" s="62"/>
+      <c r="AB592" s="61"/>
       <c r="AC592" s="52"/>
       <c r="AD592" s="52"/>
     </row>
     <row r="593" spans="2:30" s="10" customFormat="1">
-      <c r="B593" s="72"/>
+      <c r="B593" s="71"/>
       <c r="P593" s="11"/>
       <c r="U593" s="19"/>
       <c r="AA593" s="52"/>
-      <c r="AB593" s="62"/>
+      <c r="AB593" s="61"/>
       <c r="AC593" s="52"/>
       <c r="AD593" s="52"/>
     </row>
     <row r="594" spans="2:30" s="10" customFormat="1">
-      <c r="B594" s="72"/>
+      <c r="B594" s="71"/>
       <c r="P594" s="11"/>
       <c r="U594" s="19"/>
       <c r="AA594" s="52"/>
-      <c r="AB594" s="62"/>
+      <c r="AB594" s="61"/>
       <c r="AC594" s="52"/>
       <c r="AD594" s="52"/>
     </row>
     <row r="595" spans="2:30" s="10" customFormat="1">
-      <c r="B595" s="72"/>
+      <c r="B595" s="71"/>
       <c r="P595" s="11"/>
       <c r="U595" s="19"/>
       <c r="AA595" s="52"/>
-      <c r="AB595" s="62"/>
+      <c r="AB595" s="61"/>
       <c r="AC595" s="52"/>
       <c r="AD595" s="52"/>
     </row>
     <row r="596" spans="2:30" s="10" customFormat="1">
-      <c r="B596" s="72"/>
+      <c r="B596" s="71"/>
       <c r="P596" s="11"/>
       <c r="U596" s="19"/>
       <c r="AA596" s="52"/>
-      <c r="AB596" s="62"/>
+      <c r="AB596" s="61"/>
       <c r="AC596" s="52"/>
       <c r="AD596" s="52"/>
     </row>
     <row r="597" spans="2:30" s="10" customFormat="1">
-      <c r="B597" s="72"/>
+      <c r="B597" s="71"/>
       <c r="P597" s="11"/>
       <c r="U597" s="19"/>
       <c r="AA597" s="52"/>
-      <c r="AB597" s="62"/>
+      <c r="AB597" s="61"/>
       <c r="AC597" s="52"/>
       <c r="AD597" s="52"/>
     </row>
     <row r="598" spans="2:30" s="10" customFormat="1">
-      <c r="B598" s="72"/>
+      <c r="B598" s="71"/>
       <c r="P598" s="11"/>
       <c r="U598" s="19"/>
       <c r="AA598" s="52"/>
-      <c r="AB598" s="62"/>
+      <c r="AB598" s="61"/>
       <c r="AC598" s="52"/>
       <c r="AD598" s="52"/>
     </row>
     <row r="599" spans="2:30" s="10" customFormat="1">
-      <c r="B599" s="72"/>
+      <c r="B599" s="71"/>
       <c r="P599" s="11"/>
       <c r="U599" s="19"/>
       <c r="AA599" s="52"/>
-      <c r="AB599" s="62"/>
+      <c r="AB599" s="61"/>
       <c r="AC599" s="52"/>
       <c r="AD599" s="52"/>
     </row>
     <row r="600" spans="2:30" s="10" customFormat="1">
-      <c r="B600" s="72"/>
+      <c r="B600" s="71"/>
       <c r="P600" s="11"/>
       <c r="U600" s="19"/>
       <c r="AA600" s="52"/>
-      <c r="AB600" s="62"/>
+      <c r="AB600" s="61"/>
       <c r="AC600" s="52"/>
       <c r="AD600" s="52"/>
     </row>
     <row r="601" spans="2:30" s="10" customFormat="1">
-      <c r="B601" s="72"/>
+      <c r="B601" s="71"/>
       <c r="P601" s="11"/>
       <c r="U601" s="19"/>
       <c r="AA601" s="52"/>
-      <c r="AB601" s="62"/>
+      <c r="AB601" s="61"/>
       <c r="AC601" s="52"/>
       <c r="AD601" s="52"/>
     </row>
     <row r="602" spans="2:30" s="10" customFormat="1">
-      <c r="B602" s="72"/>
+      <c r="B602" s="71"/>
       <c r="P602" s="11"/>
       <c r="U602" s="19"/>
       <c r="AA602" s="52"/>
-      <c r="AB602" s="62"/>
+      <c r="AB602" s="61"/>
       <c r="AC602" s="52"/>
       <c r="AD602" s="52"/>
     </row>
     <row r="603" spans="2:30" s="10" customFormat="1">
-      <c r="B603" s="72"/>
+      <c r="B603" s="71"/>
       <c r="P603" s="11"/>
       <c r="U603" s="19"/>
       <c r="AA603" s="52"/>
-      <c r="AB603" s="62"/>
+      <c r="AB603" s="61"/>
       <c r="AC603" s="52"/>
       <c r="AD603" s="52"/>
     </row>
     <row r="604" spans="2:30" s="10" customFormat="1">
-      <c r="B604" s="72"/>
+      <c r="B604" s="71"/>
       <c r="P604" s="11"/>
       <c r="U604" s="19"/>
       <c r="AA604" s="52"/>
-      <c r="AB604" s="62"/>
+      <c r="AB604" s="61"/>
       <c r="AC604" s="52"/>
       <c r="AD604" s="52"/>
     </row>
     <row r="605" spans="2:30" s="10" customFormat="1">
-      <c r="B605" s="72"/>
+      <c r="B605" s="71"/>
       <c r="P605" s="11"/>
       <c r="U605" s="19"/>
       <c r="AA605" s="52"/>
-      <c r="AB605" s="62"/>
+      <c r="AB605" s="61"/>
       <c r="AC605" s="52"/>
       <c r="AD605" s="52"/>
     </row>
     <row r="606" spans="2:30" s="10" customFormat="1">
-      <c r="B606" s="72"/>
+      <c r="B606" s="71"/>
       <c r="P606" s="11"/>
       <c r="U606" s="19"/>
       <c r="AA606" s="52"/>
-      <c r="AB606" s="62"/>
+      <c r="AB606" s="61"/>
       <c r="AC606" s="52"/>
       <c r="AD606" s="52"/>
     </row>
     <row r="607" spans="2:30" s="10" customFormat="1">
-      <c r="B607" s="72"/>
+      <c r="B607" s="71"/>
       <c r="P607" s="11"/>
       <c r="U607" s="19"/>
       <c r="AA607" s="52"/>
-      <c r="AB607" s="62"/>
+      <c r="AB607" s="61"/>
       <c r="AC607" s="52"/>
       <c r="AD607" s="52"/>
     </row>
     <row r="608" spans="2:30" s="10" customFormat="1">
-      <c r="B608" s="72"/>
+      <c r="B608" s="71"/>
       <c r="P608" s="11"/>
       <c r="U608" s="19"/>
       <c r="AA608" s="52"/>
-      <c r="AB608" s="62"/>
+      <c r="AB608" s="61"/>
       <c r="AC608" s="52"/>
       <c r="AD608" s="52"/>
     </row>
     <row r="609" spans="2:30" s="10" customFormat="1">
-      <c r="B609" s="72"/>
+      <c r="B609" s="71"/>
       <c r="P609" s="11"/>
       <c r="U609" s="19"/>
       <c r="AA609" s="52"/>
-      <c r="AB609" s="62"/>
+      <c r="AB609" s="61"/>
       <c r="AC609" s="52"/>
       <c r="AD609" s="52"/>
     </row>
     <row r="610" spans="2:30" s="10" customFormat="1">
-      <c r="B610" s="72"/>
+      <c r="B610" s="71"/>
       <c r="P610" s="11"/>
       <c r="U610" s="19"/>
       <c r="AA610" s="52"/>
-      <c r="AB610" s="62"/>
+      <c r="AB610" s="61"/>
       <c r="AC610" s="52"/>
       <c r="AD610" s="52"/>
     </row>
     <row r="611" spans="2:30" s="10" customFormat="1">
-      <c r="B611" s="72"/>
+      <c r="B611" s="71"/>
       <c r="P611" s="11"/>
       <c r="U611" s="19"/>
       <c r="AA611" s="52"/>
-      <c r="AB611" s="62"/>
+      <c r="AB611" s="61"/>
       <c r="AC611" s="52"/>
       <c r="AD611" s="52"/>
     </row>
     <row r="612" spans="2:30" s="10" customFormat="1">
-      <c r="B612" s="72"/>
+      <c r="B612" s="71"/>
       <c r="P612" s="11"/>
       <c r="U612" s="19"/>
       <c r="AA612" s="52"/>
-      <c r="AB612" s="62"/>
+      <c r="AB612" s="61"/>
       <c r="AC612" s="52"/>
       <c r="AD612" s="52"/>
     </row>
     <row r="613" spans="2:30" s="10" customFormat="1">
-      <c r="B613" s="72"/>
+      <c r="B613" s="71"/>
       <c r="P613" s="11"/>
       <c r="U613" s="19"/>
       <c r="AA613" s="52"/>
-      <c r="AB613" s="62"/>
+      <c r="AB613" s="61"/>
       <c r="AC613" s="52"/>
       <c r="AD613" s="52"/>
     </row>
     <row r="614" spans="2:30" s="10" customFormat="1">
-      <c r="B614" s="72"/>
+      <c r="B614" s="71"/>
       <c r="P614" s="11"/>
       <c r="U614" s="19"/>
       <c r="AA614" s="52"/>
-      <c r="AB614" s="62"/>
+      <c r="AB614" s="61"/>
       <c r="AC614" s="52"/>
       <c r="AD614" s="52"/>
     </row>
     <row r="615" spans="2:30" s="10" customFormat="1">
-      <c r="B615" s="72"/>
+      <c r="B615" s="71"/>
       <c r="P615" s="11"/>
       <c r="U615" s="19"/>
       <c r="AA615" s="52"/>
-      <c r="AB615" s="62"/>
+      <c r="AB615" s="61"/>
       <c r="AC615" s="52"/>
       <c r="AD615" s="52"/>
     </row>
     <row r="616" spans="2:30" s="10" customFormat="1">
-      <c r="B616" s="72"/>
+      <c r="B616" s="71"/>
       <c r="P616" s="11"/>
       <c r="U616" s="19"/>
       <c r="AA616" s="52"/>
-      <c r="AB616" s="62"/>
+      <c r="AB616" s="61"/>
       <c r="AC616" s="52"/>
       <c r="AD616" s="52"/>
     </row>
     <row r="617" spans="2:30" s="10" customFormat="1">
-      <c r="B617" s="72"/>
+      <c r="B617" s="71"/>
       <c r="P617" s="11"/>
       <c r="U617" s="19"/>
       <c r="AA617" s="52"/>
-      <c r="AB617" s="62"/>
+      <c r="AB617" s="61"/>
       <c r="AC617" s="52"/>
       <c r="AD617" s="52"/>
     </row>
     <row r="618" spans="2:30" s="10" customFormat="1">
-      <c r="B618" s="72"/>
+      <c r="B618" s="71"/>
       <c r="P618" s="11"/>
       <c r="U618" s="19"/>
       <c r="AA618" s="52"/>
-      <c r="AB618" s="62"/>
+      <c r="AB618" s="61"/>
       <c r="AC618" s="52"/>
       <c r="AD618" s="52"/>
     </row>
     <row r="619" spans="2:30" s="10" customFormat="1">
-      <c r="B619" s="72"/>
+      <c r="B619" s="71"/>
       <c r="P619" s="11"/>
       <c r="U619" s="19"/>
       <c r="AA619" s="52"/>
-      <c r="AB619" s="62"/>
+      <c r="AB619" s="61"/>
       <c r="AC619" s="52"/>
       <c r="AD619" s="52"/>
     </row>
     <row r="620" spans="2:30" s="10" customFormat="1">
-      <c r="B620" s="72"/>
+      <c r="B620" s="71"/>
       <c r="P620" s="11"/>
       <c r="U620" s="19"/>
       <c r="AA620" s="52"/>
-      <c r="AB620" s="62"/>
+      <c r="AB620" s="61"/>
       <c r="AC620" s="52"/>
       <c r="AD620" s="52"/>
     </row>
     <row r="621" spans="2:30" s="10" customFormat="1">
-      <c r="B621" s="72"/>
+      <c r="B621" s="71"/>
       <c r="P621" s="11"/>
       <c r="U621" s="19"/>
       <c r="AA621" s="52"/>
-      <c r="AB621" s="62"/>
+      <c r="AB621" s="61"/>
       <c r="AC621" s="52"/>
       <c r="AD621" s="52"/>
     </row>
     <row r="622" spans="2:30" s="10" customFormat="1">
-      <c r="B622" s="72"/>
+      <c r="B622" s="71"/>
       <c r="P622" s="11"/>
       <c r="U622" s="19"/>
       <c r="AA622" s="52"/>
-      <c r="AB622" s="62"/>
+      <c r="AB622" s="61"/>
       <c r="AC622" s="52"/>
       <c r="AD622" s="52"/>
     </row>
     <row r="623" spans="2:30" s="10" customFormat="1">
-      <c r="B623" s="72"/>
+      <c r="B623" s="71"/>
       <c r="P623" s="11"/>
       <c r="U623" s="19"/>
       <c r="AA623" s="52"/>
-      <c r="AB623" s="62"/>
+      <c r="AB623" s="61"/>
       <c r="AC623" s="52"/>
       <c r="AD623" s="52"/>
     </row>
     <row r="624" spans="2:30" s="10" customFormat="1">
-      <c r="B624" s="72"/>
+      <c r="B624" s="71"/>
       <c r="P624" s="11"/>
       <c r="U624" s="19"/>
       <c r="AA624" s="52"/>
-      <c r="AB624" s="62"/>
+      <c r="AB624" s="61"/>
       <c r="AC624" s="52"/>
       <c r="AD624" s="52"/>
     </row>
     <row r="625" spans="2:30" s="10" customFormat="1">
-      <c r="B625" s="72"/>
+      <c r="B625" s="71"/>
       <c r="P625" s="11"/>
       <c r="U625" s="19"/>
       <c r="AA625" s="52"/>
-      <c r="AB625" s="62"/>
+      <c r="AB625" s="61"/>
       <c r="AC625" s="52"/>
       <c r="AD625" s="52"/>
     </row>
     <row r="626" spans="2:30" s="10" customFormat="1">
-      <c r="B626" s="72"/>
+      <c r="B626" s="71"/>
       <c r="P626" s="11"/>
       <c r="U626" s="19"/>
       <c r="AA626" s="52"/>
-      <c r="AB626" s="62"/>
+      <c r="AB626" s="61"/>
       <c r="AC626" s="52"/>
       <c r="AD626" s="52"/>
     </row>
     <row r="627" spans="2:30" s="10" customFormat="1">
-      <c r="B627" s="72"/>
+      <c r="B627" s="71"/>
       <c r="P627" s="11"/>
       <c r="U627" s="19"/>
       <c r="AA627" s="52"/>
-      <c r="AB627" s="62"/>
+      <c r="AB627" s="61"/>
       <c r="AC627" s="52"/>
       <c r="AD627" s="52"/>
     </row>
     <row r="628" spans="2:30" s="10" customFormat="1">
-      <c r="B628" s="72"/>
+      <c r="B628" s="71"/>
       <c r="P628" s="11"/>
       <c r="U628" s="19"/>
       <c r="AA628" s="52"/>
-      <c r="AB628" s="62"/>
+      <c r="AB628" s="61"/>
       <c r="AC628" s="52"/>
       <c r="AD628" s="52"/>
     </row>
     <row r="629" spans="2:30" s="10" customFormat="1">
-      <c r="B629" s="72"/>
+      <c r="B629" s="71"/>
       <c r="P629" s="11"/>
       <c r="U629" s="19"/>
       <c r="AA629" s="52"/>
-      <c r="AB629" s="62"/>
+      <c r="AB629" s="61"/>
       <c r="AC629" s="52"/>
       <c r="AD629" s="52"/>
     </row>
     <row r="630" spans="2:30" s="10" customFormat="1">
-      <c r="B630" s="72"/>
+      <c r="B630" s="71"/>
       <c r="P630" s="11"/>
       <c r="U630" s="19"/>
       <c r="AA630" s="52"/>
-      <c r="AB630" s="62"/>
+      <c r="AB630" s="61"/>
       <c r="AC630" s="52"/>
       <c r="AD630" s="52"/>
     </row>
     <row r="631" spans="2:30" s="10" customFormat="1">
-      <c r="B631" s="72"/>
+      <c r="B631" s="71"/>
       <c r="P631" s="11"/>
       <c r="U631" s="19"/>
       <c r="AA631" s="52"/>
-      <c r="AB631" s="62"/>
+      <c r="AB631" s="61"/>
       <c r="AC631" s="52"/>
       <c r="AD631" s="52"/>
     </row>
     <row r="632" spans="2:30" s="10" customFormat="1">
-      <c r="B632" s="72"/>
+      <c r="B632" s="71"/>
       <c r="P632" s="11"/>
       <c r="U632" s="19"/>
       <c r="AA632" s="52"/>
-      <c r="AB632" s="62"/>
+      <c r="AB632" s="61"/>
       <c r="AC632" s="52"/>
       <c r="AD632" s="52"/>
     </row>
     <row r="633" spans="2:30" s="10" customFormat="1">
-      <c r="B633" s="72"/>
+      <c r="B633" s="71"/>
       <c r="P633" s="11"/>
       <c r="U633" s="19"/>
       <c r="AA633" s="52"/>
-      <c r="AB633" s="62"/>
+      <c r="AB633" s="61"/>
       <c r="AC633" s="52"/>
       <c r="AD633" s="52"/>
     </row>
     <row r="634" spans="2:30" s="10" customFormat="1">
-      <c r="B634" s="72"/>
+      <c r="B634" s="71"/>
       <c r="P634" s="11"/>
       <c r="U634" s="19"/>
       <c r="AA634" s="52"/>
-      <c r="AB634" s="62"/>
+      <c r="AB634" s="61"/>
       <c r="AC634" s="52"/>
       <c r="AD634" s="52"/>
     </row>
     <row r="635" spans="2:30" s="10" customFormat="1">
-      <c r="B635" s="72"/>
+      <c r="B635" s="71"/>
       <c r="P635" s="11"/>
       <c r="U635" s="19"/>
       <c r="AA635" s="52"/>
-      <c r="AB635" s="62"/>
+      <c r="AB635" s="61"/>
       <c r="AC635" s="52"/>
       <c r="AD635" s="52"/>
     </row>
     <row r="636" spans="2:30" s="10" customFormat="1">
-      <c r="B636" s="72"/>
+      <c r="B636" s="71"/>
       <c r="P636" s="11"/>
       <c r="U636" s="19"/>
       <c r="AA636" s="52"/>
-      <c r="AB636" s="62"/>
+      <c r="AB636" s="61"/>
       <c r="AC636" s="52"/>
       <c r="AD636" s="52"/>
     </row>
     <row r="637" spans="2:30" s="10" customFormat="1">
-      <c r="B637" s="72"/>
+      <c r="B637" s="71"/>
       <c r="P637" s="11"/>
       <c r="U637" s="19"/>
       <c r="AA637" s="52"/>
-      <c r="AB637" s="62"/>
+      <c r="AB637" s="61"/>
       <c r="AC637" s="52"/>
       <c r="AD637" s="52"/>
     </row>
     <row r="638" spans="2:30" s="10" customFormat="1">
-      <c r="B638" s="72"/>
+      <c r="B638" s="71"/>
       <c r="P638" s="11"/>
       <c r="U638" s="19"/>
       <c r="AA638" s="52"/>
-      <c r="AB638" s="62"/>
+      <c r="AB638" s="61"/>
       <c r="AC638" s="52"/>
       <c r="AD638" s="52"/>
     </row>
     <row r="639" spans="2:30" s="10" customFormat="1">
-      <c r="B639" s="72"/>
+      <c r="B639" s="71"/>
       <c r="P639" s="11"/>
       <c r="U639" s="19"/>
       <c r="AA639" s="52"/>
-      <c r="AB639" s="62"/>
+      <c r="AB639" s="61"/>
       <c r="AC639" s="52"/>
       <c r="AD639" s="52"/>
     </row>
     <row r="640" spans="2:30" s="10" customFormat="1">
-      <c r="B640" s="72"/>
+      <c r="B640" s="71"/>
       <c r="P640" s="11"/>
       <c r="U640" s="19"/>
       <c r="AA640" s="52"/>
-      <c r="AB640" s="62"/>
+      <c r="AB640" s="61"/>
       <c r="AC640" s="52"/>
       <c r="AD640" s="52"/>
     </row>
     <row r="641" spans="2:30" s="10" customFormat="1">
-      <c r="B641" s="72"/>
+      <c r="B641" s="71"/>
       <c r="P641" s="11"/>
       <c r="U641" s="19"/>
       <c r="AA641" s="52"/>
-      <c r="AB641" s="62"/>
+      <c r="AB641" s="61"/>
       <c r="AC641" s="52"/>
       <c r="AD641" s="52"/>
     </row>
     <row r="642" spans="2:30" s="10" customFormat="1">
-      <c r="B642" s="72"/>
+      <c r="B642" s="71"/>
       <c r="P642" s="11"/>
       <c r="U642" s="19"/>
       <c r="AA642" s="52"/>
-      <c r="AB642" s="62"/>
+      <c r="AB642" s="61"/>
       <c r="AC642" s="52"/>
       <c r="AD642" s="52"/>
     </row>
     <row r="643" spans="2:30" s="10" customFormat="1">
-      <c r="B643" s="72"/>
+      <c r="B643" s="71"/>
       <c r="P643" s="11"/>
       <c r="U643" s="19"/>
       <c r="AA643" s="52"/>
-      <c r="AB643" s="62"/>
+      <c r="AB643" s="61"/>
       <c r="AC643" s="52"/>
       <c r="AD643" s="52"/>
     </row>
     <row r="644" spans="2:30" s="10" customFormat="1">
-      <c r="B644" s="72"/>
+      <c r="B644" s="71"/>
       <c r="P644" s="11"/>
       <c r="U644" s="19"/>
       <c r="AA644" s="52"/>
-      <c r="AB644" s="62"/>
+      <c r="AB644" s="61"/>
       <c r="AC644" s="52"/>
       <c r="AD644" s="52"/>
     </row>
     <row r="645" spans="2:30" s="10" customFormat="1">
-      <c r="B645" s="72"/>
+      <c r="B645" s="71"/>
       <c r="P645" s="11"/>
       <c r="U645" s="19"/>
       <c r="AA645" s="52"/>
-      <c r="AB645" s="62"/>
+      <c r="AB645" s="61"/>
       <c r="AC645" s="52"/>
       <c r="AD645" s="52"/>
     </row>
     <row r="646" spans="2:30" s="10" customFormat="1">
-      <c r="B646" s="72"/>
+      <c r="B646" s="71"/>
       <c r="P646" s="11"/>
       <c r="U646" s="19"/>
       <c r="AA646" s="52"/>
-      <c r="AB646" s="62"/>
+      <c r="AB646" s="61"/>
       <c r="AC646" s="52"/>
       <c r="AD646" s="52"/>
     </row>
     <row r="647" spans="2:30" s="10" customFormat="1">
-      <c r="B647" s="72"/>
+      <c r="B647" s="71"/>
       <c r="P647" s="11"/>
       <c r="U647" s="19"/>
       <c r="AA647" s="52"/>
-      <c r="AB647" s="62"/>
+      <c r="AB647" s="61"/>
       <c r="AC647" s="52"/>
       <c r="AD647" s="52"/>
     </row>
     <row r="648" spans="2:30" s="10" customFormat="1">
-      <c r="B648" s="72"/>
+      <c r="B648" s="71"/>
       <c r="P648" s="11"/>
       <c r="U648" s="19"/>
       <c r="AA648" s="52"/>
-      <c r="AB648" s="62"/>
+      <c r="AB648" s="61"/>
       <c r="AC648" s="52"/>
       <c r="AD648" s="52"/>
     </row>
     <row r="649" spans="2:30" s="10" customFormat="1">
-      <c r="B649" s="72"/>
+      <c r="B649" s="71"/>
       <c r="P649" s="11"/>
       <c r="U649" s="19"/>
       <c r="AA649" s="52"/>
-      <c r="AB649" s="62"/>
+      <c r="AB649" s="61"/>
       <c r="AC649" s="52"/>
       <c r="AD649" s="52"/>
     </row>
     <row r="650" spans="2:30" s="10" customFormat="1">
-      <c r="B650" s="72"/>
+      <c r="B650" s="71"/>
       <c r="P650" s="11"/>
       <c r="U650" s="19"/>
       <c r="AA650" s="52"/>
-      <c r="AB650" s="62"/>
+      <c r="AB650" s="61"/>
       <c r="AC650" s="52"/>
       <c r="AD650" s="52"/>
     </row>
     <row r="651" spans="2:30" s="10" customFormat="1">
-      <c r="B651" s="72"/>
+      <c r="B651" s="71"/>
       <c r="P651" s="11"/>
       <c r="U651" s="19"/>
       <c r="AA651" s="52"/>
-      <c r="AB651" s="62"/>
+      <c r="AB651" s="61"/>
       <c r="AC651" s="52"/>
       <c r="AD651" s="52"/>
     </row>
     <row r="652" spans="2:30" s="10" customFormat="1">
-      <c r="B652" s="72"/>
+      <c r="B652" s="71"/>
       <c r="P652" s="11"/>
       <c r="U652" s="19"/>
       <c r="AA652" s="52"/>
-      <c r="AB652" s="62"/>
+      <c r="AB652" s="61"/>
       <c r="AC652" s="52"/>
       <c r="AD652" s="52"/>
     </row>
     <row r="653" spans="2:30" s="10" customFormat="1">
-      <c r="B653" s="72"/>
+      <c r="B653" s="71"/>
       <c r="P653" s="11"/>
       <c r="U653" s="19"/>
       <c r="AA653" s="52"/>
-      <c r="AB653" s="62"/>
+      <c r="AB653" s="61"/>
       <c r="AC653" s="52"/>
       <c r="AD653" s="52"/>
     </row>
     <row r="654" spans="2:30" s="10" customFormat="1">
-      <c r="B654" s="72"/>
+      <c r="B654" s="71"/>
       <c r="P654" s="11"/>
       <c r="U654" s="19"/>
       <c r="AA654" s="52"/>
-      <c r="AB654" s="62"/>
+      <c r="AB654" s="61"/>
       <c r="AC654" s="52"/>
       <c r="AD654" s="52"/>
     </row>
     <row r="655" spans="2:30" s="10" customFormat="1">
-      <c r="B655" s="72"/>
+      <c r="B655" s="71"/>
       <c r="P655" s="11"/>
       <c r="U655" s="19"/>
       <c r="AA655" s="52"/>
-      <c r="AB655" s="62"/>
+      <c r="AB655" s="61"/>
       <c r="AC655" s="52"/>
       <c r="AD655" s="52"/>
     </row>
     <row r="656" spans="2:30" s="10" customFormat="1">
-      <c r="B656" s="72"/>
+      <c r="B656" s="71"/>
       <c r="P656" s="11"/>
       <c r="U656" s="19"/>
       <c r="AA656" s="52"/>
-      <c r="AB656" s="62"/>
+      <c r="AB656" s="61"/>
       <c r="AC656" s="52"/>
       <c r="AD656" s="52"/>
     </row>
     <row r="657" spans="2:30" s="10" customFormat="1">
-      <c r="B657" s="72"/>
+      <c r="B657" s="71"/>
       <c r="P657" s="11"/>
       <c r="U657" s="19"/>
       <c r="AA657" s="52"/>
-      <c r="AB657" s="62"/>
+      <c r="AB657" s="61"/>
       <c r="AC657" s="52"/>
       <c r="AD657" s="52"/>
     </row>
     <row r="658" spans="2:30" s="10" customFormat="1">
-      <c r="B658" s="72"/>
+      <c r="B658" s="71"/>
       <c r="P658" s="11"/>
       <c r="U658" s="19"/>
       <c r="AA658" s="52"/>
-      <c r="AB658" s="62"/>
+      <c r="AB658" s="61"/>
       <c r="AC658" s="52"/>
       <c r="AD658" s="52"/>
     </row>
     <row r="659" spans="2:30" s="10" customFormat="1">
-      <c r="B659" s="72"/>
+      <c r="B659" s="71"/>
       <c r="P659" s="11"/>
       <c r="U659" s="19"/>
       <c r="AA659" s="52"/>
-      <c r="AB659" s="62"/>
+      <c r="AB659" s="61"/>
       <c r="AC659" s="52"/>
       <c r="AD659" s="52"/>
     </row>
     <row r="660" spans="2:30" s="10" customFormat="1">
-      <c r="B660" s="72"/>
+      <c r="B660" s="71"/>
       <c r="P660" s="11"/>
       <c r="U660" s="19"/>
       <c r="AA660" s="52"/>
-      <c r="AB660" s="62"/>
+      <c r="AB660" s="61"/>
       <c r="AC660" s="52"/>
       <c r="AD660" s="52"/>
     </row>
     <row r="661" spans="2:30" s="10" customFormat="1">
-      <c r="B661" s="72"/>
+      <c r="B661" s="71"/>
       <c r="P661" s="11"/>
       <c r="U661" s="19"/>
       <c r="AA661" s="52"/>
-      <c r="AB661" s="62"/>
+      <c r="AB661" s="61"/>
       <c r="AC661" s="52"/>
       <c r="AD661" s="52"/>
     </row>
     <row r="662" spans="2:30" s="10" customFormat="1">
-      <c r="B662" s="72"/>
+      <c r="B662" s="71"/>
       <c r="P662" s="11"/>
       <c r="U662" s="19"/>
       <c r="AA662" s="52"/>
-      <c r="AB662" s="62"/>
+      <c r="AB662" s="61"/>
       <c r="AC662" s="52"/>
       <c r="AD662" s="52"/>
     </row>
     <row r="663" spans="2:30" s="10" customFormat="1">
-      <c r="B663" s="72"/>
+      <c r="B663" s="71"/>
       <c r="P663" s="11"/>
       <c r="U663" s="19"/>
       <c r="AA663" s="52"/>
-      <c r="AB663" s="62"/>
+      <c r="AB663" s="61"/>
       <c r="AC663" s="52"/>
       <c r="AD663" s="52"/>
     </row>
     <row r="664" spans="2:30" s="10" customFormat="1">
-      <c r="B664" s="72"/>
+      <c r="B664" s="71"/>
       <c r="P664" s="11"/>
       <c r="U664" s="19"/>
       <c r="AA664" s="52"/>
-      <c r="AB664" s="62"/>
+      <c r="AB664" s="61"/>
       <c r="AC664" s="52"/>
       <c r="AD664" s="52"/>
     </row>
     <row r="665" spans="2:30" s="10" customFormat="1">
-      <c r="B665" s="72"/>
+      <c r="B665" s="71"/>
       <c r="P665" s="11"/>
       <c r="U665" s="19"/>
       <c r="AA665" s="52"/>
-      <c r="AB665" s="62"/>
+      <c r="AB665" s="61"/>
       <c r="AC665" s="52"/>
       <c r="AD665" s="52"/>
     </row>
     <row r="666" spans="2:30" s="10" customFormat="1">
-      <c r="B666" s="72"/>
+      <c r="B666" s="71"/>
       <c r="P666" s="11"/>
       <c r="U666" s="19"/>
       <c r="AA666" s="52"/>
-      <c r="AB666" s="62"/>
+      <c r="AB666" s="61"/>
       <c r="AC666" s="52"/>
       <c r="AD666" s="52"/>
     </row>
     <row r="667" spans="2:30" s="10" customFormat="1">
-      <c r="B667" s="72"/>
+      <c r="B667" s="71"/>
       <c r="P667" s="11"/>
       <c r="U667" s="19"/>
       <c r="AA667" s="52"/>
-      <c r="AB667" s="62"/>
+      <c r="AB667" s="61"/>
       <c r="AC667" s="52"/>
       <c r="AD667" s="52"/>
     </row>
     <row r="668" spans="2:30" s="10" customFormat="1">
-      <c r="B668" s="72"/>
+      <c r="B668" s="71"/>
       <c r="P668" s="11"/>
       <c r="U668" s="19"/>
       <c r="AA668" s="52"/>
-      <c r="AB668" s="62"/>
+      <c r="AB668" s="61"/>
       <c r="AC668" s="52"/>
       <c r="AD668" s="52"/>
     </row>
     <row r="669" spans="2:30" s="10" customFormat="1">
-      <c r="B669" s="72"/>
+      <c r="B669" s="71"/>
       <c r="P669" s="11"/>
       <c r="U669" s="19"/>
       <c r="AA669" s="52"/>
-      <c r="AB669" s="62"/>
+      <c r="AB669" s="61"/>
       <c r="AC669" s="52"/>
       <c r="AD669" s="52"/>
     </row>
     <row r="670" spans="2:30" s="10" customFormat="1">
-      <c r="B670" s="72"/>
+      <c r="B670" s="71"/>
       <c r="P670" s="11"/>
       <c r="U670" s="19"/>
       <c r="AA670" s="52"/>
-      <c r="AB670" s="62"/>
+      <c r="AB670" s="61"/>
       <c r="AC670" s="52"/>
       <c r="AD670" s="52"/>
     </row>
     <row r="671" spans="2:30" s="10" customFormat="1">
-      <c r="B671" s="72"/>
+      <c r="B671" s="71"/>
       <c r="P671" s="11"/>
       <c r="U671" s="19"/>
       <c r="AA671" s="52"/>
-      <c r="AB671" s="62"/>
+      <c r="AB671" s="61"/>
       <c r="AC671" s="52"/>
       <c r="AD671" s="52"/>
     </row>
     <row r="672" spans="2:30" s="10" customFormat="1">
-      <c r="B672" s="72"/>
+      <c r="B672" s="71"/>
       <c r="P672" s="11"/>
       <c r="U672" s="19"/>
       <c r="AA672" s="52"/>
-      <c r="AB672" s="62"/>
+      <c r="AB672" s="61"/>
       <c r="AC672" s="52"/>
       <c r="AD672" s="52"/>
     </row>
     <row r="673" spans="2:30" s="10" customFormat="1">
-      <c r="B673" s="72"/>
+      <c r="B673" s="71"/>
       <c r="P673" s="11"/>
       <c r="U673" s="19"/>
       <c r="AA673" s="52"/>
-      <c r="AB673" s="62"/>
+      <c r="AB673" s="61"/>
       <c r="AC673" s="52"/>
       <c r="AD673" s="52"/>
     </row>
     <row r="674" spans="2:30" s="10" customFormat="1">
-      <c r="B674" s="72"/>
+      <c r="B674" s="71"/>
       <c r="P674" s="11"/>
       <c r="U674" s="19"/>
       <c r="AA674" s="52"/>
-      <c r="AB674" s="62"/>
+      <c r="AB674" s="61"/>
       <c r="AC674" s="52"/>
       <c r="AD674" s="52"/>
     </row>
     <row r="675" spans="2:30" s="10" customFormat="1">
-      <c r="B675" s="72"/>
+      <c r="B675" s="71"/>
       <c r="P675" s="11"/>
       <c r="U675" s="19"/>
       <c r="AA675" s="52"/>
-      <c r="AB675" s="62"/>
+      <c r="AB675" s="61"/>
       <c r="AC675" s="52"/>
       <c r="AD675" s="52"/>
     </row>
     <row r="676" spans="2:30" s="10" customFormat="1">
-      <c r="B676" s="72"/>
+      <c r="B676" s="71"/>
       <c r="P676" s="11"/>
       <c r="U676" s="19"/>
       <c r="AA676" s="52"/>
-      <c r="AB676" s="62"/>
+      <c r="AB676" s="61"/>
       <c r="AC676" s="52"/>
       <c r="AD676" s="52"/>
     </row>
     <row r="677" spans="2:30" s="10" customFormat="1">
-      <c r="B677" s="72"/>
+      <c r="B677" s="71"/>
       <c r="P677" s="11"/>
       <c r="U677" s="19"/>
       <c r="AA677" s="52"/>
-      <c r="AB677" s="62"/>
+      <c r="AB677" s="61"/>
       <c r="AC677" s="52"/>
       <c r="AD677" s="52"/>
     </row>
     <row r="678" spans="2:30" s="10" customFormat="1">
-      <c r="B678" s="72"/>
+      <c r="B678" s="71"/>
       <c r="P678" s="11"/>
       <c r="U678" s="19"/>
       <c r="AA678" s="52"/>
-      <c r="AB678" s="62"/>
+      <c r="AB678" s="61"/>
       <c r="AC678" s="52"/>
       <c r="AD678" s="52"/>
     </row>
     <row r="679" spans="2:30" s="10" customFormat="1">
-      <c r="B679" s="72"/>
+      <c r="B679" s="71"/>
       <c r="P679" s="11"/>
       <c r="U679" s="19"/>
       <c r="AA679" s="52"/>
-      <c r="AB679" s="62"/>
+      <c r="AB679" s="61"/>
       <c r="AC679" s="52"/>
       <c r="AD679" s="52"/>
     </row>
     <row r="680" spans="2:30" s="10" customFormat="1">
-      <c r="B680" s="72"/>
+      <c r="B680" s="71"/>
       <c r="P680" s="11"/>
       <c r="U680" s="19"/>
       <c r="AA680" s="52"/>
-      <c r="AB680" s="62"/>
+      <c r="AB680" s="61"/>
       <c r="AC680" s="52"/>
       <c r="AD680" s="52"/>
     </row>
     <row r="681" spans="2:30" s="10" customFormat="1">
-      <c r="B681" s="72"/>
+      <c r="B681" s="71"/>
       <c r="P681" s="11"/>
       <c r="U681" s="19"/>
       <c r="AA681" s="52"/>
-      <c r="AB681" s="62"/>
+      <c r="AB681" s="61"/>
       <c r="AC681" s="52"/>
       <c r="AD681" s="52"/>
     </row>
     <row r="682" spans="2:30" s="10" customFormat="1">
-      <c r="B682" s="72"/>
+      <c r="B682" s="71"/>
       <c r="P682" s="11"/>
       <c r="U682" s="19"/>
       <c r="AA682" s="52"/>
-      <c r="AB682" s="62"/>
+      <c r="AB682" s="61"/>
       <c r="AC682" s="52"/>
       <c r="AD682" s="52"/>
     </row>
     <row r="683" spans="2:30" s="10" customFormat="1">
-      <c r="B683" s="72"/>
+      <c r="B683" s="71"/>
       <c r="P683" s="11"/>
       <c r="U683" s="19"/>
       <c r="AA683" s="52"/>
-      <c r="AB683" s="62"/>
+      <c r="AB683" s="61"/>
       <c r="AC683" s="52"/>
       <c r="AD683" s="52"/>
     </row>
     <row r="684" spans="2:30" s="10" customFormat="1">
-      <c r="B684" s="72"/>
+      <c r="B684" s="71"/>
       <c r="P684" s="11"/>
       <c r="U684" s="19"/>
       <c r="AA684" s="52"/>
-      <c r="AB684" s="62"/>
+      <c r="AB684" s="61"/>
       <c r="AC684" s="52"/>
       <c r="AD684" s="52"/>
     </row>
     <row r="685" spans="2:30" s="10" customFormat="1">
-      <c r="B685" s="72"/>
+      <c r="B685" s="71"/>
       <c r="P685" s="11"/>
       <c r="U685" s="19"/>
       <c r="AA685" s="52"/>
-      <c r="AB685" s="62"/>
+      <c r="AB685" s="61"/>
       <c r="AC685" s="52"/>
       <c r="AD685" s="52"/>
     </row>
     <row r="686" spans="2:30" s="10" customFormat="1">
-      <c r="B686" s="72"/>
+      <c r="B686" s="71"/>
       <c r="P686" s="11"/>
       <c r="U686" s="19"/>
       <c r="AA686" s="52"/>
-      <c r="AB686" s="62"/>
+      <c r="AB686" s="61"/>
       <c r="AC686" s="52"/>
       <c r="AD686" s="52"/>
     </row>
     <row r="687" spans="2:30" s="10" customFormat="1">
-      <c r="B687" s="72"/>
+      <c r="B687" s="71"/>
       <c r="P687" s="11"/>
       <c r="U687" s="19"/>
       <c r="AA687" s="52"/>
-      <c r="AB687" s="62"/>
+      <c r="AB687" s="61"/>
       <c r="AC687" s="52"/>
       <c r="AD687" s="52"/>
     </row>
     <row r="688" spans="2:30" s="10" customFormat="1">
-      <c r="B688" s="72"/>
+      <c r="B688" s="71"/>
       <c r="P688" s="11"/>
       <c r="U688" s="19"/>
       <c r="AA688" s="52"/>
-      <c r="AB688" s="62"/>
+      <c r="AB688" s="61"/>
       <c r="AC688" s="52"/>
       <c r="AD688" s="52"/>
     </row>
     <row r="689" spans="2:30" s="10" customFormat="1">
-      <c r="B689" s="72"/>
+      <c r="B689" s="71"/>
       <c r="P689" s="11"/>
       <c r="U689" s="19"/>
       <c r="AA689" s="52"/>
-      <c r="AB689" s="62"/>
+      <c r="AB689" s="61"/>
       <c r="AC689" s="52"/>
       <c r="AD689" s="52"/>
     </row>
     <row r="690" spans="2:30" s="10" customFormat="1">
-      <c r="B690" s="72"/>
+      <c r="B690" s="71"/>
       <c r="P690" s="11"/>
       <c r="U690" s="19"/>
       <c r="AA690" s="52"/>
-      <c r="AB690" s="62"/>
+      <c r="AB690" s="61"/>
       <c r="AC690" s="52"/>
       <c r="AD690" s="52"/>
     </row>
     <row r="691" spans="2:30" s="10" customFormat="1">
-      <c r="B691" s="72"/>
+      <c r="B691" s="71"/>
       <c r="P691" s="11"/>
       <c r="U691" s="19"/>
       <c r="AA691" s="52"/>
-      <c r="AB691" s="62"/>
+      <c r="AB691" s="61"/>
       <c r="AC691" s="52"/>
       <c r="AD691" s="52"/>
     </row>
     <row r="692" spans="2:30" s="10" customFormat="1">
-      <c r="B692" s="72"/>
+      <c r="B692" s="71"/>
       <c r="P692" s="11"/>
       <c r="U692" s="19"/>
       <c r="AA692" s="52"/>
-      <c r="AB692" s="62"/>
+      <c r="AB692" s="61"/>
       <c r="AC692" s="52"/>
       <c r="AD692" s="52"/>
     </row>
     <row r="693" spans="2:30" s="10" customFormat="1">
-      <c r="B693" s="72"/>
+      <c r="B693" s="71"/>
       <c r="P693" s="11"/>
       <c r="U693" s="19"/>
       <c r="AA693" s="52"/>
-      <c r="AB693" s="62"/>
+      <c r="AB693" s="61"/>
       <c r="AC693" s="52"/>
       <c r="AD693" s="52"/>
     </row>
     <row r="694" spans="2:30" s="10" customFormat="1">
-      <c r="B694" s="72"/>
+      <c r="B694" s="71"/>
       <c r="P694" s="11"/>
       <c r="U694" s="19"/>
       <c r="AA694" s="52"/>
-      <c r="AB694" s="62"/>
+      <c r="AB694" s="61"/>
       <c r="AC694" s="52"/>
       <c r="AD694" s="52"/>
     </row>
     <row r="695" spans="2:30" s="10" customFormat="1">
-      <c r="B695" s="72"/>
+      <c r="B695" s="71"/>
       <c r="P695" s="11"/>
       <c r="U695" s="19"/>
       <c r="AA695" s="52"/>
-      <c r="AB695" s="62"/>
+      <c r="AB695" s="61"/>
       <c r="AC695" s="52"/>
       <c r="AD695" s="52"/>
     </row>
     <row r="696" spans="2:30" s="10" customFormat="1">
-      <c r="B696" s="72"/>
+      <c r="B696" s="71"/>
       <c r="P696" s="11"/>
       <c r="U696" s="19"/>
       <c r="AA696" s="52"/>
-      <c r="AB696" s="62"/>
+      <c r="AB696" s="61"/>
       <c r="AC696" s="52"/>
       <c r="AD696" s="52"/>
     </row>
     <row r="697" spans="2:30" s="10" customFormat="1">
-      <c r="B697" s="72"/>
+      <c r="B697" s="71"/>
       <c r="P697" s="11"/>
       <c r="U697" s="19"/>
       <c r="AA697" s="52"/>
-      <c r="AB697" s="62"/>
+      <c r="AB697" s="61"/>
       <c r="AC697" s="52"/>
       <c r="AD697" s="52"/>
     </row>
     <row r="698" spans="2:30" s="10" customFormat="1">
-      <c r="B698" s="72"/>
+      <c r="B698" s="71"/>
       <c r="P698" s="11"/>
       <c r="U698" s="19"/>
       <c r="AA698" s="52"/>
-      <c r="AB698" s="62"/>
+      <c r="AB698" s="61"/>
       <c r="AC698" s="52"/>
       <c r="AD698" s="52"/>
     </row>
     <row r="699" spans="2:30" s="10" customFormat="1">
-      <c r="B699" s="72"/>
+      <c r="B699" s="71"/>
       <c r="P699" s="11"/>
       <c r="U699" s="19"/>
       <c r="AA699" s="52"/>
-      <c r="AB699" s="62"/>
+      <c r="AB699" s="61"/>
       <c r="AC699" s="52"/>
       <c r="AD699" s="52"/>
     </row>
     <row r="700" spans="2:30" s="10" customFormat="1">
-      <c r="B700" s="72"/>
+      <c r="B700" s="71"/>
       <c r="P700" s="11"/>
       <c r="U700" s="19"/>
       <c r="AA700" s="52"/>
-      <c r="AB700" s="62"/>
+      <c r="AB700" s="61"/>
       <c r="AC700" s="52"/>
       <c r="AD700" s="52"/>
     </row>
     <row r="701" spans="2:30" s="10" customFormat="1">
-      <c r="B701" s="72"/>
+      <c r="B701" s="71"/>
       <c r="P701" s="11"/>
       <c r="U701" s="19"/>
       <c r="AA701" s="52"/>
-      <c r="AB701" s="62"/>
+      <c r="AB701" s="61"/>
       <c r="AC701" s="52"/>
       <c r="AD701" s="52"/>
     </row>
     <row r="702" spans="2:30" s="10" customFormat="1">
-      <c r="B702" s="72"/>
+      <c r="B702" s="71"/>
       <c r="P702" s="11"/>
       <c r="U702" s="19"/>
       <c r="AA702" s="52"/>
-      <c r="AB702" s="62"/>
+      <c r="AB702" s="61"/>
       <c r="AC702" s="52"/>
       <c r="AD702" s="52"/>
     </row>
     <row r="703" spans="2:30" s="10" customFormat="1">
-      <c r="B703" s="72"/>
+      <c r="B703" s="71"/>
       <c r="P703" s="11"/>
       <c r="U703" s="19"/>
       <c r="AA703" s="52"/>
-      <c r="AB703" s="62"/>
+      <c r="AB703" s="61"/>
       <c r="AC703" s="52"/>
       <c r="AD703" s="52"/>
     </row>
     <row r="704" spans="2:30" s="10" customFormat="1">
-      <c r="B704" s="72"/>
+      <c r="B704" s="71"/>
       <c r="P704" s="11"/>
       <c r="U704" s="19"/>
       <c r="AA704" s="52"/>
-      <c r="AB704" s="62"/>
+      <c r="AB704" s="61"/>
       <c r="AC704" s="52"/>
       <c r="AD704" s="52"/>
     </row>
     <row r="705" spans="2:30" s="10" customFormat="1">
-      <c r="B705" s="72"/>
+      <c r="B705" s="71"/>
       <c r="P705" s="11"/>
       <c r="U705" s="19"/>
       <c r="AA705" s="52"/>
-      <c r="AB705" s="62"/>
+      <c r="AB705" s="61"/>
       <c r="AC705" s="52"/>
       <c r="AD705" s="52"/>
     </row>
     <row r="706" spans="2:30" s="10" customFormat="1">
-      <c r="B706" s="72"/>
+      <c r="B706" s="71"/>
       <c r="P706" s="11"/>
       <c r="U706" s="19"/>
       <c r="AA706" s="52"/>
-      <c r="AB706" s="62"/>
+      <c r="AB706" s="61"/>
       <c r="AC706" s="52"/>
       <c r="AD706" s="52"/>
     </row>
     <row r="707" spans="2:30" s="10" customFormat="1">
-      <c r="B707" s="72"/>
+      <c r="B707" s="71"/>
       <c r="P707" s="11"/>
       <c r="U707" s="19"/>
       <c r="AA707" s="52"/>
-      <c r="AB707" s="62"/>
+      <c r="AB707" s="61"/>
       <c r="AC707" s="52"/>
       <c r="AD707" s="52"/>
     </row>
     <row r="708" spans="2:30" s="10" customFormat="1">
-      <c r="B708" s="72"/>
+      <c r="B708" s="71"/>
       <c r="P708" s="11"/>
       <c r="U708" s="19"/>
       <c r="AA708" s="52"/>
-      <c r="AB708" s="62"/>
+      <c r="AB708" s="61"/>
       <c r="AC708" s="52"/>
       <c r="AD708" s="52"/>
     </row>
     <row r="709" spans="2:30" s="10" customFormat="1">
-      <c r="B709" s="72"/>
+      <c r="B709" s="71"/>
       <c r="P709" s="11"/>
       <c r="U709" s="19"/>
       <c r="AA709" s="52"/>
-      <c r="AB709" s="62"/>
+      <c r="AB709" s="61"/>
       <c r="AC709" s="52"/>
       <c r="AD709" s="52"/>
     </row>
     <row r="710" spans="2:30" s="10" customFormat="1">
-      <c r="B710" s="72"/>
+      <c r="B710" s="71"/>
       <c r="P710" s="11"/>
       <c r="U710" s="19"/>
       <c r="AA710" s="52"/>
-      <c r="AB710" s="62"/>
+      <c r="AB710" s="61"/>
       <c r="AC710" s="52"/>
       <c r="AD710" s="52"/>
     </row>
     <row r="711" spans="2:30" s="10" customFormat="1">
-      <c r="B711" s="72"/>
+      <c r="B711" s="71"/>
       <c r="P711" s="11"/>
       <c r="U711" s="19"/>
       <c r="AA711" s="52"/>
-      <c r="AB711" s="62"/>
+      <c r="AB711" s="61"/>
       <c r="AC711" s="52"/>
       <c r="AD711" s="52"/>
     </row>
     <row r="712" spans="2:30" s="10" customFormat="1">
-      <c r="B712" s="72"/>
+      <c r="B712" s="71"/>
       <c r="P712" s="11"/>
       <c r="U712" s="19"/>
       <c r="AA712" s="52"/>
-      <c r="AB712" s="62"/>
+      <c r="AB712" s="61"/>
       <c r="AC712" s="52"/>
       <c r="AD712" s="52"/>
     </row>
     <row r="713" spans="2:30" s="10" customFormat="1">
-      <c r="B713" s="72"/>
+      <c r="B713" s="71"/>
       <c r="P713" s="11"/>
       <c r="U713" s="19"/>
       <c r="AA713" s="52"/>
-      <c r="AB713" s="62"/>
+      <c r="AB713" s="61"/>
       <c r="AC713" s="52"/>
       <c r="AD713" s="52"/>
     </row>
     <row r="714" spans="2:30" s="10" customFormat="1">
-      <c r="B714" s="72"/>
+      <c r="B714" s="71"/>
       <c r="P714" s="11"/>
       <c r="U714" s="19"/>
       <c r="AA714" s="52"/>
-      <c r="AB714" s="62"/>
+      <c r="AB714" s="61"/>
       <c r="AC714" s="52"/>
       <c r="AD714" s="52"/>
     </row>
     <row r="715" spans="2:30" s="10" customFormat="1">
-      <c r="B715" s="72"/>
+      <c r="B715" s="71"/>
       <c r="P715" s="11"/>
       <c r="U715" s="19"/>
       <c r="AA715" s="52"/>
-      <c r="AB715" s="62"/>
+      <c r="AB715" s="61"/>
       <c r="AC715" s="52"/>
       <c r="AD715" s="52"/>
     </row>
     <row r="716" spans="2:30" s="10" customFormat="1">
-      <c r="B716" s="72"/>
+      <c r="B716" s="71"/>
       <c r="P716" s="11"/>
       <c r="U716" s="19"/>
       <c r="AA716" s="52"/>
-      <c r="AB716" s="62"/>
+      <c r="AB716" s="61"/>
       <c r="AC716" s="52"/>
       <c r="AD716" s="52"/>
     </row>
     <row r="717" spans="2:30" s="10" customFormat="1">
-      <c r="B717" s="72"/>
+      <c r="B717" s="71"/>
       <c r="P717" s="11"/>
       <c r="U717" s="19"/>
       <c r="AA717" s="52"/>
-      <c r="AB717" s="62"/>
+      <c r="AB717" s="61"/>
       <c r="AC717" s="52"/>
       <c r="AD717" s="52"/>
     </row>
     <row r="718" spans="2:30" s="10" customFormat="1">
-      <c r="B718" s="72"/>
+      <c r="B718" s="71"/>
       <c r="P718" s="11"/>
       <c r="U718" s="19"/>
       <c r="AA718" s="52"/>
-      <c r="AB718" s="62"/>
+      <c r="AB718" s="61"/>
       <c r="AC718" s="52"/>
       <c r="AD718" s="52"/>
     </row>
     <row r="719" spans="2:30" s="10" customFormat="1">
-      <c r="B719" s="72"/>
+      <c r="B719" s="71"/>
       <c r="P719" s="11"/>
       <c r="U719" s="19"/>
       <c r="AA719" s="52"/>
-      <c r="AB719" s="62"/>
+      <c r="AB719" s="61"/>
       <c r="AC719" s="52"/>
       <c r="AD719" s="52"/>
     </row>
     <row r="720" spans="2:30" s="10" customFormat="1">
-      <c r="B720" s="72"/>
+      <c r="B720" s="71"/>
       <c r="P720" s="11"/>
       <c r="U720" s="19"/>
       <c r="AA720" s="52"/>
-      <c r="AB720" s="62"/>
+      <c r="AB720" s="61"/>
       <c r="AC720" s="52"/>
       <c r="AD720" s="52"/>
     </row>
     <row r="721" spans="2:30" s="10" customFormat="1">
-      <c r="B721" s="72"/>
+      <c r="B721" s="71"/>
       <c r="P721" s="11"/>
       <c r="U721" s="19"/>
       <c r="AA721" s="52"/>
-      <c r="AB721" s="62"/>
+      <c r="AB721" s="61"/>
       <c r="AC721" s="52"/>
       <c r="AD721" s="52"/>
     </row>
     <row r="722" spans="2:30" s="10" customFormat="1">
-      <c r="B722" s="72"/>
+      <c r="B722" s="71"/>
       <c r="P722" s="11"/>
       <c r="U722" s="19"/>
       <c r="AA722" s="52"/>
-      <c r="AB722" s="62"/>
+      <c r="AB722" s="61"/>
       <c r="AC722" s="52"/>
       <c r="AD722" s="52"/>
     </row>
     <row r="723" spans="2:30" s="10" customFormat="1">
-      <c r="B723" s="72"/>
+      <c r="B723" s="71"/>
       <c r="P723" s="11"/>
       <c r="U723" s="19"/>
       <c r="AA723" s="52"/>
-      <c r="AB723" s="62"/>
+      <c r="AB723" s="61"/>
       <c r="AC723" s="52"/>
       <c r="AD723" s="52"/>
     </row>
     <row r="724" spans="2:30" s="10" customFormat="1">
-      <c r="B724" s="72"/>
+      <c r="B724" s="71"/>
       <c r="P724" s="11"/>
       <c r="U724" s="19"/>
       <c r="AA724" s="52"/>
-      <c r="AB724" s="62"/>
+      <c r="AB724" s="61"/>
       <c r="AC724" s="52"/>
       <c r="AD724" s="52"/>
     </row>
     <row r="725" spans="2:30" s="10" customFormat="1">
-      <c r="B725" s="72"/>
+      <c r="B725" s="71"/>
       <c r="P725" s="11"/>
       <c r="U725" s="19"/>
       <c r="AA725" s="52"/>
-      <c r="AB725" s="62"/>
+      <c r="AB725" s="61"/>
       <c r="AC725" s="52"/>
       <c r="AD725" s="52"/>
     </row>
     <row r="726" spans="2:30" s="10" customFormat="1">
-      <c r="B726" s="72"/>
+      <c r="B726" s="71"/>
       <c r="P726" s="11"/>
       <c r="U726" s="19"/>
       <c r="AA726" s="52"/>
-      <c r="AB726" s="62"/>
+      <c r="AB726" s="61"/>
       <c r="AC726" s="52"/>
       <c r="AD726" s="52"/>
     </row>
     <row r="727" spans="2:30" s="10" customFormat="1">
-      <c r="B727" s="72"/>
+      <c r="B727" s="71"/>
       <c r="P727" s="11"/>
       <c r="U727" s="19"/>
       <c r="AA727" s="52"/>
-      <c r="AB727" s="62"/>
+      <c r="AB727" s="61"/>
       <c r="AC727" s="52"/>
       <c r="AD727" s="52"/>
     </row>
     <row r="728" spans="2:30" s="10" customFormat="1">
-      <c r="B728" s="72"/>
+      <c r="B728" s="71"/>
       <c r="P728" s="11"/>
       <c r="U728" s="19"/>
       <c r="AA728" s="52"/>
-      <c r="AB728" s="62"/>
+      <c r="AB728" s="61"/>
       <c r="AC728" s="52"/>
       <c r="AD728" s="52"/>
     </row>
     <row r="729" spans="2:30" s="10" customFormat="1">
-      <c r="B729" s="72"/>
+      <c r="B729" s="71"/>
       <c r="P729" s="11"/>
       <c r="U729" s="19"/>
       <c r="AA729" s="52"/>
-      <c r="AB729" s="62"/>
+      <c r="AB729" s="61"/>
       <c r="AC729" s="52"/>
       <c r="AD729" s="52"/>
     </row>
     <row r="730" spans="2:30" s="10" customFormat="1">
-      <c r="B730" s="72"/>
+      <c r="B730" s="71"/>
       <c r="P730" s="11"/>
       <c r="U730" s="19"/>
       <c r="AA730" s="52"/>
-      <c r="AB730" s="62"/>
+      <c r="AB730" s="61"/>
       <c r="AC730" s="52"/>
       <c r="AD730" s="52"/>
     </row>
     <row r="731" spans="2:30" s="10" customFormat="1">
-      <c r="B731" s="72"/>
+      <c r="B731" s="71"/>
       <c r="P731" s="11"/>
       <c r="U731" s="19"/>
       <c r="AA731" s="52"/>
-      <c r="AB731" s="62"/>
+      <c r="AB731" s="61"/>
       <c r="AC731" s="52"/>
       <c r="AD731" s="52"/>
     </row>
     <row r="732" spans="2:30" s="10" customFormat="1">
-      <c r="B732" s="72"/>
+      <c r="B732" s="71"/>
       <c r="P732" s="11"/>
       <c r="U732" s="19"/>
       <c r="AA732" s="52"/>
-      <c r="AB732" s="62"/>
+      <c r="AB732" s="61"/>
       <c r="AC732" s="52"/>
       <c r="AD732" s="52"/>
     </row>
     <row r="733" spans="2:30" s="10" customFormat="1">
-      <c r="B733" s="72"/>
+      <c r="B733" s="71"/>
       <c r="P733" s="11"/>
       <c r="U733" s="19"/>
       <c r="AA733" s="52"/>
-      <c r="AB733" s="62"/>
+      <c r="AB733" s="61"/>
       <c r="AC733" s="52"/>
       <c r="AD733" s="52"/>
     </row>
     <row r="734" spans="2:30" s="10" customFormat="1">
-      <c r="B734" s="72"/>
+      <c r="B734" s="71"/>
       <c r="P734" s="11"/>
       <c r="U734" s="19"/>
       <c r="AA734" s="52"/>
-      <c r="AB734" s="62"/>
+      <c r="AB734" s="61"/>
       <c r="AC734" s="52"/>
       <c r="AD734" s="52"/>
     </row>
     <row r="735" spans="2:30" s="10" customFormat="1">
-      <c r="B735" s="72"/>
+      <c r="B735" s="71"/>
       <c r="P735" s="11"/>
       <c r="U735" s="19"/>
       <c r="AA735" s="52"/>
-      <c r="AB735" s="62"/>
+      <c r="AB735" s="61"/>
       <c r="AC735" s="52"/>
       <c r="AD735" s="52"/>
     </row>
     <row r="736" spans="2:30" s="10" customFormat="1">
-      <c r="B736" s="72"/>
+      <c r="B736" s="71"/>
       <c r="P736" s="11"/>
       <c r="U736" s="19"/>
       <c r="AA736" s="52"/>
-      <c r="AB736" s="62"/>
+      <c r="AB736" s="61"/>
       <c r="AC736" s="52"/>
       <c r="AD736" s="52"/>
     </row>
     <row r="737" spans="2:30" s="10" customFormat="1">
-      <c r="B737" s="72"/>
+      <c r="B737" s="71"/>
       <c r="P737" s="11"/>
       <c r="U737" s="19"/>
       <c r="AA737" s="52"/>
-      <c r="AB737" s="62"/>
+      <c r="AB737" s="61"/>
       <c r="AC737" s="52"/>
       <c r="AD737" s="52"/>
     </row>
     <row r="738" spans="2:30" s="10" customFormat="1">
-      <c r="B738" s="72"/>
+      <c r="B738" s="71"/>
       <c r="P738" s="11"/>
       <c r="U738" s="19"/>
       <c r="AA738" s="52"/>
-      <c r="AB738" s="62"/>
+      <c r="AB738" s="61"/>
       <c r="AC738" s="52"/>
       <c r="AD738" s="52"/>
     </row>
     <row r="739" spans="2:30" s="10" customFormat="1">
-      <c r="B739" s="72"/>
+      <c r="B739" s="71"/>
       <c r="P739" s="11"/>
       <c r="U739" s="19"/>
       <c r="AA739" s="52"/>
-      <c r="AB739" s="62"/>
+      <c r="AB739" s="61"/>
       <c r="AC739" s="52"/>
       <c r="AD739" s="52"/>
     </row>
     <row r="740" spans="2:30" s="10" customFormat="1">
-      <c r="B740" s="72"/>
+      <c r="B740" s="71"/>
       <c r="P740" s="11"/>
       <c r="U740" s="19"/>
       <c r="AA740" s="52"/>
-      <c r="AB740" s="62"/>
+      <c r="AB740" s="61"/>
       <c r="AC740" s="52"/>
       <c r="AD740" s="52"/>
     </row>
     <row r="741" spans="2:30" s="10" customFormat="1">
-      <c r="B741" s="72"/>
+      <c r="B741" s="71"/>
       <c r="P741" s="11"/>
       <c r="U741" s="19"/>
       <c r="AA741" s="52"/>
-      <c r="AB741" s="62"/>
+      <c r="AB741" s="61"/>
       <c r="AC741" s="52"/>
       <c r="AD741" s="52"/>
     </row>
     <row r="742" spans="2:30" s="10" customFormat="1">
-      <c r="B742" s="72"/>
+      <c r="B742" s="71"/>
       <c r="P742" s="11"/>
       <c r="U742" s="19"/>
       <c r="AA742" s="52"/>
-      <c r="AB742" s="62"/>
+      <c r="AB742" s="61"/>
       <c r="AC742" s="52"/>
       <c r="AD742" s="52"/>
     </row>
     <row r="743" spans="2:30" s="10" customFormat="1">
-      <c r="B743" s="72"/>
+      <c r="B743" s="71"/>
       <c r="P743" s="11"/>
       <c r="U743" s="19"/>
       <c r="AA743" s="52"/>
-      <c r="AB743" s="62"/>
+      <c r="AB743" s="61"/>
       <c r="AC743" s="52"/>
       <c r="AD743" s="52"/>
     </row>
     <row r="744" spans="2:30" s="10" customFormat="1">
-      <c r="B744" s="72"/>
+      <c r="B744" s="71"/>
       <c r="P744" s="11"/>
       <c r="U744" s="19"/>
       <c r="AA744" s="52"/>
-      <c r="AB744" s="62"/>
+      <c r="AB744" s="61"/>
       <c r="AC744" s="52"/>
       <c r="AD744" s="52"/>
     </row>
     <row r="745" spans="2:30" s="10" customFormat="1">
-      <c r="B745" s="72"/>
+      <c r="B745" s="71"/>
       <c r="P745" s="11"/>
       <c r="U745" s="19"/>
       <c r="AA745" s="52"/>
-      <c r="AB745" s="62"/>
+      <c r="AB745" s="61"/>
       <c r="AC745" s="52"/>
       <c r="AD745" s="52"/>
     </row>
     <row r="746" spans="2:30" s="10" customFormat="1">
-      <c r="B746" s="72"/>
+      <c r="B746" s="71"/>
       <c r="P746" s="11"/>
       <c r="U746" s="19"/>
       <c r="AA746" s="52"/>
-      <c r="AB746" s="62"/>
+      <c r="AB746" s="61"/>
       <c r="AC746" s="52"/>
       <c r="AD746" s="52"/>
     </row>
     <row r="747" spans="2:30" s="10" customFormat="1">
-      <c r="B747" s="72"/>
+      <c r="B747" s="71"/>
       <c r="P747" s="11"/>
       <c r="U747" s="19"/>
       <c r="AA747" s="52"/>
-      <c r="AB747" s="62"/>
+      <c r="AB747" s="61"/>
       <c r="AC747" s="52"/>
       <c r="AD747" s="52"/>
     </row>
     <row r="748" spans="2:30" s="10" customFormat="1">
-      <c r="B748" s="72"/>
+      <c r="B748" s="71"/>
       <c r="P748" s="11"/>
       <c r="U748" s="19"/>
       <c r="AA748" s="52"/>
-      <c r="AB748" s="62"/>
+      <c r="AB748" s="61"/>
       <c r="AC748" s="52"/>
       <c r="AD748" s="52"/>
     </row>
     <row r="749" spans="2:30" s="10" customFormat="1">
-      <c r="B749" s="72"/>
+      <c r="B749" s="71"/>
       <c r="P749" s="11"/>
       <c r="U749" s="19"/>
       <c r="AA749" s="52"/>
-      <c r="AB749" s="62"/>
+      <c r="AB749" s="61"/>
       <c r="AC749" s="52"/>
       <c r="AD749" s="52"/>
     </row>
     <row r="750" spans="2:30" s="10" customFormat="1">
-      <c r="B750" s="72"/>
+      <c r="B750" s="71"/>
       <c r="P750" s="11"/>
       <c r="U750" s="19"/>
       <c r="AA750" s="52"/>
-      <c r="AB750" s="62"/>
+      <c r="AB750" s="61"/>
       <c r="AC750" s="52"/>
       <c r="AD750" s="52"/>
     </row>
     <row r="751" spans="2:30" s="10" customFormat="1">
-      <c r="B751" s="72"/>
+      <c r="B751" s="71"/>
       <c r="P751" s="11"/>
       <c r="U751" s="19"/>
       <c r="AA751" s="52"/>
-      <c r="AB751" s="62"/>
+      <c r="AB751" s="61"/>
       <c r="AC751" s="52"/>
       <c r="AD751" s="52"/>
     </row>
     <row r="752" spans="2:30" s="10" customFormat="1">
-      <c r="B752" s="72"/>
+      <c r="B752" s="71"/>
       <c r="P752" s="11"/>
       <c r="U752" s="19"/>
       <c r="AA752" s="52"/>
-      <c r="AB752" s="62"/>
+      <c r="AB752" s="61"/>
       <c r="AC752" s="52"/>
       <c r="AD752" s="52"/>
     </row>
     <row r="753" spans="2:30" s="10" customFormat="1">
-      <c r="B753" s="72"/>
+      <c r="B753" s="71"/>
       <c r="P753" s="11"/>
       <c r="U753" s="19"/>
       <c r="AA753" s="52"/>
-      <c r="AB753" s="62"/>
+      <c r="AB753" s="61"/>
       <c r="AC753" s="52"/>
       <c r="AD753" s="52"/>
     </row>
     <row r="754" spans="2:30" s="10" customFormat="1">
-      <c r="B754" s="72"/>
+      <c r="B754" s="71"/>
       <c r="P754" s="11"/>
       <c r="U754" s="19"/>
       <c r="AA754" s="52"/>
-      <c r="AB754" s="62"/>
+      <c r="AB754" s="61"/>
       <c r="AC754" s="52"/>
       <c r="AD754" s="52"/>
     </row>
     <row r="755" spans="2:30" s="10" customFormat="1">
-      <c r="B755" s="72"/>
+      <c r="B755" s="71"/>
       <c r="P755" s="11"/>
       <c r="U755" s="19"/>
       <c r="AA755" s="52"/>
-      <c r="AB755" s="62"/>
+      <c r="AB755" s="61"/>
       <c r="AC755" s="52"/>
       <c r="AD755" s="52"/>
     </row>
     <row r="756" spans="2:30" s="10" customFormat="1">
-      <c r="B756" s="72"/>
+      <c r="B756" s="71"/>
       <c r="P756" s="11"/>
       <c r="U756" s="19"/>
       <c r="AA756" s="52"/>
-      <c r="AB756" s="62"/>
+      <c r="AB756" s="61"/>
       <c r="AC756" s="52"/>
       <c r="AD756" s="52"/>
     </row>
     <row r="757" spans="2:30" s="10" customFormat="1">
-      <c r="B757" s="72"/>
+      <c r="B757" s="71"/>
       <c r="P757" s="11"/>
       <c r="U757" s="19"/>
       <c r="AA757" s="52"/>
-      <c r="AB757" s="62"/>
+      <c r="AB757" s="61"/>
       <c r="AC757" s="52"/>
       <c r="AD757" s="52"/>
     </row>
     <row r="758" spans="2:30" s="10" customFormat="1">
-      <c r="B758" s="72"/>
+      <c r="B758" s="71"/>
       <c r="P758" s="11"/>
       <c r="U758" s="19"/>
       <c r="AA758" s="52"/>
-      <c r="AB758" s="62"/>
+      <c r="AB758" s="61"/>
       <c r="AC758" s="52"/>
       <c r="AD758" s="52"/>
     </row>
     <row r="759" spans="2:30" s="10" customFormat="1">
-      <c r="B759" s="72"/>
+      <c r="B759" s="71"/>
       <c r="P759" s="11"/>
       <c r="U759" s="19"/>
       <c r="AA759" s="52"/>
-      <c r="AB759" s="62"/>
+      <c r="AB759" s="61"/>
       <c r="AC759" s="52"/>
       <c r="AD759" s="52"/>
     </row>
     <row r="760" spans="2:30" s="10" customFormat="1">
-      <c r="B760" s="72"/>
+      <c r="B760" s="71"/>
       <c r="P760" s="11"/>
       <c r="U760" s="19"/>
       <c r="AA760" s="52"/>
-      <c r="AB760" s="62"/>
+      <c r="AB760" s="61"/>
       <c r="AC760" s="52"/>
       <c r="AD760" s="52"/>
     </row>
     <row r="761" spans="2:30" s="10" customFormat="1">
-      <c r="B761" s="72"/>
+      <c r="B761" s="71"/>
       <c r="P761" s="11"/>
       <c r="U761" s="19"/>
       <c r="AA761" s="52"/>
-      <c r="AB761" s="62"/>
+      <c r="AB761" s="61"/>
       <c r="AC761" s="52"/>
       <c r="AD761" s="52"/>
     </row>
     <row r="762" spans="2:30" s="10" customFormat="1">
-      <c r="B762" s="72"/>
+      <c r="B762" s="71"/>
       <c r="P762" s="11"/>
       <c r="U762" s="19"/>
       <c r="AA762" s="52"/>
-      <c r="AB762" s="62"/>
+      <c r="AB762" s="61"/>
       <c r="AC762" s="52"/>
       <c r="AD762" s="52"/>
     </row>
     <row r="763" spans="2:30" s="10" customFormat="1">
-      <c r="B763" s="72"/>
+      <c r="B763" s="71"/>
       <c r="P763" s="11"/>
       <c r="U763" s="19"/>
       <c r="AA763" s="52"/>
-      <c r="AB763" s="62"/>
+      <c r="AB763" s="61"/>
       <c r="AC763" s="52"/>
       <c r="AD763" s="52"/>
     </row>
     <row r="764" spans="2:30" s="10" customFormat="1">
-      <c r="B764" s="72"/>
+      <c r="B764" s="71"/>
       <c r="P764" s="11"/>
       <c r="U764" s="19"/>
       <c r="AA764" s="52"/>
-      <c r="AB764" s="62"/>
+      <c r="AB764" s="61"/>
       <c r="AC764" s="52"/>
       <c r="AD764" s="52"/>
     </row>
     <row r="765" spans="2:30" s="10" customFormat="1">
-      <c r="B765" s="72"/>
+      <c r="B765" s="71"/>
       <c r="P765" s="11"/>
       <c r="U765" s="19"/>
       <c r="AA765" s="52"/>
-      <c r="AB765" s="62"/>
+      <c r="AB765" s="61"/>
       <c r="AC765" s="52"/>
       <c r="AD765" s="52"/>
     </row>
     <row r="766" spans="2:30" s="10" customFormat="1">
-      <c r="B766" s="72"/>
+      <c r="B766" s="71"/>
       <c r="P766" s="11"/>
       <c r="U766" s="19"/>
       <c r="AA766" s="52"/>
-      <c r="AB766" s="62"/>
+      <c r="AB766" s="61"/>
       <c r="AC766" s="52"/>
       <c r="AD766" s="52"/>
     </row>
     <row r="767" spans="2:30" s="10" customFormat="1">
-      <c r="B767" s="72"/>
+      <c r="B767" s="71"/>
       <c r="P767" s="11"/>
       <c r="U767" s="19"/>
       <c r="AA767" s="52"/>
-      <c r="AB767" s="62"/>
+      <c r="AB767" s="61"/>
       <c r="AC767" s="52"/>
       <c r="AD767" s="52"/>
     </row>
     <row r="768" spans="2:30" s="10" customFormat="1">
-      <c r="B768" s="72"/>
+      <c r="B768" s="71"/>
       <c r="P768" s="11"/>
       <c r="U768" s="19"/>
       <c r="AA768" s="52"/>
-      <c r="AB768" s="62"/>
+      <c r="AB768" s="61"/>
       <c r="AC768" s="52"/>
       <c r="AD768" s="52"/>
     </row>
     <row r="769" spans="1:30" s="10" customFormat="1">
-      <c r="B769" s="72"/>
+      <c r="B769" s="71"/>
       <c r="P769" s="11"/>
       <c r="U769" s="19"/>
       <c r="AA769" s="52"/>
-      <c r="AB769" s="62"/>
+      <c r="AB769" s="61"/>
       <c r="AC769" s="52"/>
       <c r="AD769" s="52"/>
     </row>
     <row r="770" spans="1:30" s="10" customFormat="1">
-      <c r="B770" s="72"/>
+      <c r="B770" s="71"/>
       <c r="P770" s="11"/>
       <c r="U770" s="19"/>
       <c r="AA770" s="52"/>
-      <c r="AB770" s="62"/>
+      <c r="AB770" s="61"/>
       <c r="AC770" s="52"/>
       <c r="AD770" s="52"/>
     </row>
     <row r="771" spans="1:30" s="10" customFormat="1">
-      <c r="B771" s="72"/>
+      <c r="B771" s="71"/>
       <c r="P771" s="11"/>
       <c r="U771" s="19"/>
       <c r="AA771" s="52"/>
-      <c r="AB771" s="62"/>
+      <c r="AB771" s="61"/>
       <c r="AC771" s="52"/>
       <c r="AD771" s="52"/>
     </row>
     <row r="772" spans="1:30" s="10" customFormat="1">
-      <c r="B772" s="72"/>
+      <c r="B772" s="71"/>
       <c r="P772" s="11"/>
       <c r="U772" s="19"/>
       <c r="AA772" s="52"/>
-      <c r="AB772" s="62"/>
+      <c r="AB772" s="61"/>
       <c r="AC772" s="52"/>
       <c r="AD772" s="52"/>
     </row>
     <row r="773" spans="1:30" s="10" customFormat="1">
-      <c r="B773" s="72"/>
+      <c r="B773" s="71"/>
       <c r="P773" s="11"/>
       <c r="U773" s="19"/>
       <c r="AA773" s="52"/>
-      <c r="AB773" s="62"/>
+      <c r="AB773" s="61"/>
       <c r="AC773" s="52"/>
       <c r="AD773" s="52"/>
     </row>
     <row r="774" spans="1:30" s="10" customFormat="1">
-      <c r="B774" s="72"/>
+      <c r="B774" s="71"/>
       <c r="P774" s="11"/>
       <c r="U774" s="19"/>
       <c r="AA774" s="52"/>
-      <c r="AB774" s="62"/>
+      <c r="AB774" s="61"/>
       <c r="AC774" s="52"/>
       <c r="AD774" s="52"/>
     </row>
     <row r="775" spans="1:30">
       <c r="A775" s="10"/>
-      <c r="B775" s="72"/>
+      <c r="B775" s="71"/>
       <c r="C775" s="10"/>
     </row>
     <row r="776" spans="1:30">
       <c r="A776" s="10"/>
-      <c r="B776" s="72"/>
+      <c r="B776" s="71"/>
       <c r="C776" s="10"/>
     </row>
     <row r="777" spans="1:30">
       <c r="A777" s="10"/>
-      <c r="B777" s="72"/>
+      <c r="B777" s="71"/>
       <c r="C777" s="10"/>
     </row>
     <row r="778" spans="1:30">
       <c r="A778" s="10"/>
-      <c r="B778" s="72"/>
+      <c r="B778" s="71"/>
       <c r="C778" s="10"/>
     </row>
     <row r="779" spans="1:30">
       <c r="A779" s="10"/>
-      <c r="B779" s="72"/>
+      <c r="B779" s="71"/>
       <c r="C779" s="10"/>
     </row>
     <row r="780" spans="1:30">
       <c r="A780" s="10"/>
-      <c r="B780" s="72"/>
+      <c r="B780" s="71"/>
       <c r="C780" s="10"/>
     </row>
     <row r="781" spans="1:30">
       <c r="A781" s="10"/>
-      <c r="B781" s="72"/>
+      <c r="B781" s="71"/>
       <c r="C781" s="10"/>
     </row>
     <row r="782" spans="1:30">
       <c r="A782" s="10"/>
-      <c r="B782" s="72"/>
+      <c r="B782" s="71"/>
       <c r="C782" s="10"/>
     </row>
     <row r="783" spans="1:30">
       <c r="A783" s="10"/>
-      <c r="B783" s="72"/>
+      <c r="B783" s="71"/>
       <c r="C783" s="10"/>
     </row>
     <row r="784" spans="1:30">
       <c r="A784" s="10"/>
-      <c r="B784" s="72"/>
+      <c r="B784" s="71"/>
       <c r="C784" s="10"/>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="10"/>
-      <c r="B785" s="72"/>
+      <c r="B785" s="71"/>
       <c r="C785" s="10"/>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="10"/>
-      <c r="B786" s="72"/>
+      <c r="B786" s="71"/>
       <c r="C786" s="10"/>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="10"/>
-      <c r="B787" s="72"/>
+      <c r="B787" s="71"/>
       <c r="C787" s="10"/>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="10"/>
-      <c r="B788" s="72"/>
+      <c r="B788" s="71"/>
       <c r="C788" s="10"/>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="10"/>
-      <c r="B789" s="72"/>
+      <c r="B789" s="71"/>
       <c r="C789" s="10"/>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="10"/>
-      <c r="B790" s="72"/>
+      <c r="B790" s="71"/>
       <c r="C790" s="10"/>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="10"/>
-      <c r="B791" s="72"/>
+      <c r="B791" s="71"/>
       <c r="C791" s="10"/>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="10"/>
-      <c r="B792" s="72"/>
+      <c r="B792" s="71"/>
       <c r="C792" s="10"/>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="10"/>
-      <c r="B793" s="72"/>
+      <c r="B793" s="71"/>
       <c r="C793" s="10"/>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="10"/>
-      <c r="B794" s="72"/>
+      <c r="B794" s="71"/>
       <c r="C794" s="10"/>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="10"/>
-      <c r="B795" s="72"/>
+      <c r="B795" s="71"/>
       <c r="C795" s="10"/>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="10"/>
-      <c r="B796" s="72"/>
+      <c r="B796" s="71"/>
       <c r="C796" s="10"/>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="10"/>
-      <c r="B797" s="72"/>
+      <c r="B797" s="71"/>
       <c r="C797" s="10"/>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="10"/>
-      <c r="B798" s="72"/>
+      <c r="B798" s="71"/>
       <c r="C798" s="10"/>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="10"/>
-      <c r="B799" s="72"/>
+      <c r="B799" s="71"/>
       <c r="C799" s="10"/>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="10"/>
-      <c r="B800" s="72"/>
+      <c r="B800" s="71"/>
       <c r="C800" s="10"/>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="10"/>
-      <c r="B801" s="72"/>
+      <c r="B801" s="71"/>
       <c r="C801" s="10"/>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="10"/>
-      <c r="B802" s="72"/>
+      <c r="B802" s="71"/>
       <c r="C802" s="10"/>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="10"/>
-      <c r="B803" s="72"/>
+      <c r="B803" s="71"/>
       <c r="C803" s="10"/>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="10"/>
-      <c r="B804" s="72"/>
+      <c r="B804" s="71"/>
       <c r="C804" s="10"/>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="10"/>
-      <c r="B805" s="72"/>
+      <c r="B805" s="71"/>
       <c r="C805" s="10"/>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="10"/>
-      <c r="B806" s="72"/>
+      <c r="B806" s="71"/>
       <c r="C806" s="10"/>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="10"/>
-      <c r="B807" s="72"/>
+      <c r="B807" s="71"/>
       <c r="C807" s="10"/>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="10"/>
-      <c r="B808" s="72"/>
+      <c r="B808" s="71"/>
       <c r="C808" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>