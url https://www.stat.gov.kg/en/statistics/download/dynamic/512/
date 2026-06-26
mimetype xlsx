--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,75 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ССП\На 3-х языках\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40EEE7D6-3D13-4D90-A0D6-FB3A583EDE7B}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F097965F-32A7-49A5-AC2E-381A8BEA012C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="578" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t xml:space="preserve"> Продукты растительного происхождения</t>
   </si>
   <si>
     <t xml:space="preserve"> Минеральные продукты</t>
   </si>
   <si>
     <t xml:space="preserve"> Текстиль и текстильные изделия</t>
   </si>
   <si>
     <t xml:space="preserve"> Недрагоценные металлы и изделия из них</t>
   </si>
   <si>
     <t xml:space="preserve"> Разные промышленные товары (включая произведения искусства)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
@@ -382,64 +374,136 @@
   <si>
     <t>Оптика, сүрөт, кинематографиялык,   өлчөгүч, контролдук, медициналык приборлор   жана аппараттар; сааттар; музыкалык аспаптар,   алардын бөлүктөрү жана тетиктери</t>
   </si>
   <si>
     <t>Ар түрдүү өнөр жай товарлары (искусство чыгармаларын кошкондо)</t>
   </si>
   <si>
     <t>1 1998-жылдан баштап ТЭИ ТН классификатору боюнча маалыматтар иштелүүдө</t>
   </si>
   <si>
     <r>
       <t>Бардыгы</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="7.5"/>
       <color indexed="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7.5"/>
@@ -947,235 +1011,203 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal_GDP1" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный_B" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="ТЕКСТ" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Финансовый" xfId="9" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1309,85 +1341,85 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE768"/>
+  <dimension ref="A1:AE767"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="45.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="37.140625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="24.28515625" style="9" customWidth="1"/>
     <col min="4" max="4" width="12" style="9" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="9" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="9" customWidth="1"/>
     <col min="11" max="11" width="13" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="9" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="37" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" style="9" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="9" customWidth="1"/>
     <col min="17" max="21" width="14.85546875" style="9" customWidth="1"/>
     <col min="22" max="22" width="14" style="9" customWidth="1"/>
     <col min="23" max="23" width="14.85546875" style="9" customWidth="1"/>
     <col min="24" max="24" width="14.42578125" style="9" customWidth="1"/>
     <col min="25" max="25" width="14" style="9" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="9" customWidth="1"/>
     <col min="27" max="27" width="14" style="38" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="38" customWidth="1"/>
     <col min="29" max="30" width="14.42578125" style="38" customWidth="1"/>
-    <col min="31" max="256" width="9.140625" style="9"/>
+    <col min="31" max="31" width="16.7109375" style="9" customWidth="1"/>
+    <col min="32" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="70.7109375" style="9" customWidth="1"/>
     <col min="258" max="264" width="11.7109375" style="9" customWidth="1"/>
     <col min="265" max="265" width="12.7109375" style="9" customWidth="1"/>
     <col min="266" max="266" width="38.5703125" style="9" customWidth="1"/>
     <col min="267" max="273" width="11.7109375" style="9" customWidth="1"/>
     <col min="274" max="274" width="10.7109375" style="9" customWidth="1"/>
     <col min="275" max="512" width="9.140625" style="9"/>
     <col min="513" max="513" width="70.7109375" style="9" customWidth="1"/>
     <col min="514" max="520" width="11.7109375" style="9" customWidth="1"/>
     <col min="521" max="521" width="12.7109375" style="9" customWidth="1"/>
     <col min="522" max="522" width="38.5703125" style="9" customWidth="1"/>
     <col min="523" max="529" width="11.7109375" style="9" customWidth="1"/>
     <col min="530" max="530" width="10.7109375" style="9" customWidth="1"/>
     <col min="531" max="768" width="9.140625" style="9"/>
     <col min="769" max="769" width="70.7109375" style="9" customWidth="1"/>
     <col min="770" max="776" width="11.7109375" style="9" customWidth="1"/>
     <col min="777" max="777" width="12.7109375" style="9" customWidth="1"/>
     <col min="778" max="778" width="38.5703125" style="9" customWidth="1"/>
     <col min="779" max="785" width="11.7109375" style="9" customWidth="1"/>
     <col min="786" max="786" width="10.7109375" style="9" customWidth="1"/>
     <col min="787" max="1024" width="9.140625" style="9"/>
     <col min="1025" max="1025" width="70.7109375" style="9" customWidth="1"/>
     <col min="1026" max="1032" width="11.7109375" style="9" customWidth="1"/>
     <col min="1033" max="1033" width="12.7109375" style="9" customWidth="1"/>
     <col min="1034" max="1034" width="38.5703125" style="9" customWidth="1"/>
@@ -1787,104 +1819,105 @@
     <col min="15378" max="15378" width="10.7109375" style="9" customWidth="1"/>
     <col min="15379" max="15616" width="9.140625" style="9"/>
     <col min="15617" max="15617" width="70.7109375" style="9" customWidth="1"/>
     <col min="15618" max="15624" width="11.7109375" style="9" customWidth="1"/>
     <col min="15625" max="15625" width="12.7109375" style="9" customWidth="1"/>
     <col min="15626" max="15626" width="38.5703125" style="9" customWidth="1"/>
     <col min="15627" max="15633" width="11.7109375" style="9" customWidth="1"/>
     <col min="15634" max="15634" width="10.7109375" style="9" customWidth="1"/>
     <col min="15635" max="15872" width="9.140625" style="9"/>
     <col min="15873" max="15873" width="70.7109375" style="9" customWidth="1"/>
     <col min="15874" max="15880" width="11.7109375" style="9" customWidth="1"/>
     <col min="15881" max="15881" width="12.7109375" style="9" customWidth="1"/>
     <col min="15882" max="15882" width="38.5703125" style="9" customWidth="1"/>
     <col min="15883" max="15889" width="11.7109375" style="9" customWidth="1"/>
     <col min="15890" max="15890" width="10.7109375" style="9" customWidth="1"/>
     <col min="15891" max="16128" width="9.140625" style="9"/>
     <col min="16129" max="16129" width="70.7109375" style="9" customWidth="1"/>
     <col min="16130" max="16136" width="11.7109375" style="9" customWidth="1"/>
     <col min="16137" max="16137" width="12.7109375" style="9" customWidth="1"/>
     <col min="16138" max="16138" width="38.5703125" style="9" customWidth="1"/>
     <col min="16139" max="16145" width="11.7109375" style="9" customWidth="1"/>
     <col min="16146" max="16146" width="10.7109375" style="9" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="7" customFormat="1" ht="88.5" customHeight="1">
+    <row r="1" spans="1:31" s="7" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>53</v>
       </c>
       <c r="G1" s="12"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="M1" s="14"/>
       <c r="N1" s="15"/>
       <c r="O1" s="16"/>
       <c r="S1" s="17"/>
       <c r="AA1" s="18"/>
       <c r="AB1" s="18"/>
       <c r="AC1" s="18"/>
       <c r="AD1" s="18"/>
     </row>
-    <row r="2" spans="1:31" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:31" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>49</v>
       </c>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="21"/>
       <c r="L2" s="22"/>
       <c r="M2" s="14"/>
       <c r="N2" s="15"/>
       <c r="O2" s="16"/>
       <c r="S2" s="17"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="AA2" s="23"/>
       <c r="AB2" s="23"/>
       <c r="AC2" s="23"/>
       <c r="AD2" s="23"/>
-    </row>
-    <row r="3" spans="1:31" s="68" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="AE2" s="8"/>
+    </row>
+    <row r="3" spans="1:31" s="68" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="64" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="65" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="65" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="43">
         <v>1998</v>
       </c>
       <c r="E3" s="43">
         <v>1999</v>
       </c>
       <c r="F3" s="43">
         <v>2000</v>
       </c>
       <c r="G3" s="43">
         <v>2001</v>
       </c>
       <c r="H3" s="43">
         <v>2002</v>
       </c>
       <c r="I3" s="43">
@@ -1931,84 +1964,86 @@
       </c>
       <c r="W3" s="43">
         <v>2017</v>
       </c>
       <c r="X3" s="43">
         <v>2018</v>
       </c>
       <c r="Y3" s="43">
         <v>2019</v>
       </c>
       <c r="Z3" s="43">
         <v>2020</v>
       </c>
       <c r="AA3" s="43">
         <v>2021</v>
       </c>
       <c r="AB3" s="43">
         <v>2022</v>
       </c>
       <c r="AC3" s="43">
         <v>2023</v>
       </c>
       <c r="AD3" s="43">
         <v>2024</v>
       </c>
-      <c r="AE3" s="83"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:31" s="70" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AE3" s="43" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" s="70" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
       <c r="C4" s="45"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="47"/>
       <c r="M4" s="48"/>
       <c r="N4" s="49"/>
       <c r="O4" s="50"/>
       <c r="P4" s="50"/>
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
     </row>
-    <row r="5" spans="1:31" s="30" customFormat="1" ht="12.95" customHeight="1">
+    <row r="5" spans="1:31" s="30" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
         <v>76</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>46</v>
       </c>
       <c r="D5" s="51">
         <v>10721881.1</v>
       </c>
       <c r="E5" s="51">
         <v>17641248.899999999</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="51">
         <v>23050103.600000001</v>
       </c>
       <c r="H5" s="72">
         <v>22777743.600000001</v>
       </c>
       <c r="I5" s="72">
@@ -2055,52 +2090,55 @@
       </c>
       <c r="W5" s="72">
         <v>121405879.5</v>
       </c>
       <c r="X5" s="72">
         <v>127715768.2</v>
       </c>
       <c r="Y5" s="72">
         <v>138592073.19999999</v>
       </c>
       <c r="Z5" s="72">
         <v>151937999.59999999</v>
       </c>
       <c r="AA5" s="72">
         <v>228705511.90000001</v>
       </c>
       <c r="AB5" s="72">
         <v>188503159.30000001</v>
       </c>
       <c r="AC5" s="72">
         <v>298131096.39999998</v>
       </c>
       <c r="AD5" s="72">
         <v>444400806.80000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:31" s="30" customFormat="1" ht="24" customHeight="1">
+      <c r="AE5" s="84">
+        <v>249123239.80000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="30" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="73" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="10">
         <v>48730.8</v>
       </c>
       <c r="E6" s="10">
         <v>59636.2</v>
       </c>
       <c r="F6" s="10">
         <v>84578.6</v>
       </c>
       <c r="G6" s="10">
         <v>152762.29999999999</v>
       </c>
       <c r="H6" s="10">
         <v>176428.7</v>
       </c>
       <c r="I6" s="10">
@@ -2147,52 +2185,55 @@
       </c>
       <c r="W6" s="10">
         <v>3404493.8</v>
       </c>
       <c r="X6" s="10">
         <v>3142305.3</v>
       </c>
       <c r="Y6" s="10">
         <v>4386857.7</v>
       </c>
       <c r="Z6" s="10">
         <v>6526921</v>
       </c>
       <c r="AA6" s="10">
         <v>7192333.5</v>
       </c>
       <c r="AB6" s="10">
         <v>12817779.6</v>
       </c>
       <c r="AC6" s="10">
         <v>12407204.9</v>
       </c>
       <c r="AD6" s="10">
         <v>11828484.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AE6" s="30">
+        <v>6469738.2999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="74" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="10">
         <v>527033.19999999995</v>
       </c>
       <c r="E7" s="10">
         <v>672311.3</v>
       </c>
       <c r="F7" s="10">
         <v>687377.2</v>
       </c>
       <c r="G7" s="10">
         <v>642906.1</v>
       </c>
       <c r="H7" s="10">
         <v>929529.6</v>
       </c>
       <c r="I7" s="10">
@@ -2239,52 +2280,55 @@
       </c>
       <c r="W7" s="10">
         <v>8126779</v>
       </c>
       <c r="X7" s="10">
         <v>6632786.9000000004</v>
       </c>
       <c r="Y7" s="10">
         <v>9474459.5</v>
       </c>
       <c r="Z7" s="10">
         <v>9559178.5999999996</v>
       </c>
       <c r="AA7" s="10">
         <v>11719789.699999999</v>
       </c>
       <c r="AB7" s="10">
         <v>18609300.199999999</v>
       </c>
       <c r="AC7" s="10">
         <v>15014926.199999999</v>
       </c>
       <c r="AD7" s="10">
         <v>16452836.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="30" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AE7" s="30">
+        <v>13919254.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="30" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="75" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="10">
         <v>4917.2</v>
       </c>
       <c r="E8" s="10">
         <v>18230.7</v>
       </c>
       <c r="F8" s="10">
         <v>26557.8</v>
       </c>
       <c r="G8" s="10">
         <v>1038.7</v>
       </c>
       <c r="H8" s="10">
         <v>10804.7</v>
       </c>
       <c r="I8" s="10">
@@ -2331,52 +2375,55 @@
       </c>
       <c r="W8" s="10">
         <v>38711.4</v>
       </c>
       <c r="X8" s="10">
         <v>29497.4</v>
       </c>
       <c r="Y8" s="10">
         <v>56975.8</v>
       </c>
       <c r="Z8" s="10">
         <v>23321</v>
       </c>
       <c r="AA8" s="10">
         <v>38373.800000000003</v>
       </c>
       <c r="AB8" s="10">
         <v>62504.2</v>
       </c>
       <c r="AC8" s="10">
         <v>68485.399999999994</v>
       </c>
       <c r="AD8" s="10">
         <v>74422.899999999994</v>
       </c>
-    </row>
-    <row r="9" spans="1:31" s="30" customFormat="1" ht="45" customHeight="1">
+      <c r="AE8" s="30">
+        <v>85489.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="30" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="10">
         <v>1455136.3</v>
       </c>
       <c r="E9" s="10">
         <v>1997709.7</v>
       </c>
       <c r="F9" s="10">
         <v>1773157.5</v>
       </c>
       <c r="G9" s="10">
         <v>1591236.6</v>
       </c>
       <c r="H9" s="10">
         <v>1418497.4</v>
       </c>
       <c r="I9" s="10">
@@ -2423,52 +2470,55 @@
       </c>
       <c r="W9" s="10">
         <v>3475689.7</v>
       </c>
       <c r="X9" s="10">
         <v>3856133.5</v>
       </c>
       <c r="Y9" s="10">
         <v>4076233.2</v>
       </c>
       <c r="Z9" s="10">
         <v>3929594.9</v>
       </c>
       <c r="AA9" s="10">
         <v>6294623.0999999996</v>
       </c>
       <c r="AB9" s="10">
         <v>5611618.0999999996</v>
       </c>
       <c r="AC9" s="10">
         <v>7324899.2999999998</v>
       </c>
       <c r="AD9" s="10">
         <v>9161171.9000000004</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="30" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE9" s="85">
+        <v>11519468</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="30" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="77" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>839319.4</v>
       </c>
       <c r="E10" s="10">
         <v>2313232</v>
       </c>
       <c r="F10" s="10">
         <v>4122713.1</v>
       </c>
       <c r="G10" s="10">
         <v>2811157.6</v>
       </c>
       <c r="H10" s="10">
         <v>2913870.7</v>
       </c>
       <c r="I10" s="10">
@@ -2515,52 +2565,55 @@
       </c>
       <c r="W10" s="10">
         <v>16549557.9</v>
       </c>
       <c r="X10" s="10">
         <v>20134762.699999999</v>
       </c>
       <c r="Y10" s="10">
         <v>22067156.899999999</v>
       </c>
       <c r="Z10" s="10">
         <v>19381541.399999999</v>
       </c>
       <c r="AA10" s="10">
         <v>26379890.5</v>
       </c>
       <c r="AB10" s="10">
         <v>30651095.199999999</v>
       </c>
       <c r="AC10" s="10">
         <v>40256601.299999997</v>
       </c>
       <c r="AD10" s="10">
         <v>50066027.299999997</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="30" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AE10" s="30">
+        <v>59714323.600000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="10">
         <v>381924.1</v>
       </c>
       <c r="E11" s="10">
         <v>556719.4</v>
       </c>
       <c r="F11" s="10">
         <v>691947.3</v>
       </c>
       <c r="G11" s="10">
         <v>869825.9</v>
       </c>
       <c r="H11" s="10">
         <v>1184645.1000000001</v>
       </c>
       <c r="I11" s="10">
@@ -2607,52 +2660,55 @@
       </c>
       <c r="W11" s="10">
         <v>1095582.3999999999</v>
       </c>
       <c r="X11" s="10">
         <v>1197604.8</v>
       </c>
       <c r="Y11" s="10">
         <v>2092186.1</v>
       </c>
       <c r="Z11" s="10">
         <v>1940877.7</v>
       </c>
       <c r="AA11" s="10">
         <v>1745502</v>
       </c>
       <c r="AB11" s="10">
         <v>2258822.9</v>
       </c>
       <c r="AC11" s="10">
         <v>3583065.5</v>
       </c>
       <c r="AD11" s="10">
         <v>3339612.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="30" customFormat="1" ht="31.5" customHeight="1">
+      <c r="AE11" s="30">
+        <v>4543721</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="30" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="76" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="10">
         <v>45815.1</v>
       </c>
       <c r="E12" s="10">
         <v>153139.29999999999</v>
       </c>
       <c r="F12" s="10">
         <v>292751.7</v>
       </c>
       <c r="G12" s="10">
         <v>194587.2</v>
       </c>
       <c r="H12" s="10">
         <v>241024</v>
       </c>
       <c r="I12" s="10">
@@ -2699,52 +2755,55 @@
       </c>
       <c r="W12" s="10">
         <v>1545148.8</v>
       </c>
       <c r="X12" s="10">
         <v>2257015.7000000002</v>
       </c>
       <c r="Y12" s="10">
         <v>2469945.7000000002</v>
       </c>
       <c r="Z12" s="10">
         <v>3330682.7</v>
       </c>
       <c r="AA12" s="10">
         <v>3360984.8</v>
       </c>
       <c r="AB12" s="10">
         <v>4742529.9000000004</v>
       </c>
       <c r="AC12" s="10">
         <v>5048312.4000000004</v>
       </c>
       <c r="AD12" s="10">
         <v>7026121.5999999996</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="30" customFormat="1" ht="65.25" customHeight="1">
+      <c r="AE12" s="30">
+        <v>9132594.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="30" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="76" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="10">
         <v>137406.9</v>
       </c>
       <c r="E13" s="10">
         <v>96786.1</v>
       </c>
       <c r="F13" s="10">
         <v>363756.2</v>
       </c>
       <c r="G13" s="10">
         <v>501686.8</v>
       </c>
       <c r="H13" s="10">
         <v>1136398.8999999999</v>
       </c>
       <c r="I13" s="10">
@@ -2791,52 +2850,55 @@
       </c>
       <c r="W13" s="10">
         <v>822054.40000000002</v>
       </c>
       <c r="X13" s="10">
         <v>1150491.3999999999</v>
       </c>
       <c r="Y13" s="10">
         <v>844732.3</v>
       </c>
       <c r="Z13" s="10">
         <v>573017.19999999995</v>
       </c>
       <c r="AA13" s="10">
         <v>839877</v>
       </c>
       <c r="AB13" s="10">
         <v>2915835.4</v>
       </c>
       <c r="AC13" s="10">
         <v>1361013.5</v>
       </c>
       <c r="AD13" s="10">
         <v>1598646.6</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="30" customFormat="1" ht="54.75" customHeight="1">
+      <c r="AE13" s="30">
+        <v>912144.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="30" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="76" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="10">
         <v>17871.400000000001</v>
       </c>
       <c r="E14" s="10">
         <v>15266.6</v>
       </c>
       <c r="F14" s="10">
         <v>26739.3</v>
       </c>
       <c r="G14" s="10">
         <v>16212.5</v>
       </c>
       <c r="H14" s="10">
         <v>16721</v>
       </c>
       <c r="I14" s="10">
@@ -2883,52 +2945,55 @@
       </c>
       <c r="W14" s="10">
         <v>55868.6</v>
       </c>
       <c r="X14" s="10">
         <v>47649.8</v>
       </c>
       <c r="Y14" s="10">
         <v>307653.8</v>
       </c>
       <c r="Z14" s="10">
         <v>478703.4</v>
       </c>
       <c r="AA14" s="10">
         <v>833694.8</v>
       </c>
       <c r="AB14" s="10">
         <v>1032786.1</v>
       </c>
       <c r="AC14" s="10">
         <v>430600</v>
       </c>
       <c r="AD14" s="10">
         <v>348332.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="30" customFormat="1" ht="54.75" customHeight="1">
+      <c r="AE14" s="30">
+        <v>241452.79999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="30" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="76" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="10">
         <v>79292.600000000006</v>
       </c>
       <c r="E15" s="10">
         <v>23772.6</v>
       </c>
       <c r="F15" s="10">
         <v>20087.8</v>
       </c>
       <c r="G15" s="10">
         <v>57578.6</v>
       </c>
       <c r="H15" s="10">
         <v>27617.7</v>
       </c>
       <c r="I15" s="10">
@@ -2975,52 +3040,55 @@
       </c>
       <c r="W15" s="10">
         <v>315695.3</v>
       </c>
       <c r="X15" s="10">
         <v>322699.09999999998</v>
       </c>
       <c r="Y15" s="10">
         <v>435077.2</v>
       </c>
       <c r="Z15" s="10">
         <v>695041.8</v>
       </c>
       <c r="AA15" s="10">
         <v>490820.6</v>
       </c>
       <c r="AB15" s="10">
         <v>938845.9</v>
       </c>
       <c r="AC15" s="10">
         <v>388162.3</v>
       </c>
       <c r="AD15" s="10">
         <v>677548.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AE15" s="30">
+        <v>566748.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="74" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="10">
         <v>861005.9</v>
       </c>
       <c r="E16" s="10">
         <v>1204888.7</v>
       </c>
       <c r="F16" s="10">
         <v>2056349.8</v>
       </c>
       <c r="G16" s="10">
         <v>1426818.6</v>
       </c>
       <c r="H16" s="10">
         <v>2800258.5</v>
       </c>
       <c r="I16" s="10">
@@ -3067,52 +3135,55 @@
       </c>
       <c r="W16" s="10">
         <v>10163103.300000001</v>
       </c>
       <c r="X16" s="10">
         <v>14343056.6</v>
       </c>
       <c r="Y16" s="10">
         <v>10448515.1</v>
       </c>
       <c r="Z16" s="10">
         <v>7473234.0999999996</v>
       </c>
       <c r="AA16" s="10">
         <v>9428857.1999999993</v>
       </c>
       <c r="AB16" s="10">
         <v>41125228.700000003</v>
       </c>
       <c r="AC16" s="10">
         <v>17543723.699999999</v>
       </c>
       <c r="AD16" s="10">
         <v>33046620</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="30" customFormat="1" ht="51.75" customHeight="1">
+      <c r="AE16" s="30">
+        <v>13322378.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="30" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="76" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="10">
         <v>18050</v>
       </c>
       <c r="E17" s="10">
         <v>7611.6</v>
       </c>
       <c r="F17" s="10">
         <v>10925.6</v>
       </c>
       <c r="G17" s="10">
         <v>23011.9</v>
       </c>
       <c r="H17" s="10">
         <v>8426.7000000000007</v>
       </c>
       <c r="I17" s="10">
@@ -3159,52 +3230,55 @@
       </c>
       <c r="W17" s="10">
         <v>2111032.4</v>
       </c>
       <c r="X17" s="10">
         <v>1657275.2</v>
       </c>
       <c r="Y17" s="10">
         <v>1146844.5</v>
       </c>
       <c r="Z17" s="10">
         <v>372497</v>
       </c>
       <c r="AA17" s="10">
         <v>642050.5</v>
       </c>
       <c r="AB17" s="10">
         <v>6104254.9000000004</v>
       </c>
       <c r="AC17" s="10">
         <v>4111341.8</v>
       </c>
       <c r="AD17" s="10">
         <v>13218991.9</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="30" customFormat="1" ht="39" customHeight="1">
+      <c r="AE17" s="30">
+        <v>958481.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="30" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="75" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="10">
         <v>256843.6</v>
       </c>
       <c r="E18" s="10">
         <v>204204.79999999999</v>
       </c>
       <c r="F18" s="10">
         <v>201722.6</v>
       </c>
       <c r="G18" s="10">
         <v>251509.3</v>
       </c>
       <c r="H18" s="10">
         <v>413856.6</v>
       </c>
       <c r="I18" s="10">
@@ -3251,52 +3325,55 @@
       </c>
       <c r="W18" s="10">
         <v>2833135.5</v>
       </c>
       <c r="X18" s="10">
         <v>3495056.2</v>
       </c>
       <c r="Y18" s="10">
         <v>3622435</v>
       </c>
       <c r="Z18" s="10">
         <v>3105114.1</v>
       </c>
       <c r="AA18" s="10">
         <v>10089068</v>
       </c>
       <c r="AB18" s="10">
         <v>8272860.2000000002</v>
       </c>
       <c r="AC18" s="10">
         <v>5949176.7999999998</v>
       </c>
       <c r="AD18" s="10">
         <v>5854793.7999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="30" customFormat="1" ht="52.5" customHeight="1">
+      <c r="AE18" s="30">
+        <v>6217193.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="30" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="10">
         <v>4099479.6</v>
       </c>
       <c r="E19" s="10">
         <v>7144549.2000000002</v>
       </c>
       <c r="F19" s="10">
         <v>9401039.5999999996</v>
       </c>
       <c r="G19" s="10">
         <v>10987573.800000001</v>
       </c>
       <c r="H19" s="10">
         <v>7751405.5999999996</v>
       </c>
       <c r="I19" s="10">
@@ -3343,52 +3420,55 @@
       </c>
       <c r="W19" s="10">
         <v>50084768.700000003</v>
       </c>
       <c r="X19" s="10">
         <v>47246898.600000001</v>
       </c>
       <c r="Y19" s="10">
         <v>59556663.399999999</v>
       </c>
       <c r="Z19" s="10">
         <v>77965049.799999997</v>
       </c>
       <c r="AA19" s="10">
         <v>116548167.5</v>
       </c>
       <c r="AB19" s="10">
         <v>1584993.9</v>
       </c>
       <c r="AC19" s="10">
         <v>113668371.09999999</v>
       </c>
       <c r="AD19" s="10">
         <v>218301549.30000001</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="30" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AE19" s="30">
+        <v>60312216.799999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="10">
         <v>454805.8</v>
       </c>
       <c r="E20" s="10">
         <v>1095628.3999999999</v>
       </c>
       <c r="F20" s="10">
         <v>1656707</v>
       </c>
       <c r="G20" s="10">
         <v>736567.5</v>
       </c>
       <c r="H20" s="10">
         <v>1095550.6000000001</v>
       </c>
       <c r="I20" s="10">
@@ -3435,52 +3515,55 @@
       </c>
       <c r="W20" s="10">
         <v>4992443.7</v>
       </c>
       <c r="X20" s="10">
         <v>11811794.4</v>
       </c>
       <c r="Y20" s="10">
         <v>8577308.8000000007</v>
       </c>
       <c r="Z20" s="10">
         <v>6064061.7999999998</v>
       </c>
       <c r="AA20" s="10">
         <v>16916587.800000001</v>
       </c>
       <c r="AB20" s="10">
         <v>20305162.399999999</v>
       </c>
       <c r="AC20" s="10">
         <v>17385000.600000001</v>
       </c>
       <c r="AD20" s="10">
         <v>15253950</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="30" customFormat="1" ht="51.75" customHeight="1">
+      <c r="AE20" s="30">
+        <v>10507012.199999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="30" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="75" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="10">
         <v>1004577.8</v>
       </c>
       <c r="E21" s="10">
         <v>1066700.2</v>
       </c>
       <c r="F21" s="10">
         <v>1595434.2</v>
       </c>
       <c r="G21" s="10">
         <v>1377853.1</v>
       </c>
       <c r="H21" s="10">
         <v>1258430.2</v>
       </c>
       <c r="I21" s="10">
@@ -3527,52 +3610,55 @@
       </c>
       <c r="W21" s="10">
         <v>5045186.0999999996</v>
       </c>
       <c r="X21" s="10">
         <v>4112719.6</v>
       </c>
       <c r="Y21" s="10">
         <v>2888530.3</v>
       </c>
       <c r="Z21" s="10">
         <v>4224256.7</v>
       </c>
       <c r="AA21" s="10">
         <v>8607298.0999999996</v>
       </c>
       <c r="AB21" s="10">
         <v>17350712.699999999</v>
       </c>
       <c r="AC21" s="10">
         <v>33601326.200000003</v>
       </c>
       <c r="AD21" s="10">
         <v>34774497.899999999</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="30" customFormat="1" ht="27.75" customHeight="1">
+      <c r="AE21" s="30">
+        <v>31537638.899999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="30" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="10">
         <v>323618.2</v>
       </c>
       <c r="E22" s="10">
         <v>641471.5</v>
       </c>
       <c r="F22" s="10">
         <v>712814.5</v>
       </c>
       <c r="G22" s="10">
         <v>1285616</v>
       </c>
       <c r="H22" s="10">
         <v>991608</v>
       </c>
       <c r="I22" s="10">
@@ -3619,52 +3705,55 @@
       </c>
       <c r="W22" s="10">
         <v>9601681.5</v>
       </c>
       <c r="X22" s="10">
         <v>5544698</v>
       </c>
       <c r="Y22" s="10">
         <v>4603889.5</v>
       </c>
       <c r="Z22" s="10">
         <v>4262951</v>
       </c>
       <c r="AA22" s="10">
         <v>5826031.7999999998</v>
       </c>
       <c r="AB22" s="10">
         <v>7959240.5</v>
       </c>
       <c r="AC22" s="10">
         <v>15273948.9</v>
       </c>
       <c r="AD22" s="10">
         <v>14595580.199999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="30" customFormat="1" ht="48" customHeight="1">
+      <c r="AE22" s="30">
+        <v>11802104.800000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="30" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="10">
         <v>48571.1</v>
       </c>
       <c r="E23" s="10">
         <v>61122.400000000001</v>
       </c>
       <c r="F23" s="10">
         <v>158780.29999999999</v>
       </c>
       <c r="G23" s="10">
         <v>64925.599999999999</v>
       </c>
       <c r="H23" s="10">
         <v>85326.8</v>
       </c>
       <c r="I23" s="10">
@@ -3711,52 +3800,55 @@
       </c>
       <c r="W23" s="10">
         <v>409726.1</v>
       </c>
       <c r="X23" s="10">
         <v>213874.6</v>
       </c>
       <c r="Y23" s="10">
         <v>400838.7</v>
       </c>
       <c r="Z23" s="10">
         <v>245417.60000000001</v>
       </c>
       <c r="AA23" s="10">
         <v>483591.6</v>
       </c>
       <c r="AB23" s="10">
         <v>598830.9</v>
       </c>
       <c r="AC23" s="10">
         <v>1664407</v>
       </c>
       <c r="AD23" s="10">
         <v>4417336.0999999996</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="30" customFormat="1" ht="33" customHeight="1">
+      <c r="AE23" s="30">
+        <v>5687370.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="30" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="10">
         <v>117482.9</v>
       </c>
       <c r="E24" s="10">
         <v>308268.09999999998</v>
       </c>
       <c r="F24" s="10">
         <v>190609.90000000002</v>
       </c>
       <c r="G24" s="10">
         <v>57235.5</v>
       </c>
       <c r="H24" s="10">
         <v>317342.8</v>
       </c>
       <c r="I24" s="10">
@@ -3803,5988 +3895,5987 @@
       </c>
       <c r="W24" s="10">
         <v>735220.89999999991</v>
       </c>
       <c r="X24" s="10">
         <v>519448.4</v>
       </c>
       <c r="Y24" s="10">
         <v>1135769.7</v>
       </c>
       <c r="Z24" s="10">
         <v>1786537.8</v>
       </c>
       <c r="AA24" s="10">
         <v>1267969.5999999822</v>
       </c>
       <c r="AB24" s="10">
         <v>5560757.6000000006</v>
       </c>
       <c r="AC24" s="10">
         <v>3050529.4999999995</v>
       </c>
       <c r="AD24" s="24">
         <v>4364282.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="30" customFormat="1" ht="12.95" customHeight="1" thickBot="1">
+      <c r="AE24" s="30">
+        <v>1673907.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="30" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="78"/>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="27"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="26"/>
       <c r="Y25" s="26"/>
       <c r="Z25" s="26"/>
       <c r="AA25" s="79"/>
       <c r="AB25" s="80"/>
       <c r="AC25" s="80"/>
       <c r="AD25" s="80"/>
-    </row>
-    <row r="26" spans="1:30" s="6" customFormat="1" ht="8.25" customHeight="1">
+      <c r="AE25" s="26"/>
+    </row>
+    <row r="26" spans="1:31" s="6" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="30"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
       <c r="N26" s="31"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="X26" s="32"/>
       <c r="AA26" s="24"/>
       <c r="AB26" s="24"/>
       <c r="AC26" s="24"/>
       <c r="AD26" s="24"/>
     </row>
-    <row r="27" spans="1:30" s="59" customFormat="1" ht="33.75" customHeight="1">
+    <row r="27" spans="1:31" s="59" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="56" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="56" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="57"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="57"/>
       <c r="N27" s="58"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="U27" s="60"/>
       <c r="V27" s="60"/>
       <c r="W27" s="61"/>
       <c r="X27" s="60"/>
       <c r="AA27" s="62"/>
       <c r="AB27" s="82"/>
       <c r="AC27" s="82"/>
       <c r="AD27" s="82"/>
     </row>
-    <row r="28" spans="1:30" s="39" customFormat="1" ht="14.25" customHeight="1">
+    <row r="28" spans="1:31" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="54" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="N28" s="42"/>
       <c r="X28" s="40"/>
       <c r="AA28" s="41"/>
       <c r="AB28" s="41"/>
       <c r="AC28" s="41"/>
       <c r="AD28" s="41"/>
     </row>
-    <row r="29" spans="1:30" s="39" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C29" s="85"/>
+    <row r="29" spans="1:31" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="83" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="83" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="83" t="s">
+        <v>80</v>
+      </c>
       <c r="N29" s="42"/>
       <c r="X29" s="40"/>
       <c r="AA29" s="41"/>
       <c r="AB29" s="41"/>
       <c r="AC29" s="41"/>
       <c r="AD29" s="41"/>
     </row>
-    <row r="30" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:31" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="34"/>
       <c r="B30" s="34"/>
       <c r="C30" s="34"/>
       <c r="N30" s="33"/>
       <c r="X30" s="32"/>
       <c r="AA30" s="24"/>
       <c r="AB30" s="24"/>
       <c r="AC30" s="24"/>
     </row>
-    <row r="31" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:31" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="34"/>
       <c r="B31" s="34"/>
       <c r="C31" s="34"/>
       <c r="N31" s="33"/>
       <c r="X31" s="32"/>
       <c r="AA31" s="24"/>
       <c r="AB31" s="24"/>
       <c r="AC31" s="24"/>
       <c r="AD31" s="24"/>
     </row>
-    <row r="32" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:31" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="N32" s="33"/>
       <c r="X32" s="32"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
     </row>
-    <row r="33" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="34"/>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="N33" s="33"/>
       <c r="X33" s="32"/>
       <c r="AA33" s="24"/>
       <c r="AB33" s="24"/>
       <c r="AC33" s="24"/>
       <c r="AD33" s="24"/>
     </row>
-    <row r="34" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="34"/>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="N34" s="33"/>
       <c r="X34" s="32"/>
       <c r="AA34" s="24"/>
       <c r="AB34" s="24"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="24"/>
     </row>
-    <row r="35" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C35" s="34"/>
+    <row r="35" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N35" s="33"/>
       <c r="X35" s="32"/>
       <c r="AA35" s="24"/>
       <c r="AB35" s="24"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
     </row>
-    <row r="36" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
       <c r="N36" s="33"/>
       <c r="X36" s="32"/>
       <c r="AA36" s="24"/>
       <c r="AB36" s="24"/>
       <c r="AC36" s="24"/>
       <c r="AD36" s="24"/>
     </row>
-    <row r="37" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="34"/>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="N37" s="33"/>
       <c r="X37" s="32"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
     </row>
-    <row r="38" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="34"/>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="N38" s="33"/>
       <c r="X38" s="32"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="24"/>
     </row>
-    <row r="39" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="34"/>
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="N39" s="33"/>
       <c r="X39" s="32"/>
       <c r="AA39" s="24"/>
       <c r="AB39" s="24"/>
       <c r="AC39" s="24"/>
       <c r="AD39" s="24"/>
     </row>
-    <row r="40" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="34"/>
       <c r="B40" s="34"/>
       <c r="C40" s="34"/>
       <c r="N40" s="33"/>
       <c r="X40" s="32"/>
       <c r="AA40" s="24"/>
       <c r="AB40" s="24"/>
       <c r="AC40" s="24"/>
       <c r="AD40" s="24"/>
     </row>
-    <row r="41" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="34"/>
       <c r="B41" s="34"/>
       <c r="C41" s="34"/>
       <c r="N41" s="33"/>
       <c r="X41" s="32"/>
       <c r="AA41" s="24"/>
       <c r="AB41" s="24"/>
       <c r="AC41" s="24"/>
       <c r="AD41" s="24"/>
     </row>
-    <row r="42" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C42" s="34"/>
+    <row r="42" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N42" s="33"/>
       <c r="X42" s="32"/>
       <c r="AA42" s="24"/>
       <c r="AB42" s="24"/>
       <c r="AC42" s="24"/>
       <c r="AD42" s="24"/>
     </row>
-    <row r="43" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="43" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="34"/>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
       <c r="N43" s="33"/>
       <c r="X43" s="32"/>
       <c r="AA43" s="24"/>
       <c r="AB43" s="24"/>
       <c r="AC43" s="24"/>
       <c r="AD43" s="24"/>
     </row>
-    <row r="44" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="44" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="34"/>
       <c r="B44" s="34"/>
       <c r="C44" s="34"/>
       <c r="N44" s="33"/>
       <c r="X44" s="32"/>
       <c r="AA44" s="24"/>
       <c r="AB44" s="24"/>
       <c r="AC44" s="24"/>
       <c r="AD44" s="24"/>
     </row>
-    <row r="45" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="45" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="34"/>
       <c r="B45" s="34"/>
       <c r="C45" s="34"/>
       <c r="N45" s="33"/>
       <c r="X45" s="32"/>
       <c r="AA45" s="24"/>
       <c r="AB45" s="24"/>
       <c r="AC45" s="24"/>
       <c r="AD45" s="24"/>
     </row>
-    <row r="46" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="46" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="34"/>
       <c r="B46" s="34"/>
       <c r="C46" s="34"/>
       <c r="N46" s="33"/>
       <c r="X46" s="32"/>
       <c r="AA46" s="24"/>
       <c r="AB46" s="24"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
     </row>
-    <row r="47" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="47" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="34"/>
       <c r="B47" s="34"/>
       <c r="C47" s="34"/>
       <c r="N47" s="33"/>
       <c r="X47" s="32"/>
       <c r="AA47" s="24"/>
       <c r="AB47" s="24"/>
       <c r="AC47" s="24"/>
       <c r="AD47" s="24"/>
     </row>
-    <row r="48" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="48" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="34"/>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="N48" s="33"/>
       <c r="X48" s="32"/>
       <c r="AA48" s="24"/>
       <c r="AB48" s="24"/>
       <c r="AC48" s="24"/>
       <c r="AD48" s="24"/>
     </row>
-    <row r="49" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C49" s="34"/>
+    <row r="49" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N49" s="33"/>
       <c r="X49" s="32"/>
       <c r="AA49" s="24"/>
       <c r="AB49" s="24"/>
       <c r="AC49" s="24"/>
       <c r="AD49" s="24"/>
     </row>
-    <row r="50" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="50" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="34"/>
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
       <c r="N50" s="33"/>
       <c r="X50" s="32"/>
       <c r="AA50" s="24"/>
       <c r="AB50" s="24"/>
       <c r="AC50" s="24"/>
       <c r="AD50" s="24"/>
     </row>
-    <row r="51" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="51" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="34"/>
       <c r="B51" s="34"/>
       <c r="C51" s="34"/>
       <c r="N51" s="33"/>
       <c r="X51" s="32"/>
       <c r="AA51" s="24"/>
       <c r="AB51" s="24"/>
       <c r="AC51" s="24"/>
       <c r="AD51" s="24"/>
     </row>
-    <row r="52" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="52" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="34"/>
       <c r="B52" s="34"/>
       <c r="C52" s="34"/>
       <c r="N52" s="33"/>
       <c r="X52" s="32"/>
       <c r="AA52" s="24"/>
       <c r="AB52" s="24"/>
       <c r="AC52" s="24"/>
       <c r="AD52" s="24"/>
     </row>
-    <row r="53" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="53" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="34"/>
       <c r="B53" s="34"/>
       <c r="C53" s="34"/>
       <c r="N53" s="33"/>
       <c r="X53" s="32"/>
       <c r="AA53" s="24"/>
       <c r="AB53" s="24"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="24"/>
     </row>
-    <row r="54" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="54" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="34"/>
       <c r="B54" s="34"/>
       <c r="C54" s="34"/>
       <c r="N54" s="33"/>
       <c r="X54" s="32"/>
       <c r="AA54" s="24"/>
       <c r="AB54" s="24"/>
       <c r="AC54" s="24"/>
       <c r="AD54" s="24"/>
     </row>
-    <row r="55" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="55" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="34"/>
       <c r="B55" s="34"/>
       <c r="C55" s="34"/>
       <c r="N55" s="33"/>
       <c r="X55" s="32"/>
       <c r="AA55" s="24"/>
       <c r="AB55" s="24"/>
       <c r="AC55" s="24"/>
       <c r="AD55" s="24"/>
     </row>
-    <row r="56" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C56" s="34"/>
+    <row r="56" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N56" s="33"/>
       <c r="X56" s="32"/>
       <c r="AA56" s="24"/>
       <c r="AB56" s="24"/>
       <c r="AC56" s="24"/>
       <c r="AD56" s="24"/>
     </row>
-    <row r="57" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="57" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="34"/>
+      <c r="B57" s="34"/>
+      <c r="C57" s="34"/>
       <c r="N57" s="33"/>
       <c r="X57" s="32"/>
       <c r="AA57" s="24"/>
       <c r="AB57" s="24"/>
       <c r="AC57" s="24"/>
       <c r="AD57" s="24"/>
     </row>
-    <row r="58" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="58" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="34"/>
       <c r="B58" s="34"/>
       <c r="C58" s="34"/>
       <c r="N58" s="33"/>
       <c r="X58" s="32"/>
       <c r="AA58" s="24"/>
       <c r="AB58" s="24"/>
       <c r="AC58" s="24"/>
       <c r="AD58" s="24"/>
     </row>
-    <row r="59" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="59" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="34"/>
       <c r="B59" s="34"/>
       <c r="C59" s="34"/>
       <c r="N59" s="33"/>
       <c r="X59" s="32"/>
       <c r="AA59" s="24"/>
       <c r="AB59" s="24"/>
       <c r="AC59" s="24"/>
       <c r="AD59" s="24"/>
     </row>
-    <row r="60" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="60" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="34"/>
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="N60" s="33"/>
       <c r="X60" s="32"/>
       <c r="AA60" s="24"/>
       <c r="AB60" s="24"/>
       <c r="AC60" s="24"/>
       <c r="AD60" s="24"/>
     </row>
-    <row r="61" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="61" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="34"/>
       <c r="B61" s="34"/>
       <c r="C61" s="34"/>
       <c r="N61" s="33"/>
       <c r="X61" s="32"/>
       <c r="AA61" s="24"/>
       <c r="AB61" s="24"/>
       <c r="AC61" s="24"/>
       <c r="AD61" s="24"/>
     </row>
-    <row r="62" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="62" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="34"/>
       <c r="B62" s="34"/>
       <c r="C62" s="34"/>
       <c r="N62" s="33"/>
       <c r="X62" s="32"/>
       <c r="AA62" s="24"/>
       <c r="AB62" s="24"/>
       <c r="AC62" s="24"/>
       <c r="AD62" s="24"/>
     </row>
-    <row r="63" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C63" s="34"/>
+    <row r="63" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="35"/>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
       <c r="N63" s="33"/>
       <c r="X63" s="32"/>
       <c r="AA63" s="24"/>
       <c r="AB63" s="24"/>
       <c r="AC63" s="24"/>
       <c r="AD63" s="24"/>
     </row>
-    <row r="64" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C64" s="35"/>
+    <row r="64" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="36"/>
+      <c r="B64" s="36"/>
+      <c r="C64" s="36"/>
       <c r="N64" s="33"/>
       <c r="X64" s="32"/>
       <c r="AA64" s="24"/>
       <c r="AB64" s="24"/>
       <c r="AC64" s="24"/>
       <c r="AD64" s="24"/>
     </row>
-    <row r="65" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="65" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="36"/>
       <c r="B65" s="36"/>
       <c r="C65" s="36"/>
       <c r="N65" s="33"/>
       <c r="X65" s="32"/>
       <c r="AA65" s="24"/>
       <c r="AB65" s="24"/>
       <c r="AC65" s="24"/>
       <c r="AD65" s="24"/>
     </row>
-    <row r="66" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="66" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="36"/>
       <c r="B66" s="36"/>
       <c r="C66" s="36"/>
       <c r="N66" s="33"/>
       <c r="X66" s="32"/>
       <c r="AA66" s="24"/>
       <c r="AB66" s="24"/>
       <c r="AC66" s="24"/>
       <c r="AD66" s="24"/>
     </row>
-    <row r="67" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="67" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="36"/>
       <c r="B67" s="36"/>
       <c r="C67" s="36"/>
       <c r="N67" s="33"/>
       <c r="X67" s="32"/>
       <c r="AA67" s="24"/>
       <c r="AB67" s="24"/>
       <c r="AC67" s="24"/>
       <c r="AD67" s="24"/>
     </row>
-    <row r="68" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="68" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="36"/>
       <c r="B68" s="36"/>
       <c r="C68" s="36"/>
       <c r="N68" s="33"/>
       <c r="X68" s="32"/>
       <c r="AA68" s="24"/>
       <c r="AB68" s="24"/>
       <c r="AC68" s="24"/>
       <c r="AD68" s="24"/>
     </row>
-    <row r="69" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="69" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="36"/>
       <c r="B69" s="36"/>
       <c r="C69" s="36"/>
       <c r="N69" s="33"/>
       <c r="X69" s="32"/>
       <c r="AA69" s="24"/>
       <c r="AB69" s="24"/>
       <c r="AC69" s="24"/>
       <c r="AD69" s="24"/>
     </row>
-    <row r="70" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="70" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="36"/>
       <c r="B70" s="36"/>
       <c r="C70" s="36"/>
       <c r="N70" s="33"/>
       <c r="X70" s="32"/>
       <c r="AA70" s="24"/>
       <c r="AB70" s="24"/>
       <c r="AC70" s="24"/>
       <c r="AD70" s="24"/>
     </row>
-    <row r="71" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="71" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="36"/>
       <c r="B71" s="36"/>
       <c r="C71" s="36"/>
       <c r="N71" s="33"/>
       <c r="X71" s="32"/>
       <c r="AA71" s="24"/>
       <c r="AB71" s="24"/>
       <c r="AC71" s="24"/>
       <c r="AD71" s="24"/>
     </row>
-    <row r="72" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="72" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="36"/>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="N72" s="33"/>
       <c r="X72" s="32"/>
       <c r="AA72" s="24"/>
       <c r="AB72" s="24"/>
       <c r="AC72" s="24"/>
       <c r="AD72" s="24"/>
     </row>
-    <row r="73" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="73" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="36"/>
       <c r="B73" s="36"/>
       <c r="C73" s="36"/>
       <c r="N73" s="33"/>
       <c r="X73" s="32"/>
       <c r="AA73" s="24"/>
       <c r="AB73" s="24"/>
       <c r="AC73" s="24"/>
       <c r="AD73" s="24"/>
     </row>
-    <row r="74" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="74" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="36"/>
       <c r="B74" s="36"/>
       <c r="C74" s="36"/>
       <c r="N74" s="33"/>
       <c r="X74" s="32"/>
       <c r="AA74" s="24"/>
       <c r="AB74" s="24"/>
       <c r="AC74" s="24"/>
       <c r="AD74" s="24"/>
     </row>
-    <row r="75" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="75" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="36"/>
       <c r="B75" s="36"/>
       <c r="C75" s="36"/>
       <c r="N75" s="33"/>
       <c r="X75" s="32"/>
       <c r="AA75" s="24"/>
       <c r="AB75" s="24"/>
       <c r="AC75" s="24"/>
       <c r="AD75" s="24"/>
     </row>
-    <row r="76" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="76" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="36"/>
       <c r="B76" s="36"/>
       <c r="C76" s="36"/>
       <c r="N76" s="33"/>
       <c r="X76" s="32"/>
       <c r="AA76" s="24"/>
       <c r="AB76" s="24"/>
       <c r="AC76" s="24"/>
       <c r="AD76" s="24"/>
     </row>
-    <row r="77" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="77" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="36"/>
       <c r="B77" s="36"/>
       <c r="C77" s="36"/>
       <c r="N77" s="33"/>
       <c r="X77" s="32"/>
       <c r="AA77" s="24"/>
       <c r="AB77" s="24"/>
       <c r="AC77" s="24"/>
       <c r="AD77" s="24"/>
     </row>
-    <row r="78" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="78" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="36"/>
       <c r="B78" s="36"/>
       <c r="C78" s="36"/>
       <c r="N78" s="33"/>
       <c r="X78" s="32"/>
       <c r="AA78" s="24"/>
       <c r="AB78" s="24"/>
       <c r="AC78" s="24"/>
       <c r="AD78" s="24"/>
     </row>
-    <row r="79" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="79" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36"/>
       <c r="B79" s="36"/>
       <c r="C79" s="36"/>
       <c r="N79" s="33"/>
       <c r="X79" s="32"/>
       <c r="AA79" s="24"/>
       <c r="AB79" s="24"/>
       <c r="AC79" s="24"/>
       <c r="AD79" s="24"/>
     </row>
-    <row r="80" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="80" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="36"/>
       <c r="B80" s="36"/>
       <c r="C80" s="36"/>
       <c r="N80" s="33"/>
       <c r="X80" s="32"/>
       <c r="AA80" s="24"/>
       <c r="AB80" s="24"/>
       <c r="AC80" s="24"/>
       <c r="AD80" s="24"/>
     </row>
-    <row r="81" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="81" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="36"/>
       <c r="B81" s="36"/>
       <c r="C81" s="36"/>
       <c r="N81" s="33"/>
       <c r="X81" s="32"/>
       <c r="AA81" s="24"/>
       <c r="AB81" s="24"/>
       <c r="AC81" s="24"/>
       <c r="AD81" s="24"/>
     </row>
-    <row r="82" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="82" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="36"/>
       <c r="B82" s="36"/>
       <c r="C82" s="36"/>
       <c r="N82" s="33"/>
       <c r="X82" s="32"/>
       <c r="AA82" s="24"/>
       <c r="AB82" s="24"/>
       <c r="AC82" s="24"/>
       <c r="AD82" s="24"/>
     </row>
-    <row r="83" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="83" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="36"/>
       <c r="B83" s="36"/>
       <c r="C83" s="36"/>
       <c r="N83" s="33"/>
       <c r="X83" s="32"/>
       <c r="AA83" s="24"/>
       <c r="AB83" s="24"/>
       <c r="AC83" s="24"/>
       <c r="AD83" s="24"/>
     </row>
-    <row r="84" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="84" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="36"/>
       <c r="B84" s="36"/>
       <c r="C84" s="36"/>
       <c r="N84" s="33"/>
       <c r="X84" s="32"/>
       <c r="AA84" s="24"/>
       <c r="AB84" s="24"/>
       <c r="AC84" s="24"/>
       <c r="AD84" s="24"/>
     </row>
-    <row r="85" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="85" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="36"/>
       <c r="B85" s="36"/>
       <c r="C85" s="36"/>
       <c r="N85" s="33"/>
       <c r="X85" s="32"/>
       <c r="AA85" s="24"/>
       <c r="AB85" s="24"/>
       <c r="AC85" s="24"/>
       <c r="AD85" s="24"/>
     </row>
-    <row r="86" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="86" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="36"/>
       <c r="B86" s="36"/>
       <c r="C86" s="36"/>
       <c r="N86" s="33"/>
       <c r="X86" s="32"/>
       <c r="AA86" s="24"/>
       <c r="AB86" s="24"/>
       <c r="AC86" s="24"/>
       <c r="AD86" s="24"/>
     </row>
-    <row r="87" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="87" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="36"/>
       <c r="B87" s="36"/>
       <c r="C87" s="36"/>
       <c r="N87" s="33"/>
       <c r="X87" s="32"/>
       <c r="AA87" s="24"/>
       <c r="AB87" s="24"/>
       <c r="AC87" s="24"/>
       <c r="AD87" s="24"/>
     </row>
-    <row r="88" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="88" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="36"/>
       <c r="B88" s="36"/>
       <c r="C88" s="36"/>
       <c r="N88" s="33"/>
       <c r="X88" s="32"/>
       <c r="AA88" s="24"/>
       <c r="AB88" s="24"/>
       <c r="AC88" s="24"/>
       <c r="AD88" s="24"/>
     </row>
-    <row r="89" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="89" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="36"/>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="N89" s="33"/>
       <c r="X89" s="32"/>
       <c r="AA89" s="24"/>
       <c r="AB89" s="24"/>
       <c r="AC89" s="24"/>
       <c r="AD89" s="24"/>
     </row>
-    <row r="90" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="90" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="36"/>
       <c r="B90" s="36"/>
       <c r="C90" s="36"/>
       <c r="N90" s="33"/>
       <c r="X90" s="32"/>
       <c r="AA90" s="24"/>
       <c r="AB90" s="24"/>
       <c r="AC90" s="24"/>
       <c r="AD90" s="24"/>
     </row>
-    <row r="91" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="91" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="36"/>
       <c r="B91" s="36"/>
       <c r="C91" s="36"/>
       <c r="N91" s="33"/>
       <c r="X91" s="32"/>
       <c r="AA91" s="24"/>
       <c r="AB91" s="24"/>
       <c r="AC91" s="24"/>
       <c r="AD91" s="24"/>
     </row>
-    <row r="92" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="92" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="36"/>
       <c r="B92" s="36"/>
       <c r="C92" s="36"/>
       <c r="N92" s="33"/>
       <c r="X92" s="32"/>
       <c r="AA92" s="24"/>
       <c r="AB92" s="24"/>
       <c r="AC92" s="24"/>
       <c r="AD92" s="24"/>
     </row>
-    <row r="93" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="93" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="36"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="N93" s="33"/>
       <c r="X93" s="32"/>
       <c r="AA93" s="24"/>
       <c r="AB93" s="24"/>
       <c r="AC93" s="24"/>
       <c r="AD93" s="24"/>
     </row>
-    <row r="94" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="94" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="36"/>
       <c r="B94" s="36"/>
       <c r="C94" s="36"/>
       <c r="N94" s="33"/>
       <c r="X94" s="32"/>
       <c r="AA94" s="24"/>
       <c r="AB94" s="24"/>
       <c r="AC94" s="24"/>
       <c r="AD94" s="24"/>
     </row>
-    <row r="95" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="95" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="36"/>
       <c r="B95" s="36"/>
       <c r="C95" s="36"/>
       <c r="N95" s="33"/>
       <c r="X95" s="32"/>
       <c r="AA95" s="24"/>
       <c r="AB95" s="24"/>
       <c r="AC95" s="24"/>
       <c r="AD95" s="24"/>
     </row>
-    <row r="96" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C96" s="36"/>
+    <row r="96" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="35"/>
+      <c r="B96" s="35"/>
+      <c r="C96" s="35"/>
       <c r="N96" s="33"/>
       <c r="X96" s="32"/>
       <c r="AA96" s="24"/>
       <c r="AB96" s="24"/>
       <c r="AC96" s="24"/>
       <c r="AD96" s="24"/>
     </row>
-    <row r="97" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="97" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="35"/>
       <c r="B97" s="35"/>
       <c r="C97" s="35"/>
       <c r="N97" s="33"/>
       <c r="X97" s="32"/>
       <c r="AA97" s="24"/>
       <c r="AB97" s="24"/>
       <c r="AC97" s="24"/>
       <c r="AD97" s="24"/>
     </row>
-    <row r="98" spans="1:30" s="6" customFormat="1" ht="12" customHeight="1">
+    <row r="98" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="35"/>
       <c r="B98" s="35"/>
       <c r="C98" s="35"/>
       <c r="N98" s="33"/>
       <c r="X98" s="32"/>
       <c r="AA98" s="24"/>
       <c r="AB98" s="24"/>
       <c r="AC98" s="24"/>
       <c r="AD98" s="24"/>
     </row>
-    <row r="99" spans="1:30" s="6" customFormat="1">
+    <row r="99" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="35"/>
       <c r="B99" s="35"/>
       <c r="C99" s="35"/>
       <c r="N99" s="33"/>
       <c r="X99" s="32"/>
       <c r="AA99" s="24"/>
       <c r="AB99" s="24"/>
       <c r="AC99" s="24"/>
       <c r="AD99" s="24"/>
     </row>
-    <row r="100" spans="1:30" s="6" customFormat="1">
+    <row r="100" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="35"/>
       <c r="B100" s="35"/>
       <c r="C100" s="35"/>
       <c r="N100" s="33"/>
       <c r="X100" s="32"/>
       <c r="AA100" s="24"/>
       <c r="AB100" s="24"/>
       <c r="AC100" s="24"/>
       <c r="AD100" s="24"/>
     </row>
-    <row r="101" spans="1:30" s="6" customFormat="1">
+    <row r="101" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="35"/>
       <c r="B101" s="35"/>
       <c r="C101" s="35"/>
       <c r="N101" s="33"/>
       <c r="X101" s="32"/>
       <c r="AA101" s="24"/>
       <c r="AB101" s="24"/>
       <c r="AC101" s="24"/>
       <c r="AD101" s="24"/>
     </row>
-    <row r="102" spans="1:30" s="6" customFormat="1">
+    <row r="102" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="35"/>
       <c r="B102" s="35"/>
       <c r="C102" s="35"/>
       <c r="N102" s="33"/>
-      <c r="X102" s="32"/>
       <c r="AA102" s="24"/>
       <c r="AB102" s="24"/>
       <c r="AC102" s="24"/>
       <c r="AD102" s="24"/>
     </row>
-    <row r="103" spans="1:30" s="6" customFormat="1">
+    <row r="103" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="35"/>
       <c r="B103" s="35"/>
       <c r="C103" s="35"/>
       <c r="N103" s="33"/>
       <c r="AA103" s="24"/>
       <c r="AB103" s="24"/>
       <c r="AC103" s="24"/>
       <c r="AD103" s="24"/>
     </row>
-    <row r="104" spans="1:30" s="6" customFormat="1">
+    <row r="104" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="35"/>
       <c r="B104" s="35"/>
       <c r="C104" s="35"/>
       <c r="N104" s="33"/>
       <c r="AA104" s="24"/>
       <c r="AB104" s="24"/>
       <c r="AC104" s="24"/>
       <c r="AD104" s="24"/>
     </row>
-    <row r="105" spans="1:30" s="6" customFormat="1">
+    <row r="105" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="35"/>
       <c r="B105" s="35"/>
       <c r="C105" s="35"/>
       <c r="N105" s="33"/>
       <c r="AA105" s="24"/>
       <c r="AB105" s="24"/>
       <c r="AC105" s="24"/>
       <c r="AD105" s="24"/>
     </row>
-    <row r="106" spans="1:30" s="6" customFormat="1">
+    <row r="106" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="35"/>
       <c r="B106" s="35"/>
       <c r="C106" s="35"/>
       <c r="N106" s="33"/>
       <c r="AA106" s="24"/>
       <c r="AB106" s="24"/>
       <c r="AC106" s="24"/>
       <c r="AD106" s="24"/>
     </row>
-    <row r="107" spans="1:30" s="6" customFormat="1">
+    <row r="107" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="35"/>
       <c r="B107" s="35"/>
       <c r="C107" s="35"/>
       <c r="N107" s="33"/>
       <c r="AA107" s="24"/>
       <c r="AB107" s="24"/>
       <c r="AC107" s="24"/>
       <c r="AD107" s="24"/>
     </row>
-    <row r="108" spans="1:30" s="6" customFormat="1">
+    <row r="108" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="35"/>
       <c r="B108" s="35"/>
       <c r="C108" s="35"/>
       <c r="N108" s="33"/>
       <c r="AA108" s="24"/>
       <c r="AB108" s="24"/>
       <c r="AC108" s="24"/>
       <c r="AD108" s="24"/>
     </row>
-    <row r="109" spans="1:30" s="6" customFormat="1">
+    <row r="109" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="35"/>
       <c r="B109" s="35"/>
       <c r="C109" s="35"/>
       <c r="N109" s="33"/>
       <c r="AA109" s="24"/>
       <c r="AB109" s="24"/>
       <c r="AC109" s="24"/>
       <c r="AD109" s="24"/>
     </row>
-    <row r="110" spans="1:30" s="6" customFormat="1">
+    <row r="110" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="35"/>
       <c r="B110" s="35"/>
       <c r="C110" s="35"/>
       <c r="N110" s="33"/>
       <c r="AA110" s="24"/>
       <c r="AB110" s="24"/>
       <c r="AC110" s="24"/>
       <c r="AD110" s="24"/>
     </row>
-    <row r="111" spans="1:30" s="6" customFormat="1">
+    <row r="111" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="35"/>
       <c r="B111" s="35"/>
       <c r="C111" s="35"/>
       <c r="N111" s="33"/>
       <c r="AA111" s="24"/>
       <c r="AB111" s="24"/>
       <c r="AC111" s="24"/>
       <c r="AD111" s="24"/>
     </row>
-    <row r="112" spans="1:30" s="6" customFormat="1">
+    <row r="112" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="35"/>
       <c r="B112" s="35"/>
       <c r="C112" s="35"/>
       <c r="N112" s="33"/>
       <c r="AA112" s="24"/>
       <c r="AB112" s="24"/>
       <c r="AC112" s="24"/>
       <c r="AD112" s="24"/>
     </row>
-    <row r="113" spans="1:30" s="6" customFormat="1">
+    <row r="113" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="35"/>
       <c r="B113" s="35"/>
       <c r="C113" s="35"/>
       <c r="N113" s="33"/>
       <c r="AA113" s="24"/>
       <c r="AB113" s="24"/>
       <c r="AC113" s="24"/>
       <c r="AD113" s="24"/>
     </row>
-    <row r="114" spans="1:30" s="6" customFormat="1">
+    <row r="114" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="35"/>
       <c r="B114" s="35"/>
       <c r="C114" s="35"/>
       <c r="N114" s="33"/>
       <c r="AA114" s="24"/>
       <c r="AB114" s="24"/>
       <c r="AC114" s="24"/>
       <c r="AD114" s="24"/>
     </row>
-    <row r="115" spans="1:30" s="6" customFormat="1">
+    <row r="115" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="35"/>
       <c r="B115" s="35"/>
       <c r="C115" s="35"/>
       <c r="N115" s="33"/>
       <c r="AA115" s="24"/>
       <c r="AB115" s="24"/>
       <c r="AC115" s="24"/>
       <c r="AD115" s="24"/>
     </row>
-    <row r="116" spans="1:30" s="6" customFormat="1">
+    <row r="116" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="35"/>
       <c r="B116" s="35"/>
       <c r="C116" s="35"/>
       <c r="N116" s="33"/>
       <c r="AA116" s="24"/>
       <c r="AB116" s="24"/>
       <c r="AC116" s="24"/>
       <c r="AD116" s="24"/>
     </row>
-    <row r="117" spans="1:30" s="6" customFormat="1">
+    <row r="117" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="35"/>
       <c r="B117" s="35"/>
       <c r="C117" s="35"/>
       <c r="N117" s="33"/>
       <c r="AA117" s="24"/>
       <c r="AB117" s="24"/>
       <c r="AC117" s="24"/>
       <c r="AD117" s="24"/>
     </row>
-    <row r="118" spans="1:30" s="6" customFormat="1">
+    <row r="118" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="35"/>
       <c r="B118" s="35"/>
       <c r="C118" s="35"/>
       <c r="N118" s="33"/>
       <c r="AA118" s="24"/>
       <c r="AB118" s="24"/>
       <c r="AC118" s="24"/>
       <c r="AD118" s="24"/>
     </row>
-    <row r="119" spans="1:30" s="6" customFormat="1">
+    <row r="119" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="35"/>
       <c r="B119" s="35"/>
       <c r="C119" s="35"/>
       <c r="N119" s="33"/>
       <c r="AA119" s="24"/>
       <c r="AB119" s="24"/>
       <c r="AC119" s="24"/>
       <c r="AD119" s="24"/>
     </row>
-    <row r="120" spans="1:30" s="6" customFormat="1">
+    <row r="120" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="35"/>
       <c r="B120" s="35"/>
       <c r="C120" s="35"/>
       <c r="N120" s="33"/>
       <c r="AA120" s="24"/>
       <c r="AB120" s="24"/>
       <c r="AC120" s="24"/>
       <c r="AD120" s="24"/>
     </row>
-    <row r="121" spans="1:30" s="6" customFormat="1">
+    <row r="121" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="35"/>
       <c r="B121" s="35"/>
       <c r="C121" s="35"/>
       <c r="N121" s="33"/>
       <c r="AA121" s="24"/>
       <c r="AB121" s="24"/>
       <c r="AC121" s="24"/>
       <c r="AD121" s="24"/>
     </row>
-    <row r="122" spans="1:30" s="6" customFormat="1">
+    <row r="122" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="35"/>
       <c r="B122" s="35"/>
       <c r="C122" s="35"/>
       <c r="N122" s="33"/>
       <c r="AA122" s="24"/>
       <c r="AB122" s="24"/>
       <c r="AC122" s="24"/>
       <c r="AD122" s="24"/>
     </row>
-    <row r="123" spans="1:30" s="6" customFormat="1">
+    <row r="123" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="35"/>
       <c r="B123" s="35"/>
       <c r="C123" s="35"/>
       <c r="N123" s="33"/>
       <c r="AA123" s="24"/>
       <c r="AB123" s="24"/>
       <c r="AC123" s="24"/>
       <c r="AD123" s="24"/>
     </row>
-    <row r="124" spans="1:30" s="6" customFormat="1">
+    <row r="124" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="35"/>
       <c r="B124" s="35"/>
       <c r="C124" s="35"/>
       <c r="N124" s="33"/>
       <c r="AA124" s="24"/>
       <c r="AB124" s="24"/>
       <c r="AC124" s="24"/>
       <c r="AD124" s="24"/>
     </row>
-    <row r="125" spans="1:30" s="6" customFormat="1">
+    <row r="125" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="35"/>
       <c r="B125" s="35"/>
       <c r="C125" s="35"/>
       <c r="N125" s="33"/>
       <c r="AA125" s="24"/>
       <c r="AB125" s="24"/>
       <c r="AC125" s="24"/>
       <c r="AD125" s="24"/>
     </row>
-    <row r="126" spans="1:30" s="6" customFormat="1">
+    <row r="126" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="35"/>
       <c r="B126" s="35"/>
       <c r="C126" s="35"/>
       <c r="N126" s="33"/>
       <c r="AA126" s="24"/>
       <c r="AB126" s="24"/>
       <c r="AC126" s="24"/>
       <c r="AD126" s="24"/>
     </row>
-    <row r="127" spans="1:30" s="6" customFormat="1">
+    <row r="127" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="35"/>
       <c r="B127" s="35"/>
       <c r="C127" s="35"/>
       <c r="N127" s="33"/>
       <c r="AA127" s="24"/>
       <c r="AB127" s="24"/>
       <c r="AC127" s="24"/>
       <c r="AD127" s="24"/>
     </row>
-    <row r="128" spans="1:30" s="6" customFormat="1">
+    <row r="128" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="35"/>
       <c r="B128" s="35"/>
       <c r="C128" s="35"/>
       <c r="N128" s="33"/>
       <c r="AA128" s="24"/>
       <c r="AB128" s="24"/>
       <c r="AC128" s="24"/>
       <c r="AD128" s="24"/>
     </row>
-    <row r="129" spans="1:30" s="6" customFormat="1">
+    <row r="129" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="35"/>
       <c r="B129" s="35"/>
       <c r="C129" s="35"/>
       <c r="N129" s="33"/>
       <c r="AA129" s="24"/>
       <c r="AB129" s="24"/>
       <c r="AC129" s="24"/>
       <c r="AD129" s="24"/>
     </row>
-    <row r="130" spans="1:30" s="6" customFormat="1">
+    <row r="130" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="35"/>
       <c r="B130" s="35"/>
       <c r="C130" s="35"/>
       <c r="N130" s="33"/>
       <c r="AA130" s="24"/>
       <c r="AB130" s="24"/>
       <c r="AC130" s="24"/>
       <c r="AD130" s="24"/>
     </row>
-    <row r="131" spans="1:30" s="6" customFormat="1">
+    <row r="131" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="35"/>
       <c r="B131" s="35"/>
       <c r="C131" s="35"/>
       <c r="N131" s="33"/>
       <c r="AA131" s="24"/>
       <c r="AB131" s="24"/>
       <c r="AC131" s="24"/>
       <c r="AD131" s="24"/>
     </row>
-    <row r="132" spans="1:30" s="6" customFormat="1">
+    <row r="132" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="35"/>
       <c r="B132" s="35"/>
       <c r="C132" s="35"/>
       <c r="N132" s="33"/>
       <c r="AA132" s="24"/>
       <c r="AB132" s="24"/>
       <c r="AC132" s="24"/>
       <c r="AD132" s="24"/>
     </row>
-    <row r="133" spans="1:30" s="6" customFormat="1">
+    <row r="133" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="35"/>
       <c r="B133" s="35"/>
       <c r="C133" s="35"/>
       <c r="N133" s="33"/>
       <c r="AA133" s="24"/>
       <c r="AB133" s="24"/>
       <c r="AC133" s="24"/>
       <c r="AD133" s="24"/>
     </row>
-    <row r="134" spans="1:30" s="6" customFormat="1">
+    <row r="134" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="35"/>
       <c r="B134" s="35"/>
       <c r="C134" s="35"/>
       <c r="N134" s="33"/>
       <c r="AA134" s="24"/>
       <c r="AB134" s="24"/>
       <c r="AC134" s="24"/>
       <c r="AD134" s="24"/>
     </row>
-    <row r="135" spans="1:30" s="6" customFormat="1">
+    <row r="135" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="35"/>
       <c r="B135" s="35"/>
       <c r="C135" s="35"/>
       <c r="N135" s="33"/>
       <c r="AA135" s="24"/>
       <c r="AB135" s="24"/>
       <c r="AC135" s="24"/>
       <c r="AD135" s="24"/>
     </row>
-    <row r="136" spans="1:30" s="6" customFormat="1">
+    <row r="136" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="35"/>
       <c r="B136" s="35"/>
       <c r="C136" s="35"/>
       <c r="N136" s="33"/>
       <c r="AA136" s="24"/>
       <c r="AB136" s="24"/>
       <c r="AC136" s="24"/>
       <c r="AD136" s="24"/>
     </row>
-    <row r="137" spans="1:30" s="6" customFormat="1">
+    <row r="137" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="35"/>
       <c r="B137" s="35"/>
       <c r="C137" s="35"/>
       <c r="N137" s="33"/>
       <c r="AA137" s="24"/>
       <c r="AB137" s="24"/>
       <c r="AC137" s="24"/>
       <c r="AD137" s="24"/>
     </row>
-    <row r="138" spans="1:30" s="6" customFormat="1">
+    <row r="138" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="35"/>
       <c r="B138" s="35"/>
       <c r="C138" s="35"/>
       <c r="N138" s="33"/>
       <c r="AA138" s="24"/>
       <c r="AB138" s="24"/>
       <c r="AC138" s="24"/>
       <c r="AD138" s="24"/>
     </row>
-    <row r="139" spans="1:30" s="6" customFormat="1">
+    <row r="139" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="35"/>
       <c r="B139" s="35"/>
       <c r="C139" s="35"/>
       <c r="N139" s="33"/>
       <c r="AA139" s="24"/>
       <c r="AB139" s="24"/>
       <c r="AC139" s="24"/>
       <c r="AD139" s="24"/>
     </row>
-    <row r="140" spans="1:30" s="6" customFormat="1">
+    <row r="140" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="35"/>
       <c r="B140" s="35"/>
       <c r="C140" s="35"/>
       <c r="N140" s="33"/>
       <c r="AA140" s="24"/>
       <c r="AB140" s="24"/>
       <c r="AC140" s="24"/>
       <c r="AD140" s="24"/>
     </row>
-    <row r="141" spans="1:30" s="6" customFormat="1">
+    <row r="141" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="35"/>
       <c r="B141" s="35"/>
       <c r="C141" s="35"/>
       <c r="N141" s="33"/>
       <c r="AA141" s="24"/>
       <c r="AB141" s="24"/>
       <c r="AC141" s="24"/>
       <c r="AD141" s="24"/>
     </row>
-    <row r="142" spans="1:30" s="6" customFormat="1">
+    <row r="142" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="35"/>
       <c r="B142" s="35"/>
       <c r="C142" s="35"/>
       <c r="N142" s="33"/>
       <c r="AA142" s="24"/>
       <c r="AB142" s="24"/>
       <c r="AC142" s="24"/>
       <c r="AD142" s="24"/>
     </row>
-    <row r="143" spans="1:30" s="6" customFormat="1">
+    <row r="143" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="35"/>
       <c r="B143" s="35"/>
       <c r="C143" s="35"/>
       <c r="N143" s="33"/>
       <c r="AA143" s="24"/>
       <c r="AB143" s="24"/>
       <c r="AC143" s="24"/>
       <c r="AD143" s="24"/>
     </row>
-    <row r="144" spans="1:30" s="6" customFormat="1">
+    <row r="144" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="35"/>
       <c r="B144" s="35"/>
       <c r="C144" s="35"/>
       <c r="N144" s="33"/>
       <c r="AA144" s="24"/>
       <c r="AB144" s="24"/>
       <c r="AC144" s="24"/>
       <c r="AD144" s="24"/>
     </row>
-    <row r="145" spans="1:30" s="6" customFormat="1">
+    <row r="145" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="35"/>
       <c r="B145" s="35"/>
       <c r="C145" s="35"/>
       <c r="N145" s="33"/>
       <c r="AA145" s="24"/>
       <c r="AB145" s="24"/>
       <c r="AC145" s="24"/>
       <c r="AD145" s="24"/>
     </row>
-    <row r="146" spans="1:30" s="6" customFormat="1">
+    <row r="146" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="35"/>
       <c r="B146" s="35"/>
       <c r="C146" s="35"/>
       <c r="N146" s="33"/>
       <c r="AA146" s="24"/>
       <c r="AB146" s="24"/>
       <c r="AC146" s="24"/>
       <c r="AD146" s="24"/>
     </row>
-    <row r="147" spans="1:30" s="6" customFormat="1">
+    <row r="147" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="35"/>
       <c r="B147" s="35"/>
       <c r="C147" s="35"/>
       <c r="N147" s="33"/>
       <c r="AA147" s="24"/>
       <c r="AB147" s="24"/>
       <c r="AC147" s="24"/>
       <c r="AD147" s="24"/>
     </row>
-    <row r="148" spans="1:30" s="6" customFormat="1">
+    <row r="148" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="35"/>
       <c r="B148" s="35"/>
       <c r="C148" s="35"/>
       <c r="N148" s="33"/>
       <c r="AA148" s="24"/>
       <c r="AB148" s="24"/>
       <c r="AC148" s="24"/>
       <c r="AD148" s="24"/>
     </row>
-    <row r="149" spans="1:30" s="6" customFormat="1">
+    <row r="149" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="35"/>
       <c r="B149" s="35"/>
       <c r="C149" s="35"/>
       <c r="N149" s="33"/>
       <c r="AA149" s="24"/>
       <c r="AB149" s="24"/>
       <c r="AC149" s="24"/>
       <c r="AD149" s="24"/>
     </row>
-    <row r="150" spans="1:30" s="6" customFormat="1">
+    <row r="150" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="35"/>
       <c r="B150" s="35"/>
       <c r="C150" s="35"/>
       <c r="N150" s="33"/>
       <c r="AA150" s="24"/>
       <c r="AB150" s="24"/>
       <c r="AC150" s="24"/>
       <c r="AD150" s="24"/>
     </row>
-    <row r="151" spans="1:30" s="6" customFormat="1">
+    <row r="151" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="35"/>
       <c r="B151" s="35"/>
       <c r="C151" s="35"/>
       <c r="N151" s="33"/>
       <c r="AA151" s="24"/>
       <c r="AB151" s="24"/>
       <c r="AC151" s="24"/>
       <c r="AD151" s="24"/>
     </row>
-    <row r="152" spans="1:30" s="6" customFormat="1">
+    <row r="152" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="35"/>
       <c r="B152" s="35"/>
       <c r="C152" s="35"/>
       <c r="N152" s="33"/>
       <c r="AA152" s="24"/>
       <c r="AB152" s="24"/>
       <c r="AC152" s="24"/>
       <c r="AD152" s="24"/>
     </row>
-    <row r="153" spans="1:30" s="6" customFormat="1">
+    <row r="153" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="35"/>
       <c r="B153" s="35"/>
       <c r="C153" s="35"/>
       <c r="N153" s="33"/>
       <c r="AA153" s="24"/>
       <c r="AB153" s="24"/>
       <c r="AC153" s="24"/>
       <c r="AD153" s="24"/>
     </row>
-    <row r="154" spans="1:30" s="6" customFormat="1">
+    <row r="154" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="35"/>
       <c r="B154" s="35"/>
       <c r="C154" s="35"/>
       <c r="N154" s="33"/>
       <c r="AA154" s="24"/>
       <c r="AB154" s="24"/>
       <c r="AC154" s="24"/>
       <c r="AD154" s="24"/>
     </row>
-    <row r="155" spans="1:30" s="6" customFormat="1">
+    <row r="155" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="35"/>
       <c r="B155" s="35"/>
       <c r="C155" s="35"/>
       <c r="N155" s="33"/>
       <c r="AA155" s="24"/>
       <c r="AB155" s="24"/>
       <c r="AC155" s="24"/>
       <c r="AD155" s="24"/>
     </row>
-    <row r="156" spans="1:30" s="6" customFormat="1">
+    <row r="156" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="35"/>
       <c r="B156" s="35"/>
       <c r="C156" s="35"/>
       <c r="N156" s="33"/>
       <c r="AA156" s="24"/>
       <c r="AB156" s="24"/>
       <c r="AC156" s="24"/>
       <c r="AD156" s="24"/>
     </row>
-    <row r="157" spans="1:30" s="6" customFormat="1">
+    <row r="157" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="35"/>
       <c r="B157" s="35"/>
       <c r="C157" s="35"/>
       <c r="N157" s="33"/>
       <c r="AA157" s="24"/>
       <c r="AB157" s="24"/>
       <c r="AC157" s="24"/>
       <c r="AD157" s="24"/>
     </row>
-    <row r="158" spans="1:30" s="6" customFormat="1">
+    <row r="158" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="35"/>
       <c r="B158" s="35"/>
       <c r="C158" s="35"/>
       <c r="N158" s="33"/>
       <c r="AA158" s="24"/>
       <c r="AB158" s="24"/>
       <c r="AC158" s="24"/>
       <c r="AD158" s="24"/>
     </row>
-    <row r="159" spans="1:30" s="6" customFormat="1">
+    <row r="159" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="35"/>
       <c r="B159" s="35"/>
       <c r="C159" s="35"/>
       <c r="N159" s="33"/>
       <c r="AA159" s="24"/>
       <c r="AB159" s="24"/>
       <c r="AC159" s="24"/>
       <c r="AD159" s="24"/>
     </row>
-    <row r="160" spans="1:30" s="6" customFormat="1">
+    <row r="160" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="35"/>
       <c r="B160" s="35"/>
       <c r="C160" s="35"/>
       <c r="N160" s="33"/>
       <c r="AA160" s="24"/>
       <c r="AB160" s="24"/>
       <c r="AC160" s="24"/>
       <c r="AD160" s="24"/>
     </row>
-    <row r="161" spans="1:30" s="6" customFormat="1">
+    <row r="161" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="35"/>
       <c r="B161" s="35"/>
       <c r="C161" s="35"/>
       <c r="N161" s="33"/>
       <c r="AA161" s="24"/>
       <c r="AB161" s="24"/>
       <c r="AC161" s="24"/>
       <c r="AD161" s="24"/>
     </row>
-    <row r="162" spans="1:30" s="6" customFormat="1">
+    <row r="162" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="35"/>
       <c r="B162" s="35"/>
       <c r="C162" s="35"/>
       <c r="N162" s="33"/>
       <c r="AA162" s="24"/>
       <c r="AB162" s="24"/>
       <c r="AC162" s="24"/>
       <c r="AD162" s="24"/>
     </row>
-    <row r="163" spans="1:30" s="6" customFormat="1">
+    <row r="163" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="35"/>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="N163" s="33"/>
       <c r="AA163" s="24"/>
       <c r="AB163" s="24"/>
       <c r="AC163" s="24"/>
       <c r="AD163" s="24"/>
     </row>
-    <row r="164" spans="1:30" s="6" customFormat="1">
+    <row r="164" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="35"/>
       <c r="B164" s="35"/>
       <c r="C164" s="35"/>
       <c r="N164" s="33"/>
       <c r="AA164" s="24"/>
       <c r="AB164" s="24"/>
       <c r="AC164" s="24"/>
       <c r="AD164" s="24"/>
     </row>
-    <row r="165" spans="1:30" s="6" customFormat="1">
+    <row r="165" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="35"/>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="N165" s="33"/>
       <c r="AA165" s="24"/>
       <c r="AB165" s="24"/>
       <c r="AC165" s="24"/>
       <c r="AD165" s="24"/>
     </row>
-    <row r="166" spans="1:30" s="6" customFormat="1">
+    <row r="166" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="35"/>
       <c r="B166" s="35"/>
       <c r="C166" s="35"/>
       <c r="N166" s="33"/>
       <c r="AA166" s="24"/>
       <c r="AB166" s="24"/>
       <c r="AC166" s="24"/>
       <c r="AD166" s="24"/>
     </row>
-    <row r="167" spans="1:30" s="6" customFormat="1">
+    <row r="167" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="35"/>
       <c r="B167" s="35"/>
       <c r="C167" s="35"/>
       <c r="N167" s="33"/>
       <c r="AA167" s="24"/>
       <c r="AB167" s="24"/>
       <c r="AC167" s="24"/>
       <c r="AD167" s="24"/>
     </row>
-    <row r="168" spans="1:30" s="6" customFormat="1">
+    <row r="168" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="35"/>
       <c r="B168" s="35"/>
       <c r="C168" s="35"/>
       <c r="N168" s="33"/>
       <c r="AA168" s="24"/>
       <c r="AB168" s="24"/>
       <c r="AC168" s="24"/>
       <c r="AD168" s="24"/>
     </row>
-    <row r="169" spans="1:30" s="6" customFormat="1">
+    <row r="169" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="35"/>
       <c r="B169" s="35"/>
       <c r="C169" s="35"/>
       <c r="N169" s="33"/>
       <c r="AA169" s="24"/>
       <c r="AB169" s="24"/>
       <c r="AC169" s="24"/>
       <c r="AD169" s="24"/>
     </row>
-    <row r="170" spans="1:30" s="6" customFormat="1">
+    <row r="170" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="35"/>
       <c r="B170" s="35"/>
       <c r="C170" s="35"/>
       <c r="N170" s="33"/>
       <c r="AA170" s="24"/>
       <c r="AB170" s="24"/>
       <c r="AC170" s="24"/>
       <c r="AD170" s="24"/>
     </row>
-    <row r="171" spans="1:30" s="6" customFormat="1">
+    <row r="171" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="35"/>
       <c r="B171" s="35"/>
       <c r="C171" s="35"/>
       <c r="N171" s="33"/>
       <c r="AA171" s="24"/>
       <c r="AB171" s="24"/>
       <c r="AC171" s="24"/>
       <c r="AD171" s="24"/>
     </row>
-    <row r="172" spans="1:30" s="6" customFormat="1">
+    <row r="172" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="35"/>
       <c r="B172" s="35"/>
       <c r="C172" s="35"/>
       <c r="N172" s="33"/>
       <c r="AA172" s="24"/>
       <c r="AB172" s="24"/>
       <c r="AC172" s="24"/>
       <c r="AD172" s="24"/>
     </row>
-    <row r="173" spans="1:30" s="6" customFormat="1">
+    <row r="173" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="35"/>
       <c r="B173" s="35"/>
       <c r="C173" s="35"/>
       <c r="N173" s="33"/>
       <c r="AA173" s="24"/>
       <c r="AB173" s="24"/>
       <c r="AC173" s="24"/>
       <c r="AD173" s="24"/>
     </row>
-    <row r="174" spans="1:30" s="6" customFormat="1">
+    <row r="174" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="35"/>
       <c r="B174" s="35"/>
       <c r="C174" s="35"/>
       <c r="N174" s="33"/>
       <c r="AA174" s="24"/>
       <c r="AB174" s="24"/>
       <c r="AC174" s="24"/>
       <c r="AD174" s="24"/>
     </row>
-    <row r="175" spans="1:30" s="6" customFormat="1">
+    <row r="175" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="35"/>
       <c r="B175" s="35"/>
       <c r="C175" s="35"/>
       <c r="N175" s="33"/>
       <c r="AA175" s="24"/>
       <c r="AB175" s="24"/>
       <c r="AC175" s="24"/>
       <c r="AD175" s="24"/>
     </row>
-    <row r="176" spans="1:30" s="6" customFormat="1">
+    <row r="176" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="35"/>
       <c r="B176" s="35"/>
       <c r="C176" s="35"/>
       <c r="N176" s="33"/>
       <c r="AA176" s="24"/>
       <c r="AB176" s="24"/>
       <c r="AC176" s="24"/>
       <c r="AD176" s="24"/>
     </row>
-    <row r="177" spans="1:30" s="6" customFormat="1">
+    <row r="177" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="35"/>
       <c r="B177" s="35"/>
       <c r="C177" s="35"/>
       <c r="N177" s="33"/>
       <c r="AA177" s="24"/>
       <c r="AB177" s="24"/>
       <c r="AC177" s="24"/>
       <c r="AD177" s="24"/>
     </row>
-    <row r="178" spans="1:30" s="6" customFormat="1">
+    <row r="178" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="35"/>
       <c r="B178" s="35"/>
       <c r="C178" s="35"/>
       <c r="N178" s="33"/>
       <c r="AA178" s="24"/>
       <c r="AB178" s="24"/>
       <c r="AC178" s="24"/>
       <c r="AD178" s="24"/>
     </row>
-    <row r="179" spans="1:30" s="6" customFormat="1">
+    <row r="179" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="35"/>
       <c r="B179" s="35"/>
       <c r="C179" s="35"/>
       <c r="N179" s="33"/>
       <c r="AA179" s="24"/>
       <c r="AB179" s="24"/>
       <c r="AC179" s="24"/>
       <c r="AD179" s="24"/>
     </row>
-    <row r="180" spans="1:30" s="6" customFormat="1">
+    <row r="180" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="35"/>
       <c r="B180" s="35"/>
       <c r="C180" s="35"/>
       <c r="N180" s="33"/>
       <c r="AA180" s="24"/>
       <c r="AB180" s="24"/>
       <c r="AC180" s="24"/>
       <c r="AD180" s="24"/>
     </row>
-    <row r="181" spans="1:30" s="6" customFormat="1">
+    <row r="181" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="35"/>
       <c r="B181" s="35"/>
       <c r="C181" s="35"/>
       <c r="N181" s="33"/>
       <c r="AA181" s="24"/>
       <c r="AB181" s="24"/>
       <c r="AC181" s="24"/>
       <c r="AD181" s="24"/>
     </row>
-    <row r="182" spans="1:30" s="6" customFormat="1">
+    <row r="182" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="35"/>
       <c r="B182" s="35"/>
       <c r="C182" s="35"/>
       <c r="N182" s="33"/>
       <c r="AA182" s="24"/>
       <c r="AB182" s="24"/>
       <c r="AC182" s="24"/>
       <c r="AD182" s="24"/>
     </row>
-    <row r="183" spans="1:30" s="6" customFormat="1">
+    <row r="183" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35"/>
       <c r="B183" s="35"/>
       <c r="C183" s="35"/>
       <c r="N183" s="33"/>
       <c r="AA183" s="24"/>
       <c r="AB183" s="24"/>
       <c r="AC183" s="24"/>
       <c r="AD183" s="24"/>
     </row>
-    <row r="184" spans="1:30" s="6" customFormat="1">
+    <row r="184" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="35"/>
       <c r="B184" s="35"/>
       <c r="C184" s="35"/>
       <c r="N184" s="33"/>
       <c r="AA184" s="24"/>
       <c r="AB184" s="24"/>
       <c r="AC184" s="24"/>
       <c r="AD184" s="24"/>
     </row>
-    <row r="185" spans="1:30" s="6" customFormat="1">
+    <row r="185" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="35"/>
       <c r="B185" s="35"/>
       <c r="C185" s="35"/>
       <c r="N185" s="33"/>
       <c r="AA185" s="24"/>
       <c r="AB185" s="24"/>
       <c r="AC185" s="24"/>
       <c r="AD185" s="24"/>
     </row>
-    <row r="186" spans="1:30" s="6" customFormat="1">
+    <row r="186" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="35"/>
       <c r="B186" s="35"/>
       <c r="C186" s="35"/>
       <c r="N186" s="33"/>
       <c r="AA186" s="24"/>
       <c r="AB186" s="24"/>
       <c r="AC186" s="24"/>
       <c r="AD186" s="24"/>
     </row>
-    <row r="187" spans="1:30" s="6" customFormat="1">
+    <row r="187" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="35"/>
       <c r="B187" s="35"/>
       <c r="C187" s="35"/>
       <c r="N187" s="33"/>
       <c r="AA187" s="24"/>
       <c r="AB187" s="24"/>
       <c r="AC187" s="24"/>
       <c r="AD187" s="24"/>
     </row>
-    <row r="188" spans="1:30" s="6" customFormat="1">
+    <row r="188" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="35"/>
       <c r="B188" s="35"/>
       <c r="C188" s="35"/>
       <c r="N188" s="33"/>
       <c r="AA188" s="24"/>
       <c r="AB188" s="24"/>
       <c r="AC188" s="24"/>
       <c r="AD188" s="24"/>
     </row>
-    <row r="189" spans="1:30" s="6" customFormat="1">
+    <row r="189" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="35"/>
       <c r="B189" s="35"/>
       <c r="C189" s="35"/>
       <c r="N189" s="33"/>
       <c r="AA189" s="24"/>
       <c r="AB189" s="24"/>
       <c r="AC189" s="24"/>
       <c r="AD189" s="24"/>
     </row>
-    <row r="190" spans="1:30" s="6" customFormat="1">
+    <row r="190" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="35"/>
       <c r="B190" s="35"/>
       <c r="C190" s="35"/>
       <c r="N190" s="33"/>
       <c r="AA190" s="24"/>
       <c r="AB190" s="24"/>
       <c r="AC190" s="24"/>
       <c r="AD190" s="24"/>
     </row>
-    <row r="191" spans="1:30" s="6" customFormat="1">
+    <row r="191" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="35"/>
       <c r="B191" s="35"/>
       <c r="C191" s="35"/>
       <c r="N191" s="33"/>
       <c r="AA191" s="24"/>
       <c r="AB191" s="24"/>
       <c r="AC191" s="24"/>
       <c r="AD191" s="24"/>
     </row>
-    <row r="192" spans="1:30" s="6" customFormat="1">
+    <row r="192" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A192" s="35"/>
       <c r="B192" s="35"/>
       <c r="C192" s="35"/>
       <c r="N192" s="33"/>
       <c r="AA192" s="24"/>
       <c r="AB192" s="24"/>
       <c r="AC192" s="24"/>
       <c r="AD192" s="24"/>
     </row>
-    <row r="193" spans="1:30" s="6" customFormat="1">
+    <row r="193" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="35"/>
       <c r="B193" s="35"/>
       <c r="C193" s="35"/>
       <c r="N193" s="33"/>
       <c r="AA193" s="24"/>
       <c r="AB193" s="24"/>
       <c r="AC193" s="24"/>
       <c r="AD193" s="24"/>
     </row>
-    <row r="194" spans="1:30" s="6" customFormat="1">
+    <row r="194" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A194" s="35"/>
       <c r="B194" s="35"/>
       <c r="C194" s="35"/>
       <c r="N194" s="33"/>
       <c r="AA194" s="24"/>
       <c r="AB194" s="24"/>
       <c r="AC194" s="24"/>
       <c r="AD194" s="24"/>
     </row>
-    <row r="195" spans="1:30" s="6" customFormat="1">
+    <row r="195" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="35"/>
       <c r="B195" s="35"/>
       <c r="C195" s="35"/>
       <c r="N195" s="33"/>
       <c r="AA195" s="24"/>
       <c r="AB195" s="24"/>
       <c r="AC195" s="24"/>
       <c r="AD195" s="24"/>
     </row>
-    <row r="196" spans="1:30" s="6" customFormat="1">
+    <row r="196" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="35"/>
       <c r="B196" s="35"/>
       <c r="C196" s="35"/>
       <c r="N196" s="33"/>
       <c r="AA196" s="24"/>
       <c r="AB196" s="24"/>
       <c r="AC196" s="24"/>
       <c r="AD196" s="24"/>
     </row>
-    <row r="197" spans="1:30" s="6" customFormat="1">
+    <row r="197" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="35"/>
       <c r="B197" s="35"/>
       <c r="C197" s="35"/>
       <c r="N197" s="33"/>
       <c r="AA197" s="24"/>
       <c r="AB197" s="24"/>
       <c r="AC197" s="24"/>
       <c r="AD197" s="24"/>
     </row>
-    <row r="198" spans="1:30" s="6" customFormat="1">
+    <row r="198" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="35"/>
       <c r="B198" s="35"/>
       <c r="C198" s="35"/>
       <c r="N198" s="33"/>
       <c r="AA198" s="24"/>
       <c r="AB198" s="24"/>
       <c r="AC198" s="24"/>
       <c r="AD198" s="24"/>
     </row>
-    <row r="199" spans="1:30" s="6" customFormat="1">
+    <row r="199" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="35"/>
       <c r="B199" s="35"/>
       <c r="C199" s="35"/>
       <c r="N199" s="33"/>
       <c r="AA199" s="24"/>
       <c r="AB199" s="24"/>
       <c r="AC199" s="24"/>
       <c r="AD199" s="24"/>
     </row>
-    <row r="200" spans="1:30" s="6" customFormat="1">
+    <row r="200" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A200" s="35"/>
       <c r="B200" s="35"/>
       <c r="C200" s="35"/>
       <c r="N200" s="33"/>
       <c r="AA200" s="24"/>
       <c r="AB200" s="24"/>
       <c r="AC200" s="24"/>
       <c r="AD200" s="24"/>
     </row>
-    <row r="201" spans="1:30" s="6" customFormat="1">
+    <row r="201" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="35"/>
       <c r="B201" s="35"/>
       <c r="C201" s="35"/>
       <c r="N201" s="33"/>
       <c r="AA201" s="24"/>
       <c r="AB201" s="24"/>
       <c r="AC201" s="24"/>
       <c r="AD201" s="24"/>
     </row>
-    <row r="202" spans="1:30" s="6" customFormat="1">
+    <row r="202" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="35"/>
       <c r="B202" s="35"/>
       <c r="C202" s="35"/>
       <c r="N202" s="33"/>
       <c r="AA202" s="24"/>
       <c r="AB202" s="24"/>
       <c r="AC202" s="24"/>
       <c r="AD202" s="24"/>
     </row>
-    <row r="203" spans="1:30" s="6" customFormat="1">
+    <row r="203" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="35"/>
       <c r="B203" s="35"/>
       <c r="C203" s="35"/>
       <c r="N203" s="33"/>
       <c r="AA203" s="24"/>
       <c r="AB203" s="24"/>
       <c r="AC203" s="24"/>
       <c r="AD203" s="24"/>
     </row>
-    <row r="204" spans="1:30" s="6" customFormat="1">
+    <row r="204" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A204" s="35"/>
       <c r="B204" s="35"/>
       <c r="C204" s="35"/>
       <c r="N204" s="33"/>
       <c r="AA204" s="24"/>
       <c r="AB204" s="24"/>
       <c r="AC204" s="24"/>
       <c r="AD204" s="24"/>
     </row>
-    <row r="205" spans="1:30" s="6" customFormat="1">
+    <row r="205" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="35"/>
       <c r="B205" s="35"/>
       <c r="C205" s="35"/>
       <c r="N205" s="33"/>
       <c r="AA205" s="24"/>
       <c r="AB205" s="24"/>
       <c r="AC205" s="24"/>
       <c r="AD205" s="24"/>
     </row>
-    <row r="206" spans="1:30" s="6" customFormat="1">
+    <row r="206" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="35"/>
       <c r="B206" s="35"/>
       <c r="C206" s="35"/>
       <c r="N206" s="33"/>
       <c r="AA206" s="24"/>
       <c r="AB206" s="24"/>
       <c r="AC206" s="24"/>
       <c r="AD206" s="24"/>
     </row>
-    <row r="207" spans="1:30" s="6" customFormat="1">
+    <row r="207" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="35"/>
       <c r="B207" s="35"/>
       <c r="C207" s="35"/>
       <c r="N207" s="33"/>
       <c r="AA207" s="24"/>
       <c r="AB207" s="24"/>
       <c r="AC207" s="24"/>
       <c r="AD207" s="24"/>
     </row>
-    <row r="208" spans="1:30" s="6" customFormat="1">
+    <row r="208" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="35"/>
       <c r="B208" s="35"/>
       <c r="C208" s="35"/>
       <c r="N208" s="33"/>
       <c r="AA208" s="24"/>
       <c r="AB208" s="24"/>
       <c r="AC208" s="24"/>
       <c r="AD208" s="24"/>
     </row>
-    <row r="209" spans="1:30" s="6" customFormat="1">
+    <row r="209" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="35"/>
       <c r="B209" s="35"/>
       <c r="C209" s="35"/>
       <c r="N209" s="33"/>
       <c r="AA209" s="24"/>
       <c r="AB209" s="24"/>
       <c r="AC209" s="24"/>
       <c r="AD209" s="24"/>
     </row>
-    <row r="210" spans="1:30" s="6" customFormat="1">
+    <row r="210" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="35"/>
       <c r="B210" s="35"/>
       <c r="C210" s="35"/>
       <c r="N210" s="33"/>
       <c r="AA210" s="24"/>
       <c r="AB210" s="24"/>
       <c r="AC210" s="24"/>
       <c r="AD210" s="24"/>
     </row>
-    <row r="211" spans="1:30" s="6" customFormat="1">
+    <row r="211" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="35"/>
       <c r="B211" s="35"/>
       <c r="C211" s="35"/>
       <c r="N211" s="33"/>
       <c r="AA211" s="24"/>
       <c r="AB211" s="24"/>
       <c r="AC211" s="24"/>
       <c r="AD211" s="24"/>
     </row>
-    <row r="212" spans="1:30" s="6" customFormat="1">
+    <row r="212" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="35"/>
       <c r="B212" s="35"/>
       <c r="C212" s="35"/>
       <c r="N212" s="33"/>
       <c r="AA212" s="24"/>
       <c r="AB212" s="24"/>
       <c r="AC212" s="24"/>
       <c r="AD212" s="24"/>
     </row>
-    <row r="213" spans="1:30" s="6" customFormat="1">
+    <row r="213" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="35"/>
       <c r="B213" s="35"/>
       <c r="C213" s="35"/>
       <c r="N213" s="33"/>
       <c r="AA213" s="24"/>
       <c r="AB213" s="24"/>
       <c r="AC213" s="24"/>
       <c r="AD213" s="24"/>
     </row>
-    <row r="214" spans="1:30" s="6" customFormat="1">
+    <row r="214" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A214" s="35"/>
       <c r="B214" s="35"/>
       <c r="C214" s="35"/>
       <c r="N214" s="33"/>
       <c r="AA214" s="24"/>
       <c r="AB214" s="24"/>
       <c r="AC214" s="24"/>
       <c r="AD214" s="24"/>
     </row>
-    <row r="215" spans="1:30" s="6" customFormat="1">
+    <row r="215" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="35"/>
       <c r="B215" s="35"/>
       <c r="C215" s="35"/>
       <c r="N215" s="33"/>
       <c r="AA215" s="24"/>
       <c r="AB215" s="24"/>
       <c r="AC215" s="24"/>
       <c r="AD215" s="24"/>
     </row>
-    <row r="216" spans="1:30" s="6" customFormat="1">
+    <row r="216" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="35"/>
       <c r="B216" s="35"/>
       <c r="C216" s="35"/>
       <c r="N216" s="33"/>
       <c r="AA216" s="24"/>
       <c r="AB216" s="24"/>
       <c r="AC216" s="24"/>
       <c r="AD216" s="24"/>
     </row>
-    <row r="217" spans="1:30" s="6" customFormat="1">
+    <row r="217" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="35"/>
       <c r="B217" s="35"/>
       <c r="C217" s="35"/>
       <c r="N217" s="33"/>
       <c r="AA217" s="24"/>
       <c r="AB217" s="24"/>
       <c r="AC217" s="24"/>
       <c r="AD217" s="24"/>
     </row>
-    <row r="218" spans="1:30" s="6" customFormat="1">
+    <row r="218" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="35"/>
       <c r="B218" s="35"/>
       <c r="C218" s="35"/>
       <c r="N218" s="33"/>
       <c r="AA218" s="24"/>
       <c r="AB218" s="24"/>
       <c r="AC218" s="24"/>
       <c r="AD218" s="24"/>
     </row>
-    <row r="219" spans="1:30" s="6" customFormat="1">
+    <row r="219" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="35"/>
       <c r="B219" s="35"/>
       <c r="C219" s="35"/>
       <c r="N219" s="33"/>
       <c r="AA219" s="24"/>
       <c r="AB219" s="24"/>
       <c r="AC219" s="24"/>
       <c r="AD219" s="24"/>
     </row>
-    <row r="220" spans="1:30" s="6" customFormat="1">
+    <row r="220" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="35"/>
       <c r="B220" s="35"/>
       <c r="C220" s="35"/>
       <c r="N220" s="33"/>
       <c r="AA220" s="24"/>
       <c r="AB220" s="24"/>
       <c r="AC220" s="24"/>
       <c r="AD220" s="24"/>
     </row>
-    <row r="221" spans="1:30" s="6" customFormat="1">
+    <row r="221" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="35"/>
       <c r="B221" s="35"/>
       <c r="C221" s="35"/>
       <c r="N221" s="33"/>
       <c r="AA221" s="24"/>
       <c r="AB221" s="24"/>
       <c r="AC221" s="24"/>
       <c r="AD221" s="24"/>
     </row>
-    <row r="222" spans="1:30" s="6" customFormat="1">
+    <row r="222" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="35"/>
       <c r="B222" s="35"/>
       <c r="C222" s="35"/>
       <c r="N222" s="33"/>
       <c r="AA222" s="24"/>
       <c r="AB222" s="24"/>
       <c r="AC222" s="24"/>
       <c r="AD222" s="24"/>
     </row>
-    <row r="223" spans="1:30" s="6" customFormat="1">
+    <row r="223" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="35"/>
       <c r="B223" s="35"/>
       <c r="C223" s="35"/>
       <c r="N223" s="33"/>
       <c r="AA223" s="24"/>
       <c r="AB223" s="24"/>
       <c r="AC223" s="24"/>
       <c r="AD223" s="24"/>
     </row>
-    <row r="224" spans="1:30" s="6" customFormat="1">
+    <row r="224" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="35"/>
       <c r="B224" s="35"/>
       <c r="C224" s="35"/>
       <c r="N224" s="33"/>
       <c r="AA224" s="24"/>
       <c r="AB224" s="24"/>
       <c r="AC224" s="24"/>
       <c r="AD224" s="24"/>
     </row>
-    <row r="225" spans="1:30" s="6" customFormat="1">
+    <row r="225" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="35"/>
       <c r="B225" s="35"/>
       <c r="C225" s="35"/>
       <c r="N225" s="33"/>
       <c r="AA225" s="24"/>
       <c r="AB225" s="24"/>
       <c r="AC225" s="24"/>
       <c r="AD225" s="24"/>
     </row>
-    <row r="226" spans="1:30" s="6" customFormat="1">
+    <row r="226" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="35"/>
       <c r="B226" s="35"/>
       <c r="C226" s="35"/>
       <c r="N226" s="33"/>
       <c r="AA226" s="24"/>
       <c r="AB226" s="24"/>
       <c r="AC226" s="24"/>
       <c r="AD226" s="24"/>
     </row>
-    <row r="227" spans="1:30" s="6" customFormat="1">
+    <row r="227" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="35"/>
       <c r="B227" s="35"/>
       <c r="C227" s="35"/>
       <c r="N227" s="33"/>
       <c r="AA227" s="24"/>
       <c r="AB227" s="24"/>
       <c r="AC227" s="24"/>
       <c r="AD227" s="24"/>
     </row>
-    <row r="228" spans="1:30" s="6" customFormat="1">
+    <row r="228" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="35"/>
       <c r="B228" s="35"/>
       <c r="C228" s="35"/>
       <c r="N228" s="33"/>
       <c r="AA228" s="24"/>
       <c r="AB228" s="24"/>
       <c r="AC228" s="24"/>
       <c r="AD228" s="24"/>
     </row>
-    <row r="229" spans="1:30" s="6" customFormat="1">
+    <row r="229" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="35"/>
       <c r="B229" s="35"/>
       <c r="C229" s="35"/>
       <c r="N229" s="33"/>
       <c r="AA229" s="24"/>
       <c r="AB229" s="24"/>
       <c r="AC229" s="24"/>
       <c r="AD229" s="24"/>
     </row>
-    <row r="230" spans="1:30" s="6" customFormat="1">
+    <row r="230" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A230" s="35"/>
       <c r="B230" s="35"/>
       <c r="C230" s="35"/>
       <c r="N230" s="33"/>
       <c r="AA230" s="24"/>
       <c r="AB230" s="24"/>
       <c r="AC230" s="24"/>
       <c r="AD230" s="24"/>
     </row>
-    <row r="231" spans="1:30" s="6" customFormat="1">
+    <row r="231" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="35"/>
       <c r="B231" s="35"/>
       <c r="C231" s="35"/>
       <c r="N231" s="33"/>
       <c r="AA231" s="24"/>
       <c r="AB231" s="24"/>
       <c r="AC231" s="24"/>
       <c r="AD231" s="24"/>
     </row>
-    <row r="232" spans="1:30" s="6" customFormat="1">
+    <row r="232" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="35"/>
       <c r="B232" s="35"/>
       <c r="C232" s="35"/>
       <c r="N232" s="33"/>
       <c r="AA232" s="24"/>
       <c r="AB232" s="24"/>
       <c r="AC232" s="24"/>
       <c r="AD232" s="24"/>
     </row>
-    <row r="233" spans="1:30" s="6" customFormat="1">
+    <row r="233" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="35"/>
       <c r="B233" s="35"/>
       <c r="C233" s="35"/>
       <c r="N233" s="33"/>
       <c r="AA233" s="24"/>
       <c r="AB233" s="24"/>
       <c r="AC233" s="24"/>
       <c r="AD233" s="24"/>
     </row>
-    <row r="234" spans="1:30" s="6" customFormat="1">
+    <row r="234" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="35"/>
       <c r="B234" s="35"/>
       <c r="C234" s="35"/>
       <c r="N234" s="33"/>
       <c r="AA234" s="24"/>
       <c r="AB234" s="24"/>
       <c r="AC234" s="24"/>
       <c r="AD234" s="24"/>
     </row>
-    <row r="235" spans="1:30" s="6" customFormat="1">
+    <row r="235" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="35"/>
       <c r="B235" s="35"/>
       <c r="C235" s="35"/>
       <c r="N235" s="33"/>
       <c r="AA235" s="24"/>
       <c r="AB235" s="24"/>
       <c r="AC235" s="24"/>
       <c r="AD235" s="24"/>
     </row>
-    <row r="236" spans="1:30" s="6" customFormat="1">
+    <row r="236" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="35"/>
       <c r="B236" s="35"/>
       <c r="C236" s="35"/>
       <c r="N236" s="33"/>
       <c r="AA236" s="24"/>
       <c r="AB236" s="24"/>
       <c r="AC236" s="24"/>
       <c r="AD236" s="24"/>
     </row>
-    <row r="237" spans="1:30" s="6" customFormat="1">
+    <row r="237" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="35"/>
       <c r="B237" s="35"/>
       <c r="C237" s="35"/>
       <c r="N237" s="33"/>
       <c r="AA237" s="24"/>
       <c r="AB237" s="24"/>
       <c r="AC237" s="24"/>
       <c r="AD237" s="24"/>
     </row>
-    <row r="238" spans="1:30" s="6" customFormat="1">
+    <row r="238" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="35"/>
       <c r="B238" s="35"/>
       <c r="C238" s="35"/>
       <c r="N238" s="33"/>
       <c r="AA238" s="24"/>
       <c r="AB238" s="24"/>
       <c r="AC238" s="24"/>
       <c r="AD238" s="24"/>
     </row>
-    <row r="239" spans="1:30" s="6" customFormat="1">
+    <row r="239" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="35"/>
       <c r="B239" s="35"/>
       <c r="C239" s="35"/>
       <c r="N239" s="33"/>
       <c r="AA239" s="24"/>
       <c r="AB239" s="24"/>
       <c r="AC239" s="24"/>
       <c r="AD239" s="24"/>
     </row>
-    <row r="240" spans="1:30" s="6" customFormat="1">
+    <row r="240" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="35"/>
       <c r="B240" s="35"/>
       <c r="C240" s="35"/>
       <c r="N240" s="33"/>
       <c r="AA240" s="24"/>
       <c r="AB240" s="24"/>
       <c r="AC240" s="24"/>
       <c r="AD240" s="24"/>
     </row>
-    <row r="241" spans="1:30" s="6" customFormat="1">
-[...2 lines deleted...]
-      <c r="C241" s="35"/>
+    <row r="241" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N241" s="33"/>
       <c r="AA241" s="24"/>
       <c r="AB241" s="24"/>
       <c r="AC241" s="24"/>
       <c r="AD241" s="24"/>
     </row>
-    <row r="242" spans="1:30" s="6" customFormat="1">
+    <row r="242" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N242" s="33"/>
       <c r="AA242" s="24"/>
       <c r="AB242" s="24"/>
       <c r="AC242" s="24"/>
       <c r="AD242" s="24"/>
     </row>
-    <row r="243" spans="1:30" s="6" customFormat="1">
+    <row r="243" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N243" s="33"/>
       <c r="AA243" s="24"/>
       <c r="AB243" s="24"/>
       <c r="AC243" s="24"/>
       <c r="AD243" s="24"/>
     </row>
-    <row r="244" spans="1:30" s="6" customFormat="1">
+    <row r="244" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N244" s="33"/>
       <c r="AA244" s="24"/>
       <c r="AB244" s="24"/>
       <c r="AC244" s="24"/>
       <c r="AD244" s="24"/>
     </row>
-    <row r="245" spans="1:30" s="6" customFormat="1">
+    <row r="245" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N245" s="33"/>
       <c r="AA245" s="24"/>
       <c r="AB245" s="24"/>
       <c r="AC245" s="24"/>
       <c r="AD245" s="24"/>
     </row>
-    <row r="246" spans="1:30" s="6" customFormat="1">
+    <row r="246" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N246" s="33"/>
       <c r="AA246" s="24"/>
       <c r="AB246" s="24"/>
       <c r="AC246" s="24"/>
       <c r="AD246" s="24"/>
     </row>
-    <row r="247" spans="1:30" s="6" customFormat="1">
+    <row r="247" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N247" s="33"/>
       <c r="AA247" s="24"/>
       <c r="AB247" s="24"/>
       <c r="AC247" s="24"/>
       <c r="AD247" s="24"/>
     </row>
-    <row r="248" spans="1:30" s="6" customFormat="1">
+    <row r="248" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N248" s="33"/>
       <c r="AA248" s="24"/>
       <c r="AB248" s="24"/>
       <c r="AC248" s="24"/>
       <c r="AD248" s="24"/>
     </row>
-    <row r="249" spans="1:30" s="6" customFormat="1">
+    <row r="249" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N249" s="33"/>
       <c r="AA249" s="24"/>
       <c r="AB249" s="24"/>
       <c r="AC249" s="24"/>
       <c r="AD249" s="24"/>
     </row>
-    <row r="250" spans="1:30" s="6" customFormat="1">
+    <row r="250" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N250" s="33"/>
       <c r="AA250" s="24"/>
       <c r="AB250" s="24"/>
       <c r="AC250" s="24"/>
       <c r="AD250" s="24"/>
     </row>
-    <row r="251" spans="1:30" s="6" customFormat="1">
+    <row r="251" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N251" s="33"/>
       <c r="AA251" s="24"/>
       <c r="AB251" s="24"/>
       <c r="AC251" s="24"/>
       <c r="AD251" s="24"/>
     </row>
-    <row r="252" spans="1:30" s="6" customFormat="1">
+    <row r="252" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N252" s="33"/>
       <c r="AA252" s="24"/>
       <c r="AB252" s="24"/>
       <c r="AC252" s="24"/>
       <c r="AD252" s="24"/>
     </row>
-    <row r="253" spans="1:30" s="6" customFormat="1">
+    <row r="253" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N253" s="33"/>
       <c r="AA253" s="24"/>
       <c r="AB253" s="24"/>
       <c r="AC253" s="24"/>
       <c r="AD253" s="24"/>
     </row>
-    <row r="254" spans="1:30" s="6" customFormat="1">
+    <row r="254" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N254" s="33"/>
       <c r="AA254" s="24"/>
       <c r="AB254" s="24"/>
       <c r="AC254" s="24"/>
       <c r="AD254" s="24"/>
     </row>
-    <row r="255" spans="1:30" s="6" customFormat="1">
+    <row r="255" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N255" s="33"/>
       <c r="AA255" s="24"/>
       <c r="AB255" s="24"/>
       <c r="AC255" s="24"/>
       <c r="AD255" s="24"/>
     </row>
-    <row r="256" spans="1:30" s="6" customFormat="1">
+    <row r="256" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N256" s="33"/>
       <c r="AA256" s="24"/>
       <c r="AB256" s="24"/>
       <c r="AC256" s="24"/>
       <c r="AD256" s="24"/>
     </row>
-    <row r="257" spans="14:30" s="6" customFormat="1">
+    <row r="257" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N257" s="33"/>
       <c r="AA257" s="24"/>
       <c r="AB257" s="24"/>
       <c r="AC257" s="24"/>
       <c r="AD257" s="24"/>
     </row>
-    <row r="258" spans="14:30" s="6" customFormat="1">
+    <row r="258" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N258" s="33"/>
       <c r="AA258" s="24"/>
       <c r="AB258" s="24"/>
       <c r="AC258" s="24"/>
       <c r="AD258" s="24"/>
     </row>
-    <row r="259" spans="14:30" s="6" customFormat="1">
+    <row r="259" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N259" s="33"/>
       <c r="AA259" s="24"/>
       <c r="AB259" s="24"/>
       <c r="AC259" s="24"/>
       <c r="AD259" s="24"/>
     </row>
-    <row r="260" spans="14:30" s="6" customFormat="1">
+    <row r="260" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N260" s="33"/>
       <c r="AA260" s="24"/>
       <c r="AB260" s="24"/>
       <c r="AC260" s="24"/>
       <c r="AD260" s="24"/>
     </row>
-    <row r="261" spans="14:30" s="6" customFormat="1">
+    <row r="261" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N261" s="33"/>
       <c r="AA261" s="24"/>
       <c r="AB261" s="24"/>
       <c r="AC261" s="24"/>
       <c r="AD261" s="24"/>
     </row>
-    <row r="262" spans="14:30" s="6" customFormat="1">
+    <row r="262" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N262" s="33"/>
       <c r="AA262" s="24"/>
       <c r="AB262" s="24"/>
       <c r="AC262" s="24"/>
       <c r="AD262" s="24"/>
     </row>
-    <row r="263" spans="14:30" s="6" customFormat="1">
+    <row r="263" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N263" s="33"/>
       <c r="AA263" s="24"/>
       <c r="AB263" s="24"/>
       <c r="AC263" s="24"/>
       <c r="AD263" s="24"/>
     </row>
-    <row r="264" spans="14:30" s="6" customFormat="1">
+    <row r="264" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N264" s="33"/>
       <c r="AA264" s="24"/>
       <c r="AB264" s="24"/>
       <c r="AC264" s="24"/>
       <c r="AD264" s="24"/>
     </row>
-    <row r="265" spans="14:30" s="6" customFormat="1">
+    <row r="265" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N265" s="33"/>
       <c r="AA265" s="24"/>
       <c r="AB265" s="24"/>
       <c r="AC265" s="24"/>
       <c r="AD265" s="24"/>
     </row>
-    <row r="266" spans="14:30" s="6" customFormat="1">
+    <row r="266" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N266" s="33"/>
       <c r="AA266" s="24"/>
       <c r="AB266" s="24"/>
       <c r="AC266" s="24"/>
       <c r="AD266" s="24"/>
     </row>
-    <row r="267" spans="14:30" s="6" customFormat="1">
+    <row r="267" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N267" s="33"/>
       <c r="AA267" s="24"/>
       <c r="AB267" s="24"/>
       <c r="AC267" s="24"/>
       <c r="AD267" s="24"/>
     </row>
-    <row r="268" spans="14:30" s="6" customFormat="1">
+    <row r="268" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N268" s="33"/>
       <c r="AA268" s="24"/>
       <c r="AB268" s="24"/>
       <c r="AC268" s="24"/>
       <c r="AD268" s="24"/>
     </row>
-    <row r="269" spans="14:30" s="6" customFormat="1">
+    <row r="269" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N269" s="33"/>
       <c r="AA269" s="24"/>
       <c r="AB269" s="24"/>
       <c r="AC269" s="24"/>
       <c r="AD269" s="24"/>
     </row>
-    <row r="270" spans="14:30" s="6" customFormat="1">
+    <row r="270" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N270" s="33"/>
       <c r="AA270" s="24"/>
       <c r="AB270" s="24"/>
       <c r="AC270" s="24"/>
       <c r="AD270" s="24"/>
     </row>
-    <row r="271" spans="14:30" s="6" customFormat="1">
+    <row r="271" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N271" s="33"/>
       <c r="AA271" s="24"/>
       <c r="AB271" s="24"/>
       <c r="AC271" s="24"/>
       <c r="AD271" s="24"/>
     </row>
-    <row r="272" spans="14:30" s="6" customFormat="1">
+    <row r="272" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N272" s="33"/>
       <c r="AA272" s="24"/>
       <c r="AB272" s="24"/>
       <c r="AC272" s="24"/>
       <c r="AD272" s="24"/>
     </row>
-    <row r="273" spans="14:30" s="6" customFormat="1">
+    <row r="273" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N273" s="33"/>
       <c r="AA273" s="24"/>
       <c r="AB273" s="24"/>
       <c r="AC273" s="24"/>
       <c r="AD273" s="24"/>
     </row>
-    <row r="274" spans="14:30" s="6" customFormat="1">
+    <row r="274" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N274" s="33"/>
       <c r="AA274" s="24"/>
       <c r="AB274" s="24"/>
       <c r="AC274" s="24"/>
       <c r="AD274" s="24"/>
     </row>
-    <row r="275" spans="14:30" s="6" customFormat="1">
+    <row r="275" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N275" s="33"/>
       <c r="AA275" s="24"/>
       <c r="AB275" s="24"/>
       <c r="AC275" s="24"/>
       <c r="AD275" s="24"/>
     </row>
-    <row r="276" spans="14:30" s="6" customFormat="1">
+    <row r="276" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N276" s="33"/>
       <c r="AA276" s="24"/>
       <c r="AB276" s="24"/>
       <c r="AC276" s="24"/>
       <c r="AD276" s="24"/>
     </row>
-    <row r="277" spans="14:30" s="6" customFormat="1">
+    <row r="277" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N277" s="33"/>
       <c r="AA277" s="24"/>
       <c r="AB277" s="24"/>
       <c r="AC277" s="24"/>
       <c r="AD277" s="24"/>
     </row>
-    <row r="278" spans="14:30" s="6" customFormat="1">
+    <row r="278" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N278" s="33"/>
       <c r="AA278" s="24"/>
       <c r="AB278" s="24"/>
       <c r="AC278" s="24"/>
       <c r="AD278" s="24"/>
     </row>
-    <row r="279" spans="14:30" s="6" customFormat="1">
+    <row r="279" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N279" s="33"/>
       <c r="AA279" s="24"/>
       <c r="AB279" s="24"/>
       <c r="AC279" s="24"/>
       <c r="AD279" s="24"/>
     </row>
-    <row r="280" spans="14:30" s="6" customFormat="1">
+    <row r="280" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N280" s="33"/>
       <c r="AA280" s="24"/>
       <c r="AB280" s="24"/>
       <c r="AC280" s="24"/>
       <c r="AD280" s="24"/>
     </row>
-    <row r="281" spans="14:30" s="6" customFormat="1">
+    <row r="281" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N281" s="33"/>
       <c r="AA281" s="24"/>
       <c r="AB281" s="24"/>
       <c r="AC281" s="24"/>
       <c r="AD281" s="24"/>
     </row>
-    <row r="282" spans="14:30" s="6" customFormat="1">
+    <row r="282" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N282" s="33"/>
       <c r="AA282" s="24"/>
       <c r="AB282" s="24"/>
       <c r="AC282" s="24"/>
       <c r="AD282" s="24"/>
     </row>
-    <row r="283" spans="14:30" s="6" customFormat="1">
+    <row r="283" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N283" s="33"/>
       <c r="AA283" s="24"/>
       <c r="AB283" s="24"/>
       <c r="AC283" s="24"/>
       <c r="AD283" s="24"/>
     </row>
-    <row r="284" spans="14:30" s="6" customFormat="1">
+    <row r="284" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N284" s="33"/>
       <c r="AA284" s="24"/>
       <c r="AB284" s="24"/>
       <c r="AC284" s="24"/>
       <c r="AD284" s="24"/>
     </row>
-    <row r="285" spans="14:30" s="6" customFormat="1">
+    <row r="285" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N285" s="33"/>
       <c r="AA285" s="24"/>
       <c r="AB285" s="24"/>
       <c r="AC285" s="24"/>
       <c r="AD285" s="24"/>
     </row>
-    <row r="286" spans="14:30" s="6" customFormat="1">
+    <row r="286" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N286" s="33"/>
       <c r="AA286" s="24"/>
       <c r="AB286" s="24"/>
       <c r="AC286" s="24"/>
       <c r="AD286" s="24"/>
     </row>
-    <row r="287" spans="14:30" s="6" customFormat="1">
+    <row r="287" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N287" s="33"/>
       <c r="AA287" s="24"/>
       <c r="AB287" s="24"/>
       <c r="AC287" s="24"/>
       <c r="AD287" s="24"/>
     </row>
-    <row r="288" spans="14:30" s="6" customFormat="1">
+    <row r="288" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N288" s="33"/>
       <c r="AA288" s="24"/>
       <c r="AB288" s="24"/>
       <c r="AC288" s="24"/>
       <c r="AD288" s="24"/>
     </row>
-    <row r="289" spans="14:30" s="6" customFormat="1">
+    <row r="289" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N289" s="33"/>
       <c r="AA289" s="24"/>
       <c r="AB289" s="24"/>
       <c r="AC289" s="24"/>
       <c r="AD289" s="24"/>
     </row>
-    <row r="290" spans="14:30" s="6" customFormat="1">
+    <row r="290" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N290" s="33"/>
       <c r="AA290" s="24"/>
       <c r="AB290" s="24"/>
       <c r="AC290" s="24"/>
       <c r="AD290" s="24"/>
     </row>
-    <row r="291" spans="14:30" s="6" customFormat="1">
+    <row r="291" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N291" s="33"/>
       <c r="AA291" s="24"/>
       <c r="AB291" s="24"/>
       <c r="AC291" s="24"/>
       <c r="AD291" s="24"/>
     </row>
-    <row r="292" spans="14:30" s="6" customFormat="1">
+    <row r="292" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N292" s="33"/>
       <c r="AA292" s="24"/>
       <c r="AB292" s="24"/>
       <c r="AC292" s="24"/>
       <c r="AD292" s="24"/>
     </row>
-    <row r="293" spans="14:30" s="6" customFormat="1">
+    <row r="293" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N293" s="33"/>
       <c r="AA293" s="24"/>
       <c r="AB293" s="24"/>
       <c r="AC293" s="24"/>
       <c r="AD293" s="24"/>
     </row>
-    <row r="294" spans="14:30" s="6" customFormat="1">
+    <row r="294" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N294" s="33"/>
       <c r="AA294" s="24"/>
       <c r="AB294" s="24"/>
       <c r="AC294" s="24"/>
       <c r="AD294" s="24"/>
     </row>
-    <row r="295" spans="14:30" s="6" customFormat="1">
+    <row r="295" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N295" s="33"/>
       <c r="AA295" s="24"/>
       <c r="AB295" s="24"/>
       <c r="AC295" s="24"/>
       <c r="AD295" s="24"/>
     </row>
-    <row r="296" spans="14:30" s="6" customFormat="1">
+    <row r="296" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N296" s="33"/>
       <c r="AA296" s="24"/>
       <c r="AB296" s="24"/>
       <c r="AC296" s="24"/>
       <c r="AD296" s="24"/>
     </row>
-    <row r="297" spans="14:30" s="6" customFormat="1">
+    <row r="297" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N297" s="33"/>
       <c r="AA297" s="24"/>
       <c r="AB297" s="24"/>
       <c r="AC297" s="24"/>
       <c r="AD297" s="24"/>
     </row>
-    <row r="298" spans="14:30" s="6" customFormat="1">
+    <row r="298" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N298" s="33"/>
       <c r="AA298" s="24"/>
       <c r="AB298" s="24"/>
       <c r="AC298" s="24"/>
       <c r="AD298" s="24"/>
     </row>
-    <row r="299" spans="14:30" s="6" customFormat="1">
+    <row r="299" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N299" s="33"/>
       <c r="AA299" s="24"/>
       <c r="AB299" s="24"/>
       <c r="AC299" s="24"/>
       <c r="AD299" s="24"/>
     </row>
-    <row r="300" spans="14:30" s="6" customFormat="1">
+    <row r="300" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N300" s="33"/>
       <c r="AA300" s="24"/>
       <c r="AB300" s="24"/>
       <c r="AC300" s="24"/>
       <c r="AD300" s="24"/>
     </row>
-    <row r="301" spans="14:30" s="6" customFormat="1">
+    <row r="301" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N301" s="33"/>
       <c r="AA301" s="24"/>
       <c r="AB301" s="24"/>
       <c r="AC301" s="24"/>
       <c r="AD301" s="24"/>
     </row>
-    <row r="302" spans="14:30" s="6" customFormat="1">
+    <row r="302" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N302" s="33"/>
       <c r="AA302" s="24"/>
       <c r="AB302" s="24"/>
       <c r="AC302" s="24"/>
       <c r="AD302" s="24"/>
     </row>
-    <row r="303" spans="14:30" s="6" customFormat="1">
+    <row r="303" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N303" s="33"/>
       <c r="AA303" s="24"/>
       <c r="AB303" s="24"/>
       <c r="AC303" s="24"/>
       <c r="AD303" s="24"/>
     </row>
-    <row r="304" spans="14:30" s="6" customFormat="1">
+    <row r="304" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N304" s="33"/>
       <c r="AA304" s="24"/>
       <c r="AB304" s="24"/>
       <c r="AC304" s="24"/>
       <c r="AD304" s="24"/>
     </row>
-    <row r="305" spans="14:30" s="6" customFormat="1">
+    <row r="305" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N305" s="33"/>
       <c r="AA305" s="24"/>
       <c r="AB305" s="24"/>
       <c r="AC305" s="24"/>
       <c r="AD305" s="24"/>
     </row>
-    <row r="306" spans="14:30" s="6" customFormat="1">
+    <row r="306" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N306" s="33"/>
       <c r="AA306" s="24"/>
       <c r="AB306" s="24"/>
       <c r="AC306" s="24"/>
       <c r="AD306" s="24"/>
     </row>
-    <row r="307" spans="14:30" s="6" customFormat="1">
+    <row r="307" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N307" s="33"/>
       <c r="AA307" s="24"/>
       <c r="AB307" s="24"/>
       <c r="AC307" s="24"/>
       <c r="AD307" s="24"/>
     </row>
-    <row r="308" spans="14:30" s="6" customFormat="1">
+    <row r="308" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N308" s="33"/>
       <c r="AA308" s="24"/>
       <c r="AB308" s="24"/>
       <c r="AC308" s="24"/>
       <c r="AD308" s="24"/>
     </row>
-    <row r="309" spans="14:30" s="6" customFormat="1">
+    <row r="309" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N309" s="33"/>
       <c r="AA309" s="24"/>
       <c r="AB309" s="24"/>
       <c r="AC309" s="24"/>
       <c r="AD309" s="24"/>
     </row>
-    <row r="310" spans="14:30" s="6" customFormat="1">
+    <row r="310" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N310" s="33"/>
       <c r="AA310" s="24"/>
       <c r="AB310" s="24"/>
       <c r="AC310" s="24"/>
       <c r="AD310" s="24"/>
     </row>
-    <row r="311" spans="14:30" s="6" customFormat="1">
+    <row r="311" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N311" s="33"/>
       <c r="AA311" s="24"/>
       <c r="AB311" s="24"/>
       <c r="AC311" s="24"/>
       <c r="AD311" s="24"/>
     </row>
-    <row r="312" spans="14:30" s="6" customFormat="1">
+    <row r="312" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N312" s="33"/>
       <c r="AA312" s="24"/>
       <c r="AB312" s="24"/>
       <c r="AC312" s="24"/>
       <c r="AD312" s="24"/>
     </row>
-    <row r="313" spans="14:30" s="6" customFormat="1">
+    <row r="313" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N313" s="33"/>
       <c r="AA313" s="24"/>
       <c r="AB313" s="24"/>
       <c r="AC313" s="24"/>
       <c r="AD313" s="24"/>
     </row>
-    <row r="314" spans="14:30" s="6" customFormat="1">
+    <row r="314" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N314" s="33"/>
       <c r="AA314" s="24"/>
       <c r="AB314" s="24"/>
       <c r="AC314" s="24"/>
       <c r="AD314" s="24"/>
     </row>
-    <row r="315" spans="14:30" s="6" customFormat="1">
+    <row r="315" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N315" s="33"/>
       <c r="AA315" s="24"/>
       <c r="AB315" s="24"/>
       <c r="AC315" s="24"/>
       <c r="AD315" s="24"/>
     </row>
-    <row r="316" spans="14:30" s="6" customFormat="1">
+    <row r="316" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N316" s="33"/>
       <c r="AA316" s="24"/>
       <c r="AB316" s="24"/>
       <c r="AC316" s="24"/>
       <c r="AD316" s="24"/>
     </row>
-    <row r="317" spans="14:30" s="6" customFormat="1">
+    <row r="317" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N317" s="33"/>
       <c r="AA317" s="24"/>
       <c r="AB317" s="24"/>
       <c r="AC317" s="24"/>
       <c r="AD317" s="24"/>
     </row>
-    <row r="318" spans="14:30" s="6" customFormat="1">
+    <row r="318" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N318" s="33"/>
       <c r="AA318" s="24"/>
       <c r="AB318" s="24"/>
       <c r="AC318" s="24"/>
       <c r="AD318" s="24"/>
     </row>
-    <row r="319" spans="14:30" s="6" customFormat="1">
+    <row r="319" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N319" s="33"/>
       <c r="AA319" s="24"/>
       <c r="AB319" s="24"/>
       <c r="AC319" s="24"/>
       <c r="AD319" s="24"/>
     </row>
-    <row r="320" spans="14:30" s="6" customFormat="1">
+    <row r="320" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N320" s="33"/>
       <c r="AA320" s="24"/>
       <c r="AB320" s="24"/>
       <c r="AC320" s="24"/>
       <c r="AD320" s="24"/>
     </row>
-    <row r="321" spans="14:30" s="6" customFormat="1">
+    <row r="321" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N321" s="33"/>
       <c r="AA321" s="24"/>
       <c r="AB321" s="24"/>
       <c r="AC321" s="24"/>
       <c r="AD321" s="24"/>
     </row>
-    <row r="322" spans="14:30" s="6" customFormat="1">
+    <row r="322" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N322" s="33"/>
       <c r="AA322" s="24"/>
       <c r="AB322" s="24"/>
       <c r="AC322" s="24"/>
       <c r="AD322" s="24"/>
     </row>
-    <row r="323" spans="14:30" s="6" customFormat="1">
+    <row r="323" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N323" s="33"/>
       <c r="AA323" s="24"/>
       <c r="AB323" s="24"/>
       <c r="AC323" s="24"/>
       <c r="AD323" s="24"/>
     </row>
-    <row r="324" spans="14:30" s="6" customFormat="1">
+    <row r="324" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N324" s="33"/>
       <c r="AA324" s="24"/>
       <c r="AB324" s="24"/>
       <c r="AC324" s="24"/>
       <c r="AD324" s="24"/>
     </row>
-    <row r="325" spans="14:30" s="6" customFormat="1">
+    <row r="325" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N325" s="33"/>
       <c r="AA325" s="24"/>
       <c r="AB325" s="24"/>
       <c r="AC325" s="24"/>
       <c r="AD325" s="24"/>
     </row>
-    <row r="326" spans="14:30" s="6" customFormat="1">
+    <row r="326" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N326" s="33"/>
       <c r="AA326" s="24"/>
       <c r="AB326" s="24"/>
       <c r="AC326" s="24"/>
       <c r="AD326" s="24"/>
     </row>
-    <row r="327" spans="14:30" s="6" customFormat="1">
+    <row r="327" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N327" s="33"/>
       <c r="AA327" s="24"/>
       <c r="AB327" s="24"/>
       <c r="AC327" s="24"/>
       <c r="AD327" s="24"/>
     </row>
-    <row r="328" spans="14:30" s="6" customFormat="1">
+    <row r="328" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N328" s="33"/>
       <c r="AA328" s="24"/>
       <c r="AB328" s="24"/>
       <c r="AC328" s="24"/>
       <c r="AD328" s="24"/>
     </row>
-    <row r="329" spans="14:30" s="6" customFormat="1">
+    <row r="329" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N329" s="33"/>
       <c r="AA329" s="24"/>
       <c r="AB329" s="24"/>
       <c r="AC329" s="24"/>
       <c r="AD329" s="24"/>
     </row>
-    <row r="330" spans="14:30" s="6" customFormat="1">
+    <row r="330" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N330" s="33"/>
       <c r="AA330" s="24"/>
       <c r="AB330" s="24"/>
       <c r="AC330" s="24"/>
       <c r="AD330" s="24"/>
     </row>
-    <row r="331" spans="14:30" s="6" customFormat="1">
+    <row r="331" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N331" s="33"/>
       <c r="AA331" s="24"/>
       <c r="AB331" s="24"/>
       <c r="AC331" s="24"/>
       <c r="AD331" s="24"/>
     </row>
-    <row r="332" spans="14:30" s="6" customFormat="1">
+    <row r="332" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N332" s="33"/>
       <c r="AA332" s="24"/>
       <c r="AB332" s="24"/>
       <c r="AC332" s="24"/>
       <c r="AD332" s="24"/>
     </row>
-    <row r="333" spans="14:30" s="6" customFormat="1">
+    <row r="333" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N333" s="33"/>
       <c r="AA333" s="24"/>
       <c r="AB333" s="24"/>
       <c r="AC333" s="24"/>
       <c r="AD333" s="24"/>
     </row>
-    <row r="334" spans="14:30" s="6" customFormat="1">
+    <row r="334" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N334" s="33"/>
       <c r="AA334" s="24"/>
       <c r="AB334" s="24"/>
       <c r="AC334" s="24"/>
       <c r="AD334" s="24"/>
     </row>
-    <row r="335" spans="14:30" s="6" customFormat="1">
+    <row r="335" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N335" s="33"/>
       <c r="AA335" s="24"/>
       <c r="AB335" s="24"/>
       <c r="AC335" s="24"/>
       <c r="AD335" s="24"/>
     </row>
-    <row r="336" spans="14:30" s="6" customFormat="1">
+    <row r="336" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N336" s="33"/>
       <c r="AA336" s="24"/>
       <c r="AB336" s="24"/>
       <c r="AC336" s="24"/>
       <c r="AD336" s="24"/>
     </row>
-    <row r="337" spans="14:30" s="6" customFormat="1">
+    <row r="337" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N337" s="33"/>
       <c r="AA337" s="24"/>
       <c r="AB337" s="24"/>
       <c r="AC337" s="24"/>
       <c r="AD337" s="24"/>
     </row>
-    <row r="338" spans="14:30" s="6" customFormat="1">
+    <row r="338" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N338" s="33"/>
       <c r="AA338" s="24"/>
       <c r="AB338" s="24"/>
       <c r="AC338" s="24"/>
       <c r="AD338" s="24"/>
     </row>
-    <row r="339" spans="14:30" s="6" customFormat="1">
+    <row r="339" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N339" s="33"/>
       <c r="AA339" s="24"/>
       <c r="AB339" s="24"/>
       <c r="AC339" s="24"/>
       <c r="AD339" s="24"/>
     </row>
-    <row r="340" spans="14:30" s="6" customFormat="1">
+    <row r="340" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N340" s="33"/>
       <c r="AA340" s="24"/>
       <c r="AB340" s="24"/>
       <c r="AC340" s="24"/>
       <c r="AD340" s="24"/>
     </row>
-    <row r="341" spans="14:30" s="6" customFormat="1">
+    <row r="341" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N341" s="33"/>
       <c r="AA341" s="24"/>
       <c r="AB341" s="24"/>
       <c r="AC341" s="24"/>
       <c r="AD341" s="24"/>
     </row>
-    <row r="342" spans="14:30" s="6" customFormat="1">
+    <row r="342" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N342" s="33"/>
       <c r="AA342" s="24"/>
       <c r="AB342" s="24"/>
       <c r="AC342" s="24"/>
       <c r="AD342" s="24"/>
     </row>
-    <row r="343" spans="14:30" s="6" customFormat="1">
+    <row r="343" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N343" s="33"/>
       <c r="AA343" s="24"/>
       <c r="AB343" s="24"/>
       <c r="AC343" s="24"/>
       <c r="AD343" s="24"/>
     </row>
-    <row r="344" spans="14:30" s="6" customFormat="1">
+    <row r="344" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N344" s="33"/>
       <c r="AA344" s="24"/>
       <c r="AB344" s="24"/>
       <c r="AC344" s="24"/>
       <c r="AD344" s="24"/>
     </row>
-    <row r="345" spans="14:30" s="6" customFormat="1">
+    <row r="345" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N345" s="33"/>
       <c r="AA345" s="24"/>
       <c r="AB345" s="24"/>
       <c r="AC345" s="24"/>
       <c r="AD345" s="24"/>
     </row>
-    <row r="346" spans="14:30" s="6" customFormat="1">
+    <row r="346" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N346" s="33"/>
       <c r="AA346" s="24"/>
       <c r="AB346" s="24"/>
       <c r="AC346" s="24"/>
       <c r="AD346" s="24"/>
     </row>
-    <row r="347" spans="14:30" s="6" customFormat="1">
+    <row r="347" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N347" s="33"/>
       <c r="AA347" s="24"/>
       <c r="AB347" s="24"/>
       <c r="AC347" s="24"/>
       <c r="AD347" s="24"/>
     </row>
-    <row r="348" spans="14:30" s="6" customFormat="1">
+    <row r="348" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N348" s="33"/>
       <c r="AA348" s="24"/>
       <c r="AB348" s="24"/>
       <c r="AC348" s="24"/>
       <c r="AD348" s="24"/>
     </row>
-    <row r="349" spans="14:30" s="6" customFormat="1">
+    <row r="349" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N349" s="33"/>
       <c r="AA349" s="24"/>
       <c r="AB349" s="24"/>
       <c r="AC349" s="24"/>
       <c r="AD349" s="24"/>
     </row>
-    <row r="350" spans="14:30" s="6" customFormat="1">
+    <row r="350" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N350" s="33"/>
       <c r="AA350" s="24"/>
       <c r="AB350" s="24"/>
       <c r="AC350" s="24"/>
       <c r="AD350" s="24"/>
     </row>
-    <row r="351" spans="14:30" s="6" customFormat="1">
+    <row r="351" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N351" s="33"/>
       <c r="AA351" s="24"/>
       <c r="AB351" s="24"/>
       <c r="AC351" s="24"/>
       <c r="AD351" s="24"/>
     </row>
-    <row r="352" spans="14:30" s="6" customFormat="1">
+    <row r="352" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N352" s="33"/>
       <c r="AA352" s="24"/>
       <c r="AB352" s="24"/>
       <c r="AC352" s="24"/>
       <c r="AD352" s="24"/>
     </row>
-    <row r="353" spans="14:30" s="6" customFormat="1">
+    <row r="353" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N353" s="33"/>
       <c r="AA353" s="24"/>
       <c r="AB353" s="24"/>
       <c r="AC353" s="24"/>
       <c r="AD353" s="24"/>
     </row>
-    <row r="354" spans="14:30" s="6" customFormat="1">
+    <row r="354" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N354" s="33"/>
       <c r="AA354" s="24"/>
       <c r="AB354" s="24"/>
       <c r="AC354" s="24"/>
       <c r="AD354" s="24"/>
     </row>
-    <row r="355" spans="14:30" s="6" customFormat="1">
+    <row r="355" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N355" s="33"/>
       <c r="AA355" s="24"/>
       <c r="AB355" s="24"/>
       <c r="AC355" s="24"/>
       <c r="AD355" s="24"/>
     </row>
-    <row r="356" spans="14:30" s="6" customFormat="1">
+    <row r="356" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N356" s="33"/>
       <c r="AA356" s="24"/>
       <c r="AB356" s="24"/>
       <c r="AC356" s="24"/>
       <c r="AD356" s="24"/>
     </row>
-    <row r="357" spans="14:30" s="6" customFormat="1">
+    <row r="357" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N357" s="33"/>
       <c r="AA357" s="24"/>
       <c r="AB357" s="24"/>
       <c r="AC357" s="24"/>
       <c r="AD357" s="24"/>
     </row>
-    <row r="358" spans="14:30" s="6" customFormat="1">
+    <row r="358" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N358" s="33"/>
       <c r="AA358" s="24"/>
       <c r="AB358" s="24"/>
       <c r="AC358" s="24"/>
       <c r="AD358" s="24"/>
     </row>
-    <row r="359" spans="14:30" s="6" customFormat="1">
+    <row r="359" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N359" s="33"/>
       <c r="AA359" s="24"/>
       <c r="AB359" s="24"/>
       <c r="AC359" s="24"/>
       <c r="AD359" s="24"/>
     </row>
-    <row r="360" spans="14:30" s="6" customFormat="1">
+    <row r="360" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N360" s="33"/>
       <c r="AA360" s="24"/>
       <c r="AB360" s="24"/>
       <c r="AC360" s="24"/>
       <c r="AD360" s="24"/>
     </row>
-    <row r="361" spans="14:30" s="6" customFormat="1">
+    <row r="361" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N361" s="33"/>
       <c r="AA361" s="24"/>
       <c r="AB361" s="24"/>
       <c r="AC361" s="24"/>
       <c r="AD361" s="24"/>
     </row>
-    <row r="362" spans="14:30" s="6" customFormat="1">
+    <row r="362" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N362" s="33"/>
       <c r="AA362" s="24"/>
       <c r="AB362" s="24"/>
       <c r="AC362" s="24"/>
       <c r="AD362" s="24"/>
     </row>
-    <row r="363" spans="14:30" s="6" customFormat="1">
+    <row r="363" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N363" s="33"/>
       <c r="AA363" s="24"/>
       <c r="AB363" s="24"/>
       <c r="AC363" s="24"/>
       <c r="AD363" s="24"/>
     </row>
-    <row r="364" spans="14:30" s="6" customFormat="1">
+    <row r="364" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N364" s="33"/>
       <c r="AA364" s="24"/>
       <c r="AB364" s="24"/>
       <c r="AC364" s="24"/>
       <c r="AD364" s="24"/>
     </row>
-    <row r="365" spans="14:30" s="6" customFormat="1">
+    <row r="365" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N365" s="33"/>
       <c r="AA365" s="24"/>
       <c r="AB365" s="24"/>
       <c r="AC365" s="24"/>
       <c r="AD365" s="24"/>
     </row>
-    <row r="366" spans="14:30" s="6" customFormat="1">
+    <row r="366" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N366" s="33"/>
       <c r="AA366" s="24"/>
       <c r="AB366" s="24"/>
       <c r="AC366" s="24"/>
       <c r="AD366" s="24"/>
     </row>
-    <row r="367" spans="14:30" s="6" customFormat="1">
+    <row r="367" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N367" s="33"/>
       <c r="AA367" s="24"/>
       <c r="AB367" s="24"/>
       <c r="AC367" s="24"/>
       <c r="AD367" s="24"/>
     </row>
-    <row r="368" spans="14:30" s="6" customFormat="1">
+    <row r="368" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N368" s="33"/>
       <c r="AA368" s="24"/>
       <c r="AB368" s="24"/>
       <c r="AC368" s="24"/>
       <c r="AD368" s="24"/>
     </row>
-    <row r="369" spans="14:30" s="6" customFormat="1">
+    <row r="369" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N369" s="33"/>
       <c r="AA369" s="24"/>
       <c r="AB369" s="24"/>
       <c r="AC369" s="24"/>
       <c r="AD369" s="24"/>
     </row>
-    <row r="370" spans="14:30" s="6" customFormat="1">
+    <row r="370" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N370" s="33"/>
       <c r="AA370" s="24"/>
       <c r="AB370" s="24"/>
       <c r="AC370" s="24"/>
       <c r="AD370" s="24"/>
     </row>
-    <row r="371" spans="14:30" s="6" customFormat="1">
+    <row r="371" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N371" s="33"/>
       <c r="AA371" s="24"/>
       <c r="AB371" s="24"/>
       <c r="AC371" s="24"/>
       <c r="AD371" s="24"/>
     </row>
-    <row r="372" spans="14:30" s="6" customFormat="1">
+    <row r="372" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N372" s="33"/>
       <c r="AA372" s="24"/>
       <c r="AB372" s="24"/>
       <c r="AC372" s="24"/>
       <c r="AD372" s="24"/>
     </row>
-    <row r="373" spans="14:30" s="6" customFormat="1">
+    <row r="373" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N373" s="33"/>
       <c r="AA373" s="24"/>
       <c r="AB373" s="24"/>
       <c r="AC373" s="24"/>
       <c r="AD373" s="24"/>
     </row>
-    <row r="374" spans="14:30" s="6" customFormat="1">
+    <row r="374" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N374" s="33"/>
       <c r="AA374" s="24"/>
       <c r="AB374" s="24"/>
       <c r="AC374" s="24"/>
       <c r="AD374" s="24"/>
     </row>
-    <row r="375" spans="14:30" s="6" customFormat="1">
+    <row r="375" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N375" s="33"/>
       <c r="AA375" s="24"/>
       <c r="AB375" s="24"/>
       <c r="AC375" s="24"/>
       <c r="AD375" s="24"/>
     </row>
-    <row r="376" spans="14:30" s="6" customFormat="1">
+    <row r="376" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N376" s="33"/>
       <c r="AA376" s="24"/>
       <c r="AB376" s="24"/>
       <c r="AC376" s="24"/>
       <c r="AD376" s="24"/>
     </row>
-    <row r="377" spans="14:30" s="6" customFormat="1">
+    <row r="377" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N377" s="33"/>
       <c r="AA377" s="24"/>
       <c r="AB377" s="24"/>
       <c r="AC377" s="24"/>
       <c r="AD377" s="24"/>
     </row>
-    <row r="378" spans="14:30" s="6" customFormat="1">
+    <row r="378" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N378" s="33"/>
       <c r="AA378" s="24"/>
       <c r="AB378" s="24"/>
       <c r="AC378" s="24"/>
       <c r="AD378" s="24"/>
     </row>
-    <row r="379" spans="14:30" s="6" customFormat="1">
+    <row r="379" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N379" s="33"/>
       <c r="AA379" s="24"/>
       <c r="AB379" s="24"/>
       <c r="AC379" s="24"/>
       <c r="AD379" s="24"/>
     </row>
-    <row r="380" spans="14:30" s="6" customFormat="1">
+    <row r="380" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N380" s="33"/>
       <c r="AA380" s="24"/>
       <c r="AB380" s="24"/>
       <c r="AC380" s="24"/>
       <c r="AD380" s="24"/>
     </row>
-    <row r="381" spans="14:30" s="6" customFormat="1">
+    <row r="381" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N381" s="33"/>
       <c r="AA381" s="24"/>
       <c r="AB381" s="24"/>
       <c r="AC381" s="24"/>
       <c r="AD381" s="24"/>
     </row>
-    <row r="382" spans="14:30" s="6" customFormat="1">
+    <row r="382" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N382" s="33"/>
       <c r="AA382" s="24"/>
       <c r="AB382" s="24"/>
       <c r="AC382" s="24"/>
       <c r="AD382" s="24"/>
     </row>
-    <row r="383" spans="14:30" s="6" customFormat="1">
+    <row r="383" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N383" s="33"/>
       <c r="AA383" s="24"/>
       <c r="AB383" s="24"/>
       <c r="AC383" s="24"/>
       <c r="AD383" s="24"/>
     </row>
-    <row r="384" spans="14:30" s="6" customFormat="1">
+    <row r="384" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N384" s="33"/>
       <c r="AA384" s="24"/>
       <c r="AB384" s="24"/>
       <c r="AC384" s="24"/>
       <c r="AD384" s="24"/>
     </row>
-    <row r="385" spans="14:30" s="6" customFormat="1">
+    <row r="385" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N385" s="33"/>
       <c r="AA385" s="24"/>
       <c r="AB385" s="24"/>
       <c r="AC385" s="24"/>
       <c r="AD385" s="24"/>
     </row>
-    <row r="386" spans="14:30" s="6" customFormat="1">
+    <row r="386" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N386" s="33"/>
       <c r="AA386" s="24"/>
       <c r="AB386" s="24"/>
       <c r="AC386" s="24"/>
       <c r="AD386" s="24"/>
     </row>
-    <row r="387" spans="14:30" s="6" customFormat="1">
+    <row r="387" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N387" s="33"/>
       <c r="AA387" s="24"/>
       <c r="AB387" s="24"/>
       <c r="AC387" s="24"/>
       <c r="AD387" s="24"/>
     </row>
-    <row r="388" spans="14:30" s="6" customFormat="1">
+    <row r="388" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N388" s="33"/>
       <c r="AA388" s="24"/>
       <c r="AB388" s="24"/>
       <c r="AC388" s="24"/>
       <c r="AD388" s="24"/>
     </row>
-    <row r="389" spans="14:30" s="6" customFormat="1">
+    <row r="389" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N389" s="33"/>
       <c r="AA389" s="24"/>
       <c r="AB389" s="24"/>
       <c r="AC389" s="24"/>
       <c r="AD389" s="24"/>
     </row>
-    <row r="390" spans="14:30" s="6" customFormat="1">
+    <row r="390" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N390" s="33"/>
       <c r="AA390" s="24"/>
       <c r="AB390" s="24"/>
       <c r="AC390" s="24"/>
       <c r="AD390" s="24"/>
     </row>
-    <row r="391" spans="14:30" s="6" customFormat="1">
+    <row r="391" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N391" s="33"/>
       <c r="AA391" s="24"/>
       <c r="AB391" s="24"/>
       <c r="AC391" s="24"/>
       <c r="AD391" s="24"/>
     </row>
-    <row r="392" spans="14:30" s="6" customFormat="1">
+    <row r="392" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N392" s="33"/>
       <c r="AA392" s="24"/>
       <c r="AB392" s="24"/>
       <c r="AC392" s="24"/>
       <c r="AD392" s="24"/>
     </row>
-    <row r="393" spans="14:30" s="6" customFormat="1">
+    <row r="393" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N393" s="33"/>
       <c r="AA393" s="24"/>
       <c r="AB393" s="24"/>
       <c r="AC393" s="24"/>
       <c r="AD393" s="24"/>
     </row>
-    <row r="394" spans="14:30" s="6" customFormat="1">
+    <row r="394" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N394" s="33"/>
       <c r="AA394" s="24"/>
       <c r="AB394" s="24"/>
       <c r="AC394" s="24"/>
       <c r="AD394" s="24"/>
     </row>
-    <row r="395" spans="14:30" s="6" customFormat="1">
+    <row r="395" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N395" s="33"/>
       <c r="AA395" s="24"/>
       <c r="AB395" s="24"/>
       <c r="AC395" s="24"/>
       <c r="AD395" s="24"/>
     </row>
-    <row r="396" spans="14:30" s="6" customFormat="1">
+    <row r="396" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N396" s="33"/>
       <c r="AA396" s="24"/>
       <c r="AB396" s="24"/>
       <c r="AC396" s="24"/>
       <c r="AD396" s="24"/>
     </row>
-    <row r="397" spans="14:30" s="6" customFormat="1">
+    <row r="397" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N397" s="33"/>
       <c r="AA397" s="24"/>
       <c r="AB397" s="24"/>
       <c r="AC397" s="24"/>
       <c r="AD397" s="24"/>
     </row>
-    <row r="398" spans="14:30" s="6" customFormat="1">
+    <row r="398" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N398" s="33"/>
       <c r="AA398" s="24"/>
       <c r="AB398" s="24"/>
       <c r="AC398" s="24"/>
       <c r="AD398" s="24"/>
     </row>
-    <row r="399" spans="14:30" s="6" customFormat="1">
+    <row r="399" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N399" s="33"/>
       <c r="AA399" s="24"/>
       <c r="AB399" s="24"/>
       <c r="AC399" s="24"/>
       <c r="AD399" s="24"/>
     </row>
-    <row r="400" spans="14:30" s="6" customFormat="1">
+    <row r="400" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N400" s="33"/>
       <c r="AA400" s="24"/>
       <c r="AB400" s="24"/>
       <c r="AC400" s="24"/>
       <c r="AD400" s="24"/>
     </row>
-    <row r="401" spans="14:30" s="6" customFormat="1">
+    <row r="401" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N401" s="33"/>
       <c r="AA401" s="24"/>
       <c r="AB401" s="24"/>
       <c r="AC401" s="24"/>
       <c r="AD401" s="24"/>
     </row>
-    <row r="402" spans="14:30" s="6" customFormat="1">
+    <row r="402" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N402" s="33"/>
       <c r="AA402" s="24"/>
       <c r="AB402" s="24"/>
       <c r="AC402" s="24"/>
       <c r="AD402" s="24"/>
     </row>
-    <row r="403" spans="14:30" s="6" customFormat="1">
+    <row r="403" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N403" s="33"/>
       <c r="AA403" s="24"/>
       <c r="AB403" s="24"/>
       <c r="AC403" s="24"/>
       <c r="AD403" s="24"/>
     </row>
-    <row r="404" spans="14:30" s="6" customFormat="1">
+    <row r="404" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N404" s="33"/>
       <c r="AA404" s="24"/>
       <c r="AB404" s="24"/>
       <c r="AC404" s="24"/>
       <c r="AD404" s="24"/>
     </row>
-    <row r="405" spans="14:30" s="6" customFormat="1">
+    <row r="405" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N405" s="33"/>
       <c r="AA405" s="24"/>
       <c r="AB405" s="24"/>
       <c r="AC405" s="24"/>
       <c r="AD405" s="24"/>
     </row>
-    <row r="406" spans="14:30" s="6" customFormat="1">
+    <row r="406" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N406" s="33"/>
       <c r="AA406" s="24"/>
       <c r="AB406" s="24"/>
       <c r="AC406" s="24"/>
       <c r="AD406" s="24"/>
     </row>
-    <row r="407" spans="14:30" s="6" customFormat="1">
+    <row r="407" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N407" s="33"/>
       <c r="AA407" s="24"/>
       <c r="AB407" s="24"/>
       <c r="AC407" s="24"/>
       <c r="AD407" s="24"/>
     </row>
-    <row r="408" spans="14:30" s="6" customFormat="1">
+    <row r="408" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N408" s="33"/>
       <c r="AA408" s="24"/>
       <c r="AB408" s="24"/>
       <c r="AC408" s="24"/>
       <c r="AD408" s="24"/>
     </row>
-    <row r="409" spans="14:30" s="6" customFormat="1">
+    <row r="409" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N409" s="33"/>
       <c r="AA409" s="24"/>
       <c r="AB409" s="24"/>
       <c r="AC409" s="24"/>
       <c r="AD409" s="24"/>
     </row>
-    <row r="410" spans="14:30" s="6" customFormat="1">
+    <row r="410" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N410" s="33"/>
       <c r="AA410" s="24"/>
       <c r="AB410" s="24"/>
       <c r="AC410" s="24"/>
       <c r="AD410" s="24"/>
     </row>
-    <row r="411" spans="14:30" s="6" customFormat="1">
+    <row r="411" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N411" s="33"/>
       <c r="AA411" s="24"/>
       <c r="AB411" s="24"/>
       <c r="AC411" s="24"/>
       <c r="AD411" s="24"/>
     </row>
-    <row r="412" spans="14:30" s="6" customFormat="1">
+    <row r="412" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N412" s="33"/>
       <c r="AA412" s="24"/>
       <c r="AB412" s="24"/>
       <c r="AC412" s="24"/>
       <c r="AD412" s="24"/>
     </row>
-    <row r="413" spans="14:30" s="6" customFormat="1">
+    <row r="413" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N413" s="33"/>
       <c r="AA413" s="24"/>
       <c r="AB413" s="24"/>
       <c r="AC413" s="24"/>
       <c r="AD413" s="24"/>
     </row>
-    <row r="414" spans="14:30" s="6" customFormat="1">
+    <row r="414" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N414" s="33"/>
       <c r="AA414" s="24"/>
       <c r="AB414" s="24"/>
       <c r="AC414" s="24"/>
       <c r="AD414" s="24"/>
     </row>
-    <row r="415" spans="14:30" s="6" customFormat="1">
+    <row r="415" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N415" s="33"/>
       <c r="AA415" s="24"/>
       <c r="AB415" s="24"/>
       <c r="AC415" s="24"/>
       <c r="AD415" s="24"/>
     </row>
-    <row r="416" spans="14:30" s="6" customFormat="1">
+    <row r="416" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N416" s="33"/>
       <c r="AA416" s="24"/>
       <c r="AB416" s="24"/>
       <c r="AC416" s="24"/>
       <c r="AD416" s="24"/>
     </row>
-    <row r="417" spans="14:30" s="6" customFormat="1">
+    <row r="417" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N417" s="33"/>
       <c r="AA417" s="24"/>
       <c r="AB417" s="24"/>
       <c r="AC417" s="24"/>
       <c r="AD417" s="24"/>
     </row>
-    <row r="418" spans="14:30" s="6" customFormat="1">
+    <row r="418" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N418" s="33"/>
       <c r="AA418" s="24"/>
       <c r="AB418" s="24"/>
       <c r="AC418" s="24"/>
       <c r="AD418" s="24"/>
     </row>
-    <row r="419" spans="14:30" s="6" customFormat="1">
+    <row r="419" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N419" s="33"/>
       <c r="AA419" s="24"/>
       <c r="AB419" s="24"/>
       <c r="AC419" s="24"/>
       <c r="AD419" s="24"/>
     </row>
-    <row r="420" spans="14:30" s="6" customFormat="1">
+    <row r="420" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N420" s="33"/>
       <c r="AA420" s="24"/>
       <c r="AB420" s="24"/>
       <c r="AC420" s="24"/>
       <c r="AD420" s="24"/>
     </row>
-    <row r="421" spans="14:30" s="6" customFormat="1">
+    <row r="421" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N421" s="33"/>
       <c r="AA421" s="24"/>
       <c r="AB421" s="24"/>
       <c r="AC421" s="24"/>
       <c r="AD421" s="24"/>
     </row>
-    <row r="422" spans="14:30" s="6" customFormat="1">
+    <row r="422" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N422" s="33"/>
       <c r="AA422" s="24"/>
       <c r="AB422" s="24"/>
       <c r="AC422" s="24"/>
       <c r="AD422" s="24"/>
     </row>
-    <row r="423" spans="14:30" s="6" customFormat="1">
+    <row r="423" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N423" s="33"/>
       <c r="AA423" s="24"/>
       <c r="AB423" s="24"/>
       <c r="AC423" s="24"/>
       <c r="AD423" s="24"/>
     </row>
-    <row r="424" spans="14:30" s="6" customFormat="1">
+    <row r="424" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N424" s="33"/>
       <c r="AA424" s="24"/>
       <c r="AB424" s="24"/>
       <c r="AC424" s="24"/>
       <c r="AD424" s="24"/>
     </row>
-    <row r="425" spans="14:30" s="6" customFormat="1">
+    <row r="425" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N425" s="33"/>
       <c r="AA425" s="24"/>
       <c r="AB425" s="24"/>
       <c r="AC425" s="24"/>
       <c r="AD425" s="24"/>
     </row>
-    <row r="426" spans="14:30" s="6" customFormat="1">
+    <row r="426" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N426" s="33"/>
       <c r="AA426" s="24"/>
       <c r="AB426" s="24"/>
       <c r="AC426" s="24"/>
       <c r="AD426" s="24"/>
     </row>
-    <row r="427" spans="14:30" s="6" customFormat="1">
+    <row r="427" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N427" s="33"/>
       <c r="AA427" s="24"/>
       <c r="AB427" s="24"/>
       <c r="AC427" s="24"/>
       <c r="AD427" s="24"/>
     </row>
-    <row r="428" spans="14:30" s="6" customFormat="1">
+    <row r="428" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N428" s="33"/>
       <c r="AA428" s="24"/>
       <c r="AB428" s="24"/>
       <c r="AC428" s="24"/>
       <c r="AD428" s="24"/>
     </row>
-    <row r="429" spans="14:30" s="6" customFormat="1">
+    <row r="429" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N429" s="33"/>
       <c r="AA429" s="24"/>
       <c r="AB429" s="24"/>
       <c r="AC429" s="24"/>
       <c r="AD429" s="24"/>
     </row>
-    <row r="430" spans="14:30" s="6" customFormat="1">
+    <row r="430" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N430" s="33"/>
       <c r="AA430" s="24"/>
       <c r="AB430" s="24"/>
       <c r="AC430" s="24"/>
       <c r="AD430" s="24"/>
     </row>
-    <row r="431" spans="14:30" s="6" customFormat="1">
+    <row r="431" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N431" s="33"/>
       <c r="AA431" s="24"/>
       <c r="AB431" s="24"/>
       <c r="AC431" s="24"/>
       <c r="AD431" s="24"/>
     </row>
-    <row r="432" spans="14:30" s="6" customFormat="1">
+    <row r="432" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N432" s="33"/>
       <c r="AA432" s="24"/>
       <c r="AB432" s="24"/>
       <c r="AC432" s="24"/>
       <c r="AD432" s="24"/>
     </row>
-    <row r="433" spans="14:30" s="6" customFormat="1">
+    <row r="433" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N433" s="33"/>
       <c r="AA433" s="24"/>
       <c r="AB433" s="24"/>
       <c r="AC433" s="24"/>
       <c r="AD433" s="24"/>
     </row>
-    <row r="434" spans="14:30" s="6" customFormat="1">
+    <row r="434" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N434" s="33"/>
       <c r="AA434" s="24"/>
       <c r="AB434" s="24"/>
       <c r="AC434" s="24"/>
       <c r="AD434" s="24"/>
     </row>
-    <row r="435" spans="14:30" s="6" customFormat="1">
+    <row r="435" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N435" s="33"/>
       <c r="AA435" s="24"/>
       <c r="AB435" s="24"/>
       <c r="AC435" s="24"/>
       <c r="AD435" s="24"/>
     </row>
-    <row r="436" spans="14:30" s="6" customFormat="1">
+    <row r="436" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N436" s="33"/>
       <c r="AA436" s="24"/>
       <c r="AB436" s="24"/>
       <c r="AC436" s="24"/>
       <c r="AD436" s="24"/>
     </row>
-    <row r="437" spans="14:30" s="6" customFormat="1">
+    <row r="437" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N437" s="33"/>
       <c r="AA437" s="24"/>
       <c r="AB437" s="24"/>
       <c r="AC437" s="24"/>
       <c r="AD437" s="24"/>
     </row>
-    <row r="438" spans="14:30" s="6" customFormat="1">
+    <row r="438" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N438" s="33"/>
       <c r="AA438" s="24"/>
       <c r="AB438" s="24"/>
       <c r="AC438" s="24"/>
       <c r="AD438" s="24"/>
     </row>
-    <row r="439" spans="14:30" s="6" customFormat="1">
+    <row r="439" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N439" s="33"/>
       <c r="AA439" s="24"/>
       <c r="AB439" s="24"/>
       <c r="AC439" s="24"/>
       <c r="AD439" s="24"/>
     </row>
-    <row r="440" spans="14:30" s="6" customFormat="1">
+    <row r="440" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N440" s="33"/>
       <c r="AA440" s="24"/>
       <c r="AB440" s="24"/>
       <c r="AC440" s="24"/>
       <c r="AD440" s="24"/>
     </row>
-    <row r="441" spans="14:30" s="6" customFormat="1">
+    <row r="441" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N441" s="33"/>
       <c r="AA441" s="24"/>
       <c r="AB441" s="24"/>
       <c r="AC441" s="24"/>
       <c r="AD441" s="24"/>
     </row>
-    <row r="442" spans="14:30" s="6" customFormat="1">
+    <row r="442" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N442" s="33"/>
       <c r="AA442" s="24"/>
       <c r="AB442" s="24"/>
       <c r="AC442" s="24"/>
       <c r="AD442" s="24"/>
     </row>
-    <row r="443" spans="14:30" s="6" customFormat="1">
+    <row r="443" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N443" s="33"/>
       <c r="AA443" s="24"/>
       <c r="AB443" s="24"/>
       <c r="AC443" s="24"/>
       <c r="AD443" s="24"/>
     </row>
-    <row r="444" spans="14:30" s="6" customFormat="1">
+    <row r="444" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N444" s="33"/>
       <c r="AA444" s="24"/>
       <c r="AB444" s="24"/>
       <c r="AC444" s="24"/>
       <c r="AD444" s="24"/>
     </row>
-    <row r="445" spans="14:30" s="6" customFormat="1">
+    <row r="445" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N445" s="33"/>
       <c r="AA445" s="24"/>
       <c r="AB445" s="24"/>
       <c r="AC445" s="24"/>
       <c r="AD445" s="24"/>
     </row>
-    <row r="446" spans="14:30" s="6" customFormat="1">
+    <row r="446" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N446" s="33"/>
       <c r="AA446" s="24"/>
       <c r="AB446" s="24"/>
       <c r="AC446" s="24"/>
       <c r="AD446" s="24"/>
     </row>
-    <row r="447" spans="14:30" s="6" customFormat="1">
+    <row r="447" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N447" s="33"/>
       <c r="AA447" s="24"/>
       <c r="AB447" s="24"/>
       <c r="AC447" s="24"/>
       <c r="AD447" s="24"/>
     </row>
-    <row r="448" spans="14:30" s="6" customFormat="1">
+    <row r="448" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N448" s="33"/>
       <c r="AA448" s="24"/>
       <c r="AB448" s="24"/>
       <c r="AC448" s="24"/>
       <c r="AD448" s="24"/>
     </row>
-    <row r="449" spans="14:30" s="6" customFormat="1">
+    <row r="449" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N449" s="33"/>
       <c r="AA449" s="24"/>
       <c r="AB449" s="24"/>
       <c r="AC449" s="24"/>
       <c r="AD449" s="24"/>
     </row>
-    <row r="450" spans="14:30" s="6" customFormat="1">
+    <row r="450" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N450" s="33"/>
       <c r="AA450" s="24"/>
       <c r="AB450" s="24"/>
       <c r="AC450" s="24"/>
       <c r="AD450" s="24"/>
     </row>
-    <row r="451" spans="14:30" s="6" customFormat="1">
+    <row r="451" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N451" s="33"/>
       <c r="AA451" s="24"/>
       <c r="AB451" s="24"/>
       <c r="AC451" s="24"/>
       <c r="AD451" s="24"/>
     </row>
-    <row r="452" spans="14:30" s="6" customFormat="1">
+    <row r="452" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N452" s="33"/>
       <c r="AA452" s="24"/>
       <c r="AB452" s="24"/>
       <c r="AC452" s="24"/>
       <c r="AD452" s="24"/>
     </row>
-    <row r="453" spans="14:30" s="6" customFormat="1">
+    <row r="453" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N453" s="33"/>
       <c r="AA453" s="24"/>
       <c r="AB453" s="24"/>
       <c r="AC453" s="24"/>
       <c r="AD453" s="24"/>
     </row>
-    <row r="454" spans="14:30" s="6" customFormat="1">
+    <row r="454" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N454" s="33"/>
       <c r="AA454" s="24"/>
       <c r="AB454" s="24"/>
       <c r="AC454" s="24"/>
       <c r="AD454" s="24"/>
     </row>
-    <row r="455" spans="14:30" s="6" customFormat="1">
+    <row r="455" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N455" s="33"/>
       <c r="AA455" s="24"/>
       <c r="AB455" s="24"/>
       <c r="AC455" s="24"/>
       <c r="AD455" s="24"/>
     </row>
-    <row r="456" spans="14:30" s="6" customFormat="1">
+    <row r="456" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N456" s="33"/>
       <c r="AA456" s="24"/>
       <c r="AB456" s="24"/>
       <c r="AC456" s="24"/>
       <c r="AD456" s="24"/>
     </row>
-    <row r="457" spans="14:30" s="6" customFormat="1">
+    <row r="457" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N457" s="33"/>
       <c r="AA457" s="24"/>
       <c r="AB457" s="24"/>
       <c r="AC457" s="24"/>
       <c r="AD457" s="24"/>
     </row>
-    <row r="458" spans="14:30" s="6" customFormat="1">
+    <row r="458" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N458" s="33"/>
       <c r="AA458" s="24"/>
       <c r="AB458" s="24"/>
       <c r="AC458" s="24"/>
       <c r="AD458" s="24"/>
     </row>
-    <row r="459" spans="14:30" s="6" customFormat="1">
+    <row r="459" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N459" s="33"/>
       <c r="AA459" s="24"/>
       <c r="AB459" s="24"/>
       <c r="AC459" s="24"/>
       <c r="AD459" s="24"/>
     </row>
-    <row r="460" spans="14:30" s="6" customFormat="1">
+    <row r="460" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N460" s="33"/>
       <c r="AA460" s="24"/>
       <c r="AB460" s="24"/>
       <c r="AC460" s="24"/>
       <c r="AD460" s="24"/>
     </row>
-    <row r="461" spans="14:30" s="6" customFormat="1">
+    <row r="461" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N461" s="33"/>
       <c r="AA461" s="24"/>
       <c r="AB461" s="24"/>
       <c r="AC461" s="24"/>
       <c r="AD461" s="24"/>
     </row>
-    <row r="462" spans="14:30" s="6" customFormat="1">
+    <row r="462" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N462" s="33"/>
       <c r="AA462" s="24"/>
       <c r="AB462" s="24"/>
       <c r="AC462" s="24"/>
       <c r="AD462" s="24"/>
     </row>
-    <row r="463" spans="14:30" s="6" customFormat="1">
+    <row r="463" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N463" s="33"/>
       <c r="AA463" s="24"/>
       <c r="AB463" s="24"/>
       <c r="AC463" s="24"/>
       <c r="AD463" s="24"/>
     </row>
-    <row r="464" spans="14:30" s="6" customFormat="1">
+    <row r="464" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N464" s="33"/>
       <c r="AA464" s="24"/>
       <c r="AB464" s="24"/>
       <c r="AC464" s="24"/>
       <c r="AD464" s="24"/>
     </row>
-    <row r="465" spans="14:30" s="6" customFormat="1">
+    <row r="465" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N465" s="33"/>
       <c r="AA465" s="24"/>
       <c r="AB465" s="24"/>
       <c r="AC465" s="24"/>
       <c r="AD465" s="24"/>
     </row>
-    <row r="466" spans="14:30" s="6" customFormat="1">
+    <row r="466" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N466" s="33"/>
       <c r="AA466" s="24"/>
       <c r="AB466" s="24"/>
       <c r="AC466" s="24"/>
       <c r="AD466" s="24"/>
     </row>
-    <row r="467" spans="14:30" s="6" customFormat="1">
+    <row r="467" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N467" s="33"/>
       <c r="AA467" s="24"/>
       <c r="AB467" s="24"/>
       <c r="AC467" s="24"/>
       <c r="AD467" s="24"/>
     </row>
-    <row r="468" spans="14:30" s="6" customFormat="1">
+    <row r="468" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N468" s="33"/>
       <c r="AA468" s="24"/>
       <c r="AB468" s="24"/>
       <c r="AC468" s="24"/>
       <c r="AD468" s="24"/>
     </row>
-    <row r="469" spans="14:30" s="6" customFormat="1">
+    <row r="469" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N469" s="33"/>
       <c r="AA469" s="24"/>
       <c r="AB469" s="24"/>
       <c r="AC469" s="24"/>
       <c r="AD469" s="24"/>
     </row>
-    <row r="470" spans="14:30" s="6" customFormat="1">
+    <row r="470" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N470" s="33"/>
       <c r="AA470" s="24"/>
       <c r="AB470" s="24"/>
       <c r="AC470" s="24"/>
       <c r="AD470" s="24"/>
     </row>
-    <row r="471" spans="14:30" s="6" customFormat="1">
+    <row r="471" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N471" s="33"/>
       <c r="AA471" s="24"/>
       <c r="AB471" s="24"/>
       <c r="AC471" s="24"/>
       <c r="AD471" s="24"/>
     </row>
-    <row r="472" spans="14:30" s="6" customFormat="1">
+    <row r="472" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N472" s="33"/>
       <c r="AA472" s="24"/>
       <c r="AB472" s="24"/>
       <c r="AC472" s="24"/>
       <c r="AD472" s="24"/>
     </row>
-    <row r="473" spans="14:30" s="6" customFormat="1">
+    <row r="473" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N473" s="33"/>
       <c r="AA473" s="24"/>
       <c r="AB473" s="24"/>
       <c r="AC473" s="24"/>
       <c r="AD473" s="24"/>
     </row>
-    <row r="474" spans="14:30" s="6" customFormat="1">
+    <row r="474" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N474" s="33"/>
       <c r="AA474" s="24"/>
       <c r="AB474" s="24"/>
       <c r="AC474" s="24"/>
       <c r="AD474" s="24"/>
     </row>
-    <row r="475" spans="14:30" s="6" customFormat="1">
+    <row r="475" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N475" s="33"/>
       <c r="AA475" s="24"/>
       <c r="AB475" s="24"/>
       <c r="AC475" s="24"/>
       <c r="AD475" s="24"/>
     </row>
-    <row r="476" spans="14:30" s="6" customFormat="1">
+    <row r="476" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N476" s="33"/>
       <c r="AA476" s="24"/>
       <c r="AB476" s="24"/>
       <c r="AC476" s="24"/>
       <c r="AD476" s="24"/>
     </row>
-    <row r="477" spans="14:30" s="6" customFormat="1">
+    <row r="477" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N477" s="33"/>
       <c r="AA477" s="24"/>
       <c r="AB477" s="24"/>
       <c r="AC477" s="24"/>
       <c r="AD477" s="24"/>
     </row>
-    <row r="478" spans="14:30" s="6" customFormat="1">
+    <row r="478" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N478" s="33"/>
       <c r="AA478" s="24"/>
       <c r="AB478" s="24"/>
       <c r="AC478" s="24"/>
       <c r="AD478" s="24"/>
     </row>
-    <row r="479" spans="14:30" s="6" customFormat="1">
+    <row r="479" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N479" s="33"/>
       <c r="AA479" s="24"/>
       <c r="AB479" s="24"/>
       <c r="AC479" s="24"/>
       <c r="AD479" s="24"/>
     </row>
-    <row r="480" spans="14:30" s="6" customFormat="1">
+    <row r="480" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N480" s="33"/>
       <c r="AA480" s="24"/>
       <c r="AB480" s="24"/>
       <c r="AC480" s="24"/>
       <c r="AD480" s="24"/>
     </row>
-    <row r="481" spans="14:30" s="6" customFormat="1">
+    <row r="481" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N481" s="33"/>
       <c r="AA481" s="24"/>
       <c r="AB481" s="24"/>
       <c r="AC481" s="24"/>
       <c r="AD481" s="24"/>
     </row>
-    <row r="482" spans="14:30" s="6" customFormat="1">
+    <row r="482" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N482" s="33"/>
       <c r="AA482" s="24"/>
       <c r="AB482" s="24"/>
       <c r="AC482" s="24"/>
       <c r="AD482" s="24"/>
     </row>
-    <row r="483" spans="14:30" s="6" customFormat="1">
+    <row r="483" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N483" s="33"/>
       <c r="AA483" s="24"/>
       <c r="AB483" s="24"/>
       <c r="AC483" s="24"/>
       <c r="AD483" s="24"/>
     </row>
-    <row r="484" spans="14:30" s="6" customFormat="1">
+    <row r="484" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N484" s="33"/>
       <c r="AA484" s="24"/>
       <c r="AB484" s="24"/>
       <c r="AC484" s="24"/>
       <c r="AD484" s="24"/>
     </row>
-    <row r="485" spans="14:30" s="6" customFormat="1">
+    <row r="485" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N485" s="33"/>
       <c r="AA485" s="24"/>
       <c r="AB485" s="24"/>
       <c r="AC485" s="24"/>
       <c r="AD485" s="24"/>
     </row>
-    <row r="486" spans="14:30" s="6" customFormat="1">
+    <row r="486" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N486" s="33"/>
       <c r="AA486" s="24"/>
       <c r="AB486" s="24"/>
       <c r="AC486" s="24"/>
       <c r="AD486" s="24"/>
     </row>
-    <row r="487" spans="14:30" s="6" customFormat="1">
+    <row r="487" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N487" s="33"/>
       <c r="AA487" s="24"/>
       <c r="AB487" s="24"/>
       <c r="AC487" s="24"/>
       <c r="AD487" s="24"/>
     </row>
-    <row r="488" spans="14:30" s="6" customFormat="1">
+    <row r="488" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N488" s="33"/>
       <c r="AA488" s="24"/>
       <c r="AB488" s="24"/>
       <c r="AC488" s="24"/>
       <c r="AD488" s="24"/>
     </row>
-    <row r="489" spans="14:30" s="6" customFormat="1">
+    <row r="489" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N489" s="33"/>
       <c r="AA489" s="24"/>
       <c r="AB489" s="24"/>
       <c r="AC489" s="24"/>
       <c r="AD489" s="24"/>
     </row>
-    <row r="490" spans="14:30" s="6" customFormat="1">
+    <row r="490" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N490" s="33"/>
       <c r="AA490" s="24"/>
       <c r="AB490" s="24"/>
       <c r="AC490" s="24"/>
       <c r="AD490" s="24"/>
     </row>
-    <row r="491" spans="14:30" s="6" customFormat="1">
+    <row r="491" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N491" s="33"/>
       <c r="AA491" s="24"/>
       <c r="AB491" s="24"/>
       <c r="AC491" s="24"/>
       <c r="AD491" s="24"/>
     </row>
-    <row r="492" spans="14:30" s="6" customFormat="1">
+    <row r="492" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N492" s="33"/>
       <c r="AA492" s="24"/>
       <c r="AB492" s="24"/>
       <c r="AC492" s="24"/>
       <c r="AD492" s="24"/>
     </row>
-    <row r="493" spans="14:30" s="6" customFormat="1">
+    <row r="493" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N493" s="33"/>
       <c r="AA493" s="24"/>
       <c r="AB493" s="24"/>
       <c r="AC493" s="24"/>
       <c r="AD493" s="24"/>
     </row>
-    <row r="494" spans="14:30" s="6" customFormat="1">
+    <row r="494" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N494" s="33"/>
       <c r="AA494" s="24"/>
       <c r="AB494" s="24"/>
       <c r="AC494" s="24"/>
       <c r="AD494" s="24"/>
     </row>
-    <row r="495" spans="14:30" s="6" customFormat="1">
+    <row r="495" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N495" s="33"/>
       <c r="AA495" s="24"/>
       <c r="AB495" s="24"/>
       <c r="AC495" s="24"/>
       <c r="AD495" s="24"/>
     </row>
-    <row r="496" spans="14:30" s="6" customFormat="1">
+    <row r="496" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N496" s="33"/>
       <c r="AA496" s="24"/>
       <c r="AB496" s="24"/>
       <c r="AC496" s="24"/>
       <c r="AD496" s="24"/>
     </row>
-    <row r="497" spans="14:30" s="6" customFormat="1">
+    <row r="497" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N497" s="33"/>
       <c r="AA497" s="24"/>
       <c r="AB497" s="24"/>
       <c r="AC497" s="24"/>
       <c r="AD497" s="24"/>
     </row>
-    <row r="498" spans="14:30" s="6" customFormat="1">
+    <row r="498" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N498" s="33"/>
       <c r="AA498" s="24"/>
       <c r="AB498" s="24"/>
       <c r="AC498" s="24"/>
       <c r="AD498" s="24"/>
     </row>
-    <row r="499" spans="14:30" s="6" customFormat="1">
+    <row r="499" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N499" s="33"/>
       <c r="AA499" s="24"/>
       <c r="AB499" s="24"/>
       <c r="AC499" s="24"/>
       <c r="AD499" s="24"/>
     </row>
-    <row r="500" spans="14:30" s="6" customFormat="1">
+    <row r="500" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N500" s="33"/>
       <c r="AA500" s="24"/>
       <c r="AB500" s="24"/>
       <c r="AC500" s="24"/>
       <c r="AD500" s="24"/>
     </row>
-    <row r="501" spans="14:30" s="6" customFormat="1">
+    <row r="501" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N501" s="33"/>
       <c r="AA501" s="24"/>
       <c r="AB501" s="24"/>
       <c r="AC501" s="24"/>
       <c r="AD501" s="24"/>
     </row>
-    <row r="502" spans="14:30" s="6" customFormat="1">
+    <row r="502" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N502" s="33"/>
       <c r="AA502" s="24"/>
       <c r="AB502" s="24"/>
       <c r="AC502" s="24"/>
       <c r="AD502" s="24"/>
     </row>
-    <row r="503" spans="14:30" s="6" customFormat="1">
+    <row r="503" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N503" s="33"/>
       <c r="AA503" s="24"/>
       <c r="AB503" s="24"/>
       <c r="AC503" s="24"/>
       <c r="AD503" s="24"/>
     </row>
-    <row r="504" spans="14:30" s="6" customFormat="1">
+    <row r="504" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N504" s="33"/>
       <c r="AA504" s="24"/>
       <c r="AB504" s="24"/>
       <c r="AC504" s="24"/>
       <c r="AD504" s="24"/>
     </row>
-    <row r="505" spans="14:30" s="6" customFormat="1">
+    <row r="505" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N505" s="33"/>
       <c r="AA505" s="24"/>
       <c r="AB505" s="24"/>
       <c r="AC505" s="24"/>
       <c r="AD505" s="24"/>
     </row>
-    <row r="506" spans="14:30" s="6" customFormat="1">
+    <row r="506" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N506" s="33"/>
       <c r="AA506" s="24"/>
       <c r="AB506" s="24"/>
       <c r="AC506" s="24"/>
       <c r="AD506" s="24"/>
     </row>
-    <row r="507" spans="14:30" s="6" customFormat="1">
+    <row r="507" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N507" s="33"/>
       <c r="AA507" s="24"/>
       <c r="AB507" s="24"/>
       <c r="AC507" s="24"/>
       <c r="AD507" s="24"/>
     </row>
-    <row r="508" spans="14:30" s="6" customFormat="1">
+    <row r="508" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N508" s="33"/>
       <c r="AA508" s="24"/>
       <c r="AB508" s="24"/>
       <c r="AC508" s="24"/>
       <c r="AD508" s="24"/>
     </row>
-    <row r="509" spans="14:30" s="6" customFormat="1">
+    <row r="509" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N509" s="33"/>
       <c r="AA509" s="24"/>
       <c r="AB509" s="24"/>
       <c r="AC509" s="24"/>
       <c r="AD509" s="24"/>
     </row>
-    <row r="510" spans="14:30" s="6" customFormat="1">
+    <row r="510" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N510" s="33"/>
       <c r="AA510" s="24"/>
       <c r="AB510" s="24"/>
       <c r="AC510" s="24"/>
       <c r="AD510" s="24"/>
     </row>
-    <row r="511" spans="14:30" s="6" customFormat="1">
+    <row r="511" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N511" s="33"/>
       <c r="AA511" s="24"/>
       <c r="AB511" s="24"/>
       <c r="AC511" s="24"/>
       <c r="AD511" s="24"/>
     </row>
-    <row r="512" spans="14:30" s="6" customFormat="1">
+    <row r="512" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N512" s="33"/>
       <c r="AA512" s="24"/>
       <c r="AB512" s="24"/>
       <c r="AC512" s="24"/>
       <c r="AD512" s="24"/>
     </row>
-    <row r="513" spans="14:30" s="6" customFormat="1">
+    <row r="513" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N513" s="33"/>
       <c r="AA513" s="24"/>
       <c r="AB513" s="24"/>
       <c r="AC513" s="24"/>
       <c r="AD513" s="24"/>
     </row>
-    <row r="514" spans="14:30" s="6" customFormat="1">
+    <row r="514" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N514" s="33"/>
       <c r="AA514" s="24"/>
       <c r="AB514" s="24"/>
       <c r="AC514" s="24"/>
       <c r="AD514" s="24"/>
     </row>
-    <row r="515" spans="14:30" s="6" customFormat="1">
+    <row r="515" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N515" s="33"/>
       <c r="AA515" s="24"/>
       <c r="AB515" s="24"/>
       <c r="AC515" s="24"/>
       <c r="AD515" s="24"/>
     </row>
-    <row r="516" spans="14:30" s="6" customFormat="1">
+    <row r="516" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N516" s="33"/>
       <c r="AA516" s="24"/>
       <c r="AB516" s="24"/>
       <c r="AC516" s="24"/>
       <c r="AD516" s="24"/>
     </row>
-    <row r="517" spans="14:30" s="6" customFormat="1">
+    <row r="517" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N517" s="33"/>
       <c r="AA517" s="24"/>
       <c r="AB517" s="24"/>
       <c r="AC517" s="24"/>
       <c r="AD517" s="24"/>
     </row>
-    <row r="518" spans="14:30" s="6" customFormat="1">
+    <row r="518" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N518" s="33"/>
       <c r="AA518" s="24"/>
       <c r="AB518" s="24"/>
       <c r="AC518" s="24"/>
       <c r="AD518" s="24"/>
     </row>
-    <row r="519" spans="14:30" s="6" customFormat="1">
+    <row r="519" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N519" s="33"/>
       <c r="AA519" s="24"/>
       <c r="AB519" s="24"/>
       <c r="AC519" s="24"/>
       <c r="AD519" s="24"/>
     </row>
-    <row r="520" spans="14:30" s="6" customFormat="1">
+    <row r="520" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N520" s="33"/>
       <c r="AA520" s="24"/>
       <c r="AB520" s="24"/>
       <c r="AC520" s="24"/>
       <c r="AD520" s="24"/>
     </row>
-    <row r="521" spans="14:30" s="6" customFormat="1">
+    <row r="521" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N521" s="33"/>
       <c r="AA521" s="24"/>
       <c r="AB521" s="24"/>
       <c r="AC521" s="24"/>
       <c r="AD521" s="24"/>
     </row>
-    <row r="522" spans="14:30" s="6" customFormat="1">
+    <row r="522" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N522" s="33"/>
       <c r="AA522" s="24"/>
       <c r="AB522" s="24"/>
       <c r="AC522" s="24"/>
       <c r="AD522" s="24"/>
     </row>
-    <row r="523" spans="14:30" s="6" customFormat="1">
+    <row r="523" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N523" s="33"/>
       <c r="AA523" s="24"/>
       <c r="AB523" s="24"/>
       <c r="AC523" s="24"/>
       <c r="AD523" s="24"/>
     </row>
-    <row r="524" spans="14:30" s="6" customFormat="1">
+    <row r="524" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N524" s="33"/>
       <c r="AA524" s="24"/>
       <c r="AB524" s="24"/>
       <c r="AC524" s="24"/>
       <c r="AD524" s="24"/>
     </row>
-    <row r="525" spans="14:30" s="6" customFormat="1">
+    <row r="525" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N525" s="33"/>
       <c r="AA525" s="24"/>
       <c r="AB525" s="24"/>
       <c r="AC525" s="24"/>
       <c r="AD525" s="24"/>
     </row>
-    <row r="526" spans="14:30" s="6" customFormat="1">
+    <row r="526" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N526" s="33"/>
       <c r="AA526" s="24"/>
       <c r="AB526" s="24"/>
       <c r="AC526" s="24"/>
       <c r="AD526" s="24"/>
     </row>
-    <row r="527" spans="14:30" s="6" customFormat="1">
+    <row r="527" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N527" s="33"/>
       <c r="AA527" s="24"/>
       <c r="AB527" s="24"/>
       <c r="AC527" s="24"/>
       <c r="AD527" s="24"/>
     </row>
-    <row r="528" spans="14:30" s="6" customFormat="1">
+    <row r="528" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N528" s="33"/>
       <c r="AA528" s="24"/>
       <c r="AB528" s="24"/>
       <c r="AC528" s="24"/>
       <c r="AD528" s="24"/>
     </row>
-    <row r="529" spans="14:30" s="6" customFormat="1">
+    <row r="529" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N529" s="33"/>
       <c r="AA529" s="24"/>
       <c r="AB529" s="24"/>
       <c r="AC529" s="24"/>
       <c r="AD529" s="24"/>
     </row>
-    <row r="530" spans="14:30" s="6" customFormat="1">
+    <row r="530" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N530" s="33"/>
       <c r="AA530" s="24"/>
       <c r="AB530" s="24"/>
       <c r="AC530" s="24"/>
       <c r="AD530" s="24"/>
     </row>
-    <row r="531" spans="14:30" s="6" customFormat="1">
+    <row r="531" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N531" s="33"/>
       <c r="AA531" s="24"/>
       <c r="AB531" s="24"/>
       <c r="AC531" s="24"/>
       <c r="AD531" s="24"/>
     </row>
-    <row r="532" spans="14:30" s="6" customFormat="1">
+    <row r="532" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N532" s="33"/>
       <c r="AA532" s="24"/>
       <c r="AB532" s="24"/>
       <c r="AC532" s="24"/>
       <c r="AD532" s="24"/>
     </row>
-    <row r="533" spans="14:30" s="6" customFormat="1">
+    <row r="533" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N533" s="33"/>
       <c r="AA533" s="24"/>
       <c r="AB533" s="24"/>
       <c r="AC533" s="24"/>
       <c r="AD533" s="24"/>
     </row>
-    <row r="534" spans="14:30" s="6" customFormat="1">
+    <row r="534" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N534" s="33"/>
       <c r="AA534" s="24"/>
       <c r="AB534" s="24"/>
       <c r="AC534" s="24"/>
       <c r="AD534" s="24"/>
     </row>
-    <row r="535" spans="14:30" s="6" customFormat="1">
+    <row r="535" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N535" s="33"/>
       <c r="AA535" s="24"/>
       <c r="AB535" s="24"/>
       <c r="AC535" s="24"/>
       <c r="AD535" s="24"/>
     </row>
-    <row r="536" spans="14:30" s="6" customFormat="1">
+    <row r="536" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N536" s="33"/>
       <c r="AA536" s="24"/>
       <c r="AB536" s="24"/>
       <c r="AC536" s="24"/>
       <c r="AD536" s="24"/>
     </row>
-    <row r="537" spans="14:30" s="6" customFormat="1">
+    <row r="537" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N537" s="33"/>
       <c r="AA537" s="24"/>
       <c r="AB537" s="24"/>
       <c r="AC537" s="24"/>
       <c r="AD537" s="24"/>
     </row>
-    <row r="538" spans="14:30" s="6" customFormat="1">
+    <row r="538" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N538" s="33"/>
       <c r="AA538" s="24"/>
       <c r="AB538" s="24"/>
       <c r="AC538" s="24"/>
       <c r="AD538" s="24"/>
     </row>
-    <row r="539" spans="14:30" s="6" customFormat="1">
+    <row r="539" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N539" s="33"/>
       <c r="AA539" s="24"/>
       <c r="AB539" s="24"/>
       <c r="AC539" s="24"/>
       <c r="AD539" s="24"/>
     </row>
-    <row r="540" spans="14:30" s="6" customFormat="1">
+    <row r="540" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N540" s="33"/>
       <c r="AA540" s="24"/>
       <c r="AB540" s="24"/>
       <c r="AC540" s="24"/>
       <c r="AD540" s="24"/>
     </row>
-    <row r="541" spans="14:30" s="6" customFormat="1">
+    <row r="541" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N541" s="33"/>
       <c r="AA541" s="24"/>
       <c r="AB541" s="24"/>
       <c r="AC541" s="24"/>
       <c r="AD541" s="24"/>
     </row>
-    <row r="542" spans="14:30" s="6" customFormat="1">
+    <row r="542" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N542" s="33"/>
       <c r="AA542" s="24"/>
       <c r="AB542" s="24"/>
       <c r="AC542" s="24"/>
       <c r="AD542" s="24"/>
     </row>
-    <row r="543" spans="14:30" s="6" customFormat="1">
+    <row r="543" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N543" s="33"/>
       <c r="AA543" s="24"/>
       <c r="AB543" s="24"/>
       <c r="AC543" s="24"/>
       <c r="AD543" s="24"/>
     </row>
-    <row r="544" spans="14:30" s="6" customFormat="1">
+    <row r="544" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N544" s="33"/>
       <c r="AA544" s="24"/>
       <c r="AB544" s="24"/>
       <c r="AC544" s="24"/>
       <c r="AD544" s="24"/>
     </row>
-    <row r="545" spans="14:30" s="6" customFormat="1">
+    <row r="545" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N545" s="33"/>
       <c r="AA545" s="24"/>
       <c r="AB545" s="24"/>
       <c r="AC545" s="24"/>
       <c r="AD545" s="24"/>
     </row>
-    <row r="546" spans="14:30" s="6" customFormat="1">
+    <row r="546" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N546" s="33"/>
       <c r="AA546" s="24"/>
       <c r="AB546" s="24"/>
       <c r="AC546" s="24"/>
       <c r="AD546" s="24"/>
     </row>
-    <row r="547" spans="14:30" s="6" customFormat="1">
+    <row r="547" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N547" s="33"/>
       <c r="AA547" s="24"/>
       <c r="AB547" s="24"/>
       <c r="AC547" s="24"/>
       <c r="AD547" s="24"/>
     </row>
-    <row r="548" spans="14:30" s="6" customFormat="1">
+    <row r="548" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N548" s="33"/>
       <c r="AA548" s="24"/>
       <c r="AB548" s="24"/>
       <c r="AC548" s="24"/>
       <c r="AD548" s="24"/>
     </row>
-    <row r="549" spans="14:30" s="6" customFormat="1">
+    <row r="549" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N549" s="33"/>
       <c r="AA549" s="24"/>
       <c r="AB549" s="24"/>
       <c r="AC549" s="24"/>
       <c r="AD549" s="24"/>
     </row>
-    <row r="550" spans="14:30" s="6" customFormat="1">
+    <row r="550" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N550" s="33"/>
       <c r="AA550" s="24"/>
       <c r="AB550" s="24"/>
       <c r="AC550" s="24"/>
       <c r="AD550" s="24"/>
     </row>
-    <row r="551" spans="14:30" s="6" customFormat="1">
+    <row r="551" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N551" s="33"/>
       <c r="AA551" s="24"/>
       <c r="AB551" s="24"/>
       <c r="AC551" s="24"/>
       <c r="AD551" s="24"/>
     </row>
-    <row r="552" spans="14:30" s="6" customFormat="1">
+    <row r="552" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N552" s="33"/>
       <c r="AA552" s="24"/>
       <c r="AB552" s="24"/>
       <c r="AC552" s="24"/>
       <c r="AD552" s="24"/>
     </row>
-    <row r="553" spans="14:30" s="6" customFormat="1">
+    <row r="553" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N553" s="33"/>
       <c r="AA553" s="24"/>
       <c r="AB553" s="24"/>
       <c r="AC553" s="24"/>
       <c r="AD553" s="24"/>
     </row>
-    <row r="554" spans="14:30" s="6" customFormat="1">
+    <row r="554" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N554" s="33"/>
       <c r="AA554" s="24"/>
       <c r="AB554" s="24"/>
       <c r="AC554" s="24"/>
       <c r="AD554" s="24"/>
     </row>
-    <row r="555" spans="14:30" s="6" customFormat="1">
+    <row r="555" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N555" s="33"/>
       <c r="AA555" s="24"/>
       <c r="AB555" s="24"/>
       <c r="AC555" s="24"/>
       <c r="AD555" s="24"/>
     </row>
-    <row r="556" spans="14:30" s="6" customFormat="1">
+    <row r="556" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N556" s="33"/>
       <c r="AA556" s="24"/>
       <c r="AB556" s="24"/>
       <c r="AC556" s="24"/>
       <c r="AD556" s="24"/>
     </row>
-    <row r="557" spans="14:30" s="6" customFormat="1">
+    <row r="557" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N557" s="33"/>
       <c r="AA557" s="24"/>
       <c r="AB557" s="24"/>
       <c r="AC557" s="24"/>
       <c r="AD557" s="24"/>
     </row>
-    <row r="558" spans="14:30" s="6" customFormat="1">
+    <row r="558" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N558" s="33"/>
       <c r="AA558" s="24"/>
       <c r="AB558" s="24"/>
       <c r="AC558" s="24"/>
       <c r="AD558" s="24"/>
     </row>
-    <row r="559" spans="14:30" s="6" customFormat="1">
+    <row r="559" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N559" s="33"/>
       <c r="AA559" s="24"/>
       <c r="AB559" s="24"/>
       <c r="AC559" s="24"/>
       <c r="AD559" s="24"/>
     </row>
-    <row r="560" spans="14:30" s="6" customFormat="1">
+    <row r="560" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N560" s="33"/>
       <c r="AA560" s="24"/>
       <c r="AB560" s="24"/>
       <c r="AC560" s="24"/>
       <c r="AD560" s="24"/>
     </row>
-    <row r="561" spans="14:30" s="6" customFormat="1">
+    <row r="561" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N561" s="33"/>
       <c r="AA561" s="24"/>
       <c r="AB561" s="24"/>
       <c r="AC561" s="24"/>
       <c r="AD561" s="24"/>
     </row>
-    <row r="562" spans="14:30" s="6" customFormat="1">
+    <row r="562" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N562" s="33"/>
       <c r="AA562" s="24"/>
       <c r="AB562" s="24"/>
       <c r="AC562" s="24"/>
       <c r="AD562" s="24"/>
     </row>
-    <row r="563" spans="14:30" s="6" customFormat="1">
+    <row r="563" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N563" s="33"/>
       <c r="AA563" s="24"/>
       <c r="AB563" s="24"/>
       <c r="AC563" s="24"/>
       <c r="AD563" s="24"/>
     </row>
-    <row r="564" spans="14:30" s="6" customFormat="1">
+    <row r="564" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N564" s="33"/>
       <c r="AA564" s="24"/>
       <c r="AB564" s="24"/>
       <c r="AC564" s="24"/>
       <c r="AD564" s="24"/>
     </row>
-    <row r="565" spans="14:30" s="6" customFormat="1">
+    <row r="565" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N565" s="33"/>
       <c r="AA565" s="24"/>
       <c r="AB565" s="24"/>
       <c r="AC565" s="24"/>
       <c r="AD565" s="24"/>
     </row>
-    <row r="566" spans="14:30" s="6" customFormat="1">
+    <row r="566" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N566" s="33"/>
       <c r="AA566" s="24"/>
       <c r="AB566" s="24"/>
       <c r="AC566" s="24"/>
       <c r="AD566" s="24"/>
     </row>
-    <row r="567" spans="14:30" s="6" customFormat="1">
+    <row r="567" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N567" s="33"/>
       <c r="AA567" s="24"/>
       <c r="AB567" s="24"/>
       <c r="AC567" s="24"/>
       <c r="AD567" s="24"/>
     </row>
-    <row r="568" spans="14:30" s="6" customFormat="1">
+    <row r="568" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N568" s="33"/>
       <c r="AA568" s="24"/>
       <c r="AB568" s="24"/>
       <c r="AC568" s="24"/>
       <c r="AD568" s="24"/>
     </row>
-    <row r="569" spans="14:30" s="6" customFormat="1">
+    <row r="569" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N569" s="33"/>
       <c r="AA569" s="24"/>
       <c r="AB569" s="24"/>
       <c r="AC569" s="24"/>
       <c r="AD569" s="24"/>
     </row>
-    <row r="570" spans="14:30" s="6" customFormat="1">
+    <row r="570" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N570" s="33"/>
       <c r="AA570" s="24"/>
       <c r="AB570" s="24"/>
       <c r="AC570" s="24"/>
       <c r="AD570" s="24"/>
     </row>
-    <row r="571" spans="14:30" s="6" customFormat="1">
+    <row r="571" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N571" s="33"/>
       <c r="AA571" s="24"/>
       <c r="AB571" s="24"/>
       <c r="AC571" s="24"/>
       <c r="AD571" s="24"/>
     </row>
-    <row r="572" spans="14:30" s="6" customFormat="1">
+    <row r="572" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N572" s="33"/>
       <c r="AA572" s="24"/>
       <c r="AB572" s="24"/>
       <c r="AC572" s="24"/>
       <c r="AD572" s="24"/>
     </row>
-    <row r="573" spans="14:30" s="6" customFormat="1">
+    <row r="573" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N573" s="33"/>
       <c r="AA573" s="24"/>
       <c r="AB573" s="24"/>
       <c r="AC573" s="24"/>
       <c r="AD573" s="24"/>
     </row>
-    <row r="574" spans="14:30" s="6" customFormat="1">
+    <row r="574" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N574" s="33"/>
       <c r="AA574" s="24"/>
       <c r="AB574" s="24"/>
       <c r="AC574" s="24"/>
       <c r="AD574" s="24"/>
     </row>
-    <row r="575" spans="14:30" s="6" customFormat="1">
+    <row r="575" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N575" s="33"/>
       <c r="AA575" s="24"/>
       <c r="AB575" s="24"/>
       <c r="AC575" s="24"/>
       <c r="AD575" s="24"/>
     </row>
-    <row r="576" spans="14:30" s="6" customFormat="1">
+    <row r="576" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N576" s="33"/>
       <c r="AA576" s="24"/>
       <c r="AB576" s="24"/>
       <c r="AC576" s="24"/>
       <c r="AD576" s="24"/>
     </row>
-    <row r="577" spans="14:30" s="6" customFormat="1">
+    <row r="577" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N577" s="33"/>
       <c r="AA577" s="24"/>
       <c r="AB577" s="24"/>
       <c r="AC577" s="24"/>
       <c r="AD577" s="24"/>
     </row>
-    <row r="578" spans="14:30" s="6" customFormat="1">
+    <row r="578" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N578" s="33"/>
       <c r="AA578" s="24"/>
       <c r="AB578" s="24"/>
       <c r="AC578" s="24"/>
       <c r="AD578" s="24"/>
     </row>
-    <row r="579" spans="14:30" s="6" customFormat="1">
+    <row r="579" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N579" s="33"/>
       <c r="AA579" s="24"/>
       <c r="AB579" s="24"/>
       <c r="AC579" s="24"/>
       <c r="AD579" s="24"/>
     </row>
-    <row r="580" spans="14:30" s="6" customFormat="1">
+    <row r="580" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N580" s="33"/>
       <c r="AA580" s="24"/>
       <c r="AB580" s="24"/>
       <c r="AC580" s="24"/>
       <c r="AD580" s="24"/>
     </row>
-    <row r="581" spans="14:30" s="6" customFormat="1">
+    <row r="581" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N581" s="33"/>
       <c r="AA581" s="24"/>
       <c r="AB581" s="24"/>
       <c r="AC581" s="24"/>
       <c r="AD581" s="24"/>
     </row>
-    <row r="582" spans="14:30" s="6" customFormat="1">
+    <row r="582" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N582" s="33"/>
       <c r="AA582" s="24"/>
       <c r="AB582" s="24"/>
       <c r="AC582" s="24"/>
       <c r="AD582" s="24"/>
     </row>
-    <row r="583" spans="14:30" s="6" customFormat="1">
+    <row r="583" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N583" s="33"/>
       <c r="AA583" s="24"/>
       <c r="AB583" s="24"/>
       <c r="AC583" s="24"/>
       <c r="AD583" s="24"/>
     </row>
-    <row r="584" spans="14:30" s="6" customFormat="1">
+    <row r="584" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N584" s="33"/>
       <c r="AA584" s="24"/>
       <c r="AB584" s="24"/>
       <c r="AC584" s="24"/>
       <c r="AD584" s="24"/>
     </row>
-    <row r="585" spans="14:30" s="6" customFormat="1">
+    <row r="585" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N585" s="33"/>
       <c r="AA585" s="24"/>
       <c r="AB585" s="24"/>
       <c r="AC585" s="24"/>
       <c r="AD585" s="24"/>
     </row>
-    <row r="586" spans="14:30" s="6" customFormat="1">
+    <row r="586" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N586" s="33"/>
       <c r="AA586" s="24"/>
       <c r="AB586" s="24"/>
       <c r="AC586" s="24"/>
       <c r="AD586" s="24"/>
     </row>
-    <row r="587" spans="14:30" s="6" customFormat="1">
+    <row r="587" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N587" s="33"/>
       <c r="AA587" s="24"/>
       <c r="AB587" s="24"/>
       <c r="AC587" s="24"/>
       <c r="AD587" s="24"/>
     </row>
-    <row r="588" spans="14:30" s="6" customFormat="1">
+    <row r="588" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N588" s="33"/>
       <c r="AA588" s="24"/>
       <c r="AB588" s="24"/>
       <c r="AC588" s="24"/>
       <c r="AD588" s="24"/>
     </row>
-    <row r="589" spans="14:30" s="6" customFormat="1">
+    <row r="589" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N589" s="33"/>
       <c r="AA589" s="24"/>
       <c r="AB589" s="24"/>
       <c r="AC589" s="24"/>
       <c r="AD589" s="24"/>
     </row>
-    <row r="590" spans="14:30" s="6" customFormat="1">
+    <row r="590" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N590" s="33"/>
       <c r="AA590" s="24"/>
       <c r="AB590" s="24"/>
       <c r="AC590" s="24"/>
       <c r="AD590" s="24"/>
     </row>
-    <row r="591" spans="14:30" s="6" customFormat="1">
+    <row r="591" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N591" s="33"/>
       <c r="AA591" s="24"/>
       <c r="AB591" s="24"/>
       <c r="AC591" s="24"/>
       <c r="AD591" s="24"/>
     </row>
-    <row r="592" spans="14:30" s="6" customFormat="1">
+    <row r="592" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N592" s="33"/>
       <c r="AA592" s="24"/>
       <c r="AB592" s="24"/>
       <c r="AC592" s="24"/>
       <c r="AD592" s="24"/>
     </row>
-    <row r="593" spans="14:30" s="6" customFormat="1">
+    <row r="593" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N593" s="33"/>
       <c r="AA593" s="24"/>
       <c r="AB593" s="24"/>
       <c r="AC593" s="24"/>
       <c r="AD593" s="24"/>
     </row>
-    <row r="594" spans="14:30" s="6" customFormat="1">
+    <row r="594" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N594" s="33"/>
       <c r="AA594" s="24"/>
       <c r="AB594" s="24"/>
       <c r="AC594" s="24"/>
       <c r="AD594" s="24"/>
     </row>
-    <row r="595" spans="14:30" s="6" customFormat="1">
+    <row r="595" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N595" s="33"/>
       <c r="AA595" s="24"/>
       <c r="AB595" s="24"/>
       <c r="AC595" s="24"/>
       <c r="AD595" s="24"/>
     </row>
-    <row r="596" spans="14:30" s="6" customFormat="1">
+    <row r="596" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N596" s="33"/>
       <c r="AA596" s="24"/>
       <c r="AB596" s="24"/>
       <c r="AC596" s="24"/>
       <c r="AD596" s="24"/>
     </row>
-    <row r="597" spans="14:30" s="6" customFormat="1">
+    <row r="597" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N597" s="33"/>
       <c r="AA597" s="24"/>
       <c r="AB597" s="24"/>
       <c r="AC597" s="24"/>
       <c r="AD597" s="24"/>
     </row>
-    <row r="598" spans="14:30" s="6" customFormat="1">
+    <row r="598" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N598" s="33"/>
       <c r="AA598" s="24"/>
       <c r="AB598" s="24"/>
       <c r="AC598" s="24"/>
       <c r="AD598" s="24"/>
     </row>
-    <row r="599" spans="14:30" s="6" customFormat="1">
+    <row r="599" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N599" s="33"/>
       <c r="AA599" s="24"/>
       <c r="AB599" s="24"/>
       <c r="AC599" s="24"/>
       <c r="AD599" s="24"/>
     </row>
-    <row r="600" spans="14:30" s="6" customFormat="1">
+    <row r="600" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N600" s="33"/>
       <c r="AA600" s="24"/>
       <c r="AB600" s="24"/>
       <c r="AC600" s="24"/>
       <c r="AD600" s="24"/>
     </row>
-    <row r="601" spans="14:30" s="6" customFormat="1">
+    <row r="601" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N601" s="33"/>
       <c r="AA601" s="24"/>
       <c r="AB601" s="24"/>
       <c r="AC601" s="24"/>
       <c r="AD601" s="24"/>
     </row>
-    <row r="602" spans="14:30" s="6" customFormat="1">
+    <row r="602" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N602" s="33"/>
       <c r="AA602" s="24"/>
       <c r="AB602" s="24"/>
       <c r="AC602" s="24"/>
       <c r="AD602" s="24"/>
     </row>
-    <row r="603" spans="14:30" s="6" customFormat="1">
+    <row r="603" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N603" s="33"/>
       <c r="AA603" s="24"/>
       <c r="AB603" s="24"/>
       <c r="AC603" s="24"/>
       <c r="AD603" s="24"/>
     </row>
-    <row r="604" spans="14:30" s="6" customFormat="1">
+    <row r="604" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N604" s="33"/>
       <c r="AA604" s="24"/>
       <c r="AB604" s="24"/>
       <c r="AC604" s="24"/>
       <c r="AD604" s="24"/>
     </row>
-    <row r="605" spans="14:30" s="6" customFormat="1">
+    <row r="605" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N605" s="33"/>
       <c r="AA605" s="24"/>
       <c r="AB605" s="24"/>
       <c r="AC605" s="24"/>
       <c r="AD605" s="24"/>
     </row>
-    <row r="606" spans="14:30" s="6" customFormat="1">
+    <row r="606" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N606" s="33"/>
       <c r="AA606" s="24"/>
       <c r="AB606" s="24"/>
       <c r="AC606" s="24"/>
       <c r="AD606" s="24"/>
     </row>
-    <row r="607" spans="14:30" s="6" customFormat="1">
+    <row r="607" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N607" s="33"/>
       <c r="AA607" s="24"/>
       <c r="AB607" s="24"/>
       <c r="AC607" s="24"/>
       <c r="AD607" s="24"/>
     </row>
-    <row r="608" spans="14:30" s="6" customFormat="1">
+    <row r="608" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N608" s="33"/>
       <c r="AA608" s="24"/>
       <c r="AB608" s="24"/>
       <c r="AC608" s="24"/>
       <c r="AD608" s="24"/>
     </row>
-    <row r="609" spans="14:30" s="6" customFormat="1">
+    <row r="609" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N609" s="33"/>
       <c r="AA609" s="24"/>
       <c r="AB609" s="24"/>
       <c r="AC609" s="24"/>
       <c r="AD609" s="24"/>
     </row>
-    <row r="610" spans="14:30" s="6" customFormat="1">
+    <row r="610" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N610" s="33"/>
       <c r="AA610" s="24"/>
       <c r="AB610" s="24"/>
       <c r="AC610" s="24"/>
       <c r="AD610" s="24"/>
     </row>
-    <row r="611" spans="14:30" s="6" customFormat="1">
+    <row r="611" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N611" s="33"/>
       <c r="AA611" s="24"/>
       <c r="AB611" s="24"/>
       <c r="AC611" s="24"/>
       <c r="AD611" s="24"/>
     </row>
-    <row r="612" spans="14:30" s="6" customFormat="1">
+    <row r="612" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N612" s="33"/>
       <c r="AA612" s="24"/>
       <c r="AB612" s="24"/>
       <c r="AC612" s="24"/>
       <c r="AD612" s="24"/>
     </row>
-    <row r="613" spans="14:30" s="6" customFormat="1">
+    <row r="613" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N613" s="33"/>
       <c r="AA613" s="24"/>
       <c r="AB613" s="24"/>
       <c r="AC613" s="24"/>
       <c r="AD613" s="24"/>
     </row>
-    <row r="614" spans="14:30" s="6" customFormat="1">
+    <row r="614" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N614" s="33"/>
       <c r="AA614" s="24"/>
       <c r="AB614" s="24"/>
       <c r="AC614" s="24"/>
       <c r="AD614" s="24"/>
     </row>
-    <row r="615" spans="14:30" s="6" customFormat="1">
+    <row r="615" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N615" s="33"/>
       <c r="AA615" s="24"/>
       <c r="AB615" s="24"/>
       <c r="AC615" s="24"/>
       <c r="AD615" s="24"/>
     </row>
-    <row r="616" spans="14:30" s="6" customFormat="1">
+    <row r="616" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N616" s="33"/>
       <c r="AA616" s="24"/>
       <c r="AB616" s="24"/>
       <c r="AC616" s="24"/>
       <c r="AD616" s="24"/>
     </row>
-    <row r="617" spans="14:30" s="6" customFormat="1">
+    <row r="617" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N617" s="33"/>
       <c r="AA617" s="24"/>
       <c r="AB617" s="24"/>
       <c r="AC617" s="24"/>
       <c r="AD617" s="24"/>
     </row>
-    <row r="618" spans="14:30" s="6" customFormat="1">
+    <row r="618" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N618" s="33"/>
       <c r="AA618" s="24"/>
       <c r="AB618" s="24"/>
       <c r="AC618" s="24"/>
       <c r="AD618" s="24"/>
     </row>
-    <row r="619" spans="14:30" s="6" customFormat="1">
+    <row r="619" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N619" s="33"/>
       <c r="AA619" s="24"/>
       <c r="AB619" s="24"/>
       <c r="AC619" s="24"/>
       <c r="AD619" s="24"/>
     </row>
-    <row r="620" spans="14:30" s="6" customFormat="1">
+    <row r="620" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N620" s="33"/>
       <c r="AA620" s="24"/>
       <c r="AB620" s="24"/>
       <c r="AC620" s="24"/>
       <c r="AD620" s="24"/>
     </row>
-    <row r="621" spans="14:30" s="6" customFormat="1">
+    <row r="621" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N621" s="33"/>
       <c r="AA621" s="24"/>
       <c r="AB621" s="24"/>
       <c r="AC621" s="24"/>
       <c r="AD621" s="24"/>
     </row>
-    <row r="622" spans="14:30" s="6" customFormat="1">
+    <row r="622" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N622" s="33"/>
       <c r="AA622" s="24"/>
       <c r="AB622" s="24"/>
       <c r="AC622" s="24"/>
       <c r="AD622" s="24"/>
     </row>
-    <row r="623" spans="14:30" s="6" customFormat="1">
+    <row r="623" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N623" s="33"/>
       <c r="AA623" s="24"/>
       <c r="AB623" s="24"/>
       <c r="AC623" s="24"/>
       <c r="AD623" s="24"/>
     </row>
-    <row r="624" spans="14:30" s="6" customFormat="1">
+    <row r="624" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N624" s="33"/>
       <c r="AA624" s="24"/>
       <c r="AB624" s="24"/>
       <c r="AC624" s="24"/>
       <c r="AD624" s="24"/>
     </row>
-    <row r="625" spans="14:30" s="6" customFormat="1">
+    <row r="625" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N625" s="33"/>
       <c r="AA625" s="24"/>
       <c r="AB625" s="24"/>
       <c r="AC625" s="24"/>
       <c r="AD625" s="24"/>
     </row>
-    <row r="626" spans="14:30" s="6" customFormat="1">
+    <row r="626" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N626" s="33"/>
       <c r="AA626" s="24"/>
       <c r="AB626" s="24"/>
       <c r="AC626" s="24"/>
       <c r="AD626" s="24"/>
     </row>
-    <row r="627" spans="14:30" s="6" customFormat="1">
+    <row r="627" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N627" s="33"/>
       <c r="AA627" s="24"/>
       <c r="AB627" s="24"/>
       <c r="AC627" s="24"/>
       <c r="AD627" s="24"/>
     </row>
-    <row r="628" spans="14:30" s="6" customFormat="1">
+    <row r="628" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N628" s="33"/>
       <c r="AA628" s="24"/>
       <c r="AB628" s="24"/>
       <c r="AC628" s="24"/>
       <c r="AD628" s="24"/>
     </row>
-    <row r="629" spans="14:30" s="6" customFormat="1">
+    <row r="629" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N629" s="33"/>
       <c r="AA629" s="24"/>
       <c r="AB629" s="24"/>
       <c r="AC629" s="24"/>
       <c r="AD629" s="24"/>
     </row>
-    <row r="630" spans="14:30" s="6" customFormat="1">
+    <row r="630" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N630" s="33"/>
       <c r="AA630" s="24"/>
       <c r="AB630" s="24"/>
       <c r="AC630" s="24"/>
       <c r="AD630" s="24"/>
     </row>
-    <row r="631" spans="14:30" s="6" customFormat="1">
+    <row r="631" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N631" s="33"/>
       <c r="AA631" s="24"/>
       <c r="AB631" s="24"/>
       <c r="AC631" s="24"/>
       <c r="AD631" s="24"/>
     </row>
-    <row r="632" spans="14:30" s="6" customFormat="1">
+    <row r="632" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N632" s="33"/>
       <c r="AA632" s="24"/>
       <c r="AB632" s="24"/>
       <c r="AC632" s="24"/>
       <c r="AD632" s="24"/>
     </row>
-    <row r="633" spans="14:30" s="6" customFormat="1">
+    <row r="633" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N633" s="33"/>
       <c r="AA633" s="24"/>
       <c r="AB633" s="24"/>
       <c r="AC633" s="24"/>
       <c r="AD633" s="24"/>
     </row>
-    <row r="634" spans="14:30" s="6" customFormat="1">
+    <row r="634" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N634" s="33"/>
       <c r="AA634" s="24"/>
       <c r="AB634" s="24"/>
       <c r="AC634" s="24"/>
       <c r="AD634" s="24"/>
     </row>
-    <row r="635" spans="14:30" s="6" customFormat="1">
+    <row r="635" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N635" s="33"/>
       <c r="AA635" s="24"/>
       <c r="AB635" s="24"/>
       <c r="AC635" s="24"/>
       <c r="AD635" s="24"/>
     </row>
-    <row r="636" spans="14:30" s="6" customFormat="1">
+    <row r="636" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N636" s="33"/>
       <c r="AA636" s="24"/>
       <c r="AB636" s="24"/>
       <c r="AC636" s="24"/>
       <c r="AD636" s="24"/>
     </row>
-    <row r="637" spans="14:30" s="6" customFormat="1">
+    <row r="637" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N637" s="33"/>
       <c r="AA637" s="24"/>
       <c r="AB637" s="24"/>
       <c r="AC637" s="24"/>
       <c r="AD637" s="24"/>
     </row>
-    <row r="638" spans="14:30" s="6" customFormat="1">
+    <row r="638" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N638" s="33"/>
       <c r="AA638" s="24"/>
       <c r="AB638" s="24"/>
       <c r="AC638" s="24"/>
       <c r="AD638" s="24"/>
     </row>
-    <row r="639" spans="14:30" s="6" customFormat="1">
+    <row r="639" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N639" s="33"/>
       <c r="AA639" s="24"/>
       <c r="AB639" s="24"/>
       <c r="AC639" s="24"/>
       <c r="AD639" s="24"/>
     </row>
-    <row r="640" spans="14:30" s="6" customFormat="1">
+    <row r="640" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N640" s="33"/>
       <c r="AA640" s="24"/>
       <c r="AB640" s="24"/>
       <c r="AC640" s="24"/>
       <c r="AD640" s="24"/>
     </row>
-    <row r="641" spans="14:30" s="6" customFormat="1">
+    <row r="641" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N641" s="33"/>
       <c r="AA641" s="24"/>
       <c r="AB641" s="24"/>
       <c r="AC641" s="24"/>
       <c r="AD641" s="24"/>
     </row>
-    <row r="642" spans="14:30" s="6" customFormat="1">
+    <row r="642" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N642" s="33"/>
       <c r="AA642" s="24"/>
       <c r="AB642" s="24"/>
       <c r="AC642" s="24"/>
       <c r="AD642" s="24"/>
     </row>
-    <row r="643" spans="14:30" s="6" customFormat="1">
+    <row r="643" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N643" s="33"/>
       <c r="AA643" s="24"/>
       <c r="AB643" s="24"/>
       <c r="AC643" s="24"/>
       <c r="AD643" s="24"/>
     </row>
-    <row r="644" spans="14:30" s="6" customFormat="1">
+    <row r="644" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N644" s="33"/>
       <c r="AA644" s="24"/>
       <c r="AB644" s="24"/>
       <c r="AC644" s="24"/>
       <c r="AD644" s="24"/>
     </row>
-    <row r="645" spans="14:30" s="6" customFormat="1">
+    <row r="645" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N645" s="33"/>
       <c r="AA645" s="24"/>
       <c r="AB645" s="24"/>
       <c r="AC645" s="24"/>
       <c r="AD645" s="24"/>
     </row>
-    <row r="646" spans="14:30" s="6" customFormat="1">
+    <row r="646" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N646" s="33"/>
       <c r="AA646" s="24"/>
       <c r="AB646" s="24"/>
       <c r="AC646" s="24"/>
       <c r="AD646" s="24"/>
     </row>
-    <row r="647" spans="14:30" s="6" customFormat="1">
+    <row r="647" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N647" s="33"/>
       <c r="AA647" s="24"/>
       <c r="AB647" s="24"/>
       <c r="AC647" s="24"/>
       <c r="AD647" s="24"/>
     </row>
-    <row r="648" spans="14:30" s="6" customFormat="1">
+    <row r="648" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N648" s="33"/>
       <c r="AA648" s="24"/>
       <c r="AB648" s="24"/>
       <c r="AC648" s="24"/>
       <c r="AD648" s="24"/>
     </row>
-    <row r="649" spans="14:30" s="6" customFormat="1">
+    <row r="649" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N649" s="33"/>
       <c r="AA649" s="24"/>
       <c r="AB649" s="24"/>
       <c r="AC649" s="24"/>
       <c r="AD649" s="24"/>
     </row>
-    <row r="650" spans="14:30" s="6" customFormat="1">
+    <row r="650" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N650" s="33"/>
       <c r="AA650" s="24"/>
       <c r="AB650" s="24"/>
       <c r="AC650" s="24"/>
       <c r="AD650" s="24"/>
     </row>
-    <row r="651" spans="14:30" s="6" customFormat="1">
+    <row r="651" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N651" s="33"/>
       <c r="AA651" s="24"/>
       <c r="AB651" s="24"/>
       <c r="AC651" s="24"/>
       <c r="AD651" s="24"/>
     </row>
-    <row r="652" spans="14:30" s="6" customFormat="1">
+    <row r="652" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N652" s="33"/>
       <c r="AA652" s="24"/>
       <c r="AB652" s="24"/>
       <c r="AC652" s="24"/>
       <c r="AD652" s="24"/>
     </row>
-    <row r="653" spans="14:30" s="6" customFormat="1">
+    <row r="653" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N653" s="33"/>
       <c r="AA653" s="24"/>
       <c r="AB653" s="24"/>
       <c r="AC653" s="24"/>
       <c r="AD653" s="24"/>
     </row>
-    <row r="654" spans="14:30" s="6" customFormat="1">
+    <row r="654" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N654" s="33"/>
       <c r="AA654" s="24"/>
       <c r="AB654" s="24"/>
       <c r="AC654" s="24"/>
       <c r="AD654" s="24"/>
     </row>
-    <row r="655" spans="14:30" s="6" customFormat="1">
+    <row r="655" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N655" s="33"/>
       <c r="AA655" s="24"/>
       <c r="AB655" s="24"/>
       <c r="AC655" s="24"/>
       <c r="AD655" s="24"/>
     </row>
-    <row r="656" spans="14:30" s="6" customFormat="1">
+    <row r="656" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N656" s="33"/>
       <c r="AA656" s="24"/>
       <c r="AB656" s="24"/>
       <c r="AC656" s="24"/>
       <c r="AD656" s="24"/>
     </row>
-    <row r="657" spans="14:30" s="6" customFormat="1">
+    <row r="657" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N657" s="33"/>
       <c r="AA657" s="24"/>
       <c r="AB657" s="24"/>
       <c r="AC657" s="24"/>
       <c r="AD657" s="24"/>
     </row>
-    <row r="658" spans="14:30" s="6" customFormat="1">
+    <row r="658" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N658" s="33"/>
       <c r="AA658" s="24"/>
       <c r="AB658" s="24"/>
       <c r="AC658" s="24"/>
       <c r="AD658" s="24"/>
     </row>
-    <row r="659" spans="14:30" s="6" customFormat="1">
+    <row r="659" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N659" s="33"/>
       <c r="AA659" s="24"/>
       <c r="AB659" s="24"/>
       <c r="AC659" s="24"/>
       <c r="AD659" s="24"/>
     </row>
-    <row r="660" spans="14:30" s="6" customFormat="1">
+    <row r="660" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N660" s="33"/>
       <c r="AA660" s="24"/>
       <c r="AB660" s="24"/>
       <c r="AC660" s="24"/>
       <c r="AD660" s="24"/>
     </row>
-    <row r="661" spans="14:30" s="6" customFormat="1">
+    <row r="661" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N661" s="33"/>
       <c r="AA661" s="24"/>
       <c r="AB661" s="24"/>
       <c r="AC661" s="24"/>
       <c r="AD661" s="24"/>
     </row>
-    <row r="662" spans="14:30" s="6" customFormat="1">
+    <row r="662" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N662" s="33"/>
       <c r="AA662" s="24"/>
       <c r="AB662" s="24"/>
       <c r="AC662" s="24"/>
       <c r="AD662" s="24"/>
     </row>
-    <row r="663" spans="14:30" s="6" customFormat="1">
+    <row r="663" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N663" s="33"/>
       <c r="AA663" s="24"/>
       <c r="AB663" s="24"/>
       <c r="AC663" s="24"/>
       <c r="AD663" s="24"/>
     </row>
-    <row r="664" spans="14:30" s="6" customFormat="1">
+    <row r="664" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N664" s="33"/>
       <c r="AA664" s="24"/>
       <c r="AB664" s="24"/>
       <c r="AC664" s="24"/>
       <c r="AD664" s="24"/>
     </row>
-    <row r="665" spans="14:30" s="6" customFormat="1">
+    <row r="665" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N665" s="33"/>
       <c r="AA665" s="24"/>
       <c r="AB665" s="24"/>
       <c r="AC665" s="24"/>
       <c r="AD665" s="24"/>
     </row>
-    <row r="666" spans="14:30" s="6" customFormat="1">
+    <row r="666" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N666" s="33"/>
       <c r="AA666" s="24"/>
       <c r="AB666" s="24"/>
       <c r="AC666" s="24"/>
       <c r="AD666" s="24"/>
     </row>
-    <row r="667" spans="14:30" s="6" customFormat="1">
+    <row r="667" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N667" s="33"/>
       <c r="AA667" s="24"/>
       <c r="AB667" s="24"/>
       <c r="AC667" s="24"/>
       <c r="AD667" s="24"/>
     </row>
-    <row r="668" spans="14:30" s="6" customFormat="1">
+    <row r="668" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N668" s="33"/>
       <c r="AA668" s="24"/>
       <c r="AB668" s="24"/>
       <c r="AC668" s="24"/>
       <c r="AD668" s="24"/>
     </row>
-    <row r="669" spans="14:30" s="6" customFormat="1">
+    <row r="669" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N669" s="33"/>
       <c r="AA669" s="24"/>
       <c r="AB669" s="24"/>
       <c r="AC669" s="24"/>
       <c r="AD669" s="24"/>
     </row>
-    <row r="670" spans="14:30" s="6" customFormat="1">
+    <row r="670" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N670" s="33"/>
       <c r="AA670" s="24"/>
       <c r="AB670" s="24"/>
       <c r="AC670" s="24"/>
       <c r="AD670" s="24"/>
     </row>
-    <row r="671" spans="14:30" s="6" customFormat="1">
+    <row r="671" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N671" s="33"/>
       <c r="AA671" s="24"/>
       <c r="AB671" s="24"/>
       <c r="AC671" s="24"/>
       <c r="AD671" s="24"/>
     </row>
-    <row r="672" spans="14:30" s="6" customFormat="1">
+    <row r="672" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N672" s="33"/>
       <c r="AA672" s="24"/>
       <c r="AB672" s="24"/>
       <c r="AC672" s="24"/>
       <c r="AD672" s="24"/>
     </row>
-    <row r="673" spans="14:30" s="6" customFormat="1">
+    <row r="673" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N673" s="33"/>
       <c r="AA673" s="24"/>
       <c r="AB673" s="24"/>
       <c r="AC673" s="24"/>
       <c r="AD673" s="24"/>
     </row>
-    <row r="674" spans="14:30" s="6" customFormat="1">
+    <row r="674" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N674" s="33"/>
       <c r="AA674" s="24"/>
       <c r="AB674" s="24"/>
       <c r="AC674" s="24"/>
       <c r="AD674" s="24"/>
     </row>
-    <row r="675" spans="14:30" s="6" customFormat="1">
+    <row r="675" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N675" s="33"/>
       <c r="AA675" s="24"/>
       <c r="AB675" s="24"/>
       <c r="AC675" s="24"/>
       <c r="AD675" s="24"/>
     </row>
-    <row r="676" spans="14:30" s="6" customFormat="1">
+    <row r="676" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N676" s="33"/>
       <c r="AA676" s="24"/>
       <c r="AB676" s="24"/>
       <c r="AC676" s="24"/>
       <c r="AD676" s="24"/>
     </row>
-    <row r="677" spans="14:30" s="6" customFormat="1">
+    <row r="677" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N677" s="33"/>
       <c r="AA677" s="24"/>
       <c r="AB677" s="24"/>
       <c r="AC677" s="24"/>
       <c r="AD677" s="24"/>
     </row>
-    <row r="678" spans="14:30" s="6" customFormat="1">
+    <row r="678" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N678" s="33"/>
       <c r="AA678" s="24"/>
       <c r="AB678" s="24"/>
       <c r="AC678" s="24"/>
       <c r="AD678" s="24"/>
     </row>
-    <row r="679" spans="14:30" s="6" customFormat="1">
+    <row r="679" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N679" s="33"/>
       <c r="AA679" s="24"/>
       <c r="AB679" s="24"/>
       <c r="AC679" s="24"/>
       <c r="AD679" s="24"/>
     </row>
-    <row r="680" spans="14:30" s="6" customFormat="1">
+    <row r="680" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N680" s="33"/>
       <c r="AA680" s="24"/>
       <c r="AB680" s="24"/>
       <c r="AC680" s="24"/>
       <c r="AD680" s="24"/>
     </row>
-    <row r="681" spans="14:30" s="6" customFormat="1">
+    <row r="681" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N681" s="33"/>
       <c r="AA681" s="24"/>
       <c r="AB681" s="24"/>
       <c r="AC681" s="24"/>
       <c r="AD681" s="24"/>
     </row>
-    <row r="682" spans="14:30" s="6" customFormat="1">
+    <row r="682" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N682" s="33"/>
       <c r="AA682" s="24"/>
       <c r="AB682" s="24"/>
       <c r="AC682" s="24"/>
       <c r="AD682" s="24"/>
     </row>
-    <row r="683" spans="14:30" s="6" customFormat="1">
+    <row r="683" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N683" s="33"/>
       <c r="AA683" s="24"/>
       <c r="AB683" s="24"/>
       <c r="AC683" s="24"/>
       <c r="AD683" s="24"/>
     </row>
-    <row r="684" spans="14:30" s="6" customFormat="1">
+    <row r="684" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N684" s="33"/>
       <c r="AA684" s="24"/>
       <c r="AB684" s="24"/>
       <c r="AC684" s="24"/>
       <c r="AD684" s="24"/>
     </row>
-    <row r="685" spans="14:30" s="6" customFormat="1">
+    <row r="685" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N685" s="33"/>
       <c r="AA685" s="24"/>
       <c r="AB685" s="24"/>
       <c r="AC685" s="24"/>
       <c r="AD685" s="24"/>
     </row>
-    <row r="686" spans="14:30" s="6" customFormat="1">
+    <row r="686" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N686" s="33"/>
       <c r="AA686" s="24"/>
       <c r="AB686" s="24"/>
       <c r="AC686" s="24"/>
       <c r="AD686" s="24"/>
     </row>
-    <row r="687" spans="14:30" s="6" customFormat="1">
+    <row r="687" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N687" s="33"/>
       <c r="AA687" s="24"/>
       <c r="AB687" s="24"/>
       <c r="AC687" s="24"/>
       <c r="AD687" s="24"/>
     </row>
-    <row r="688" spans="14:30" s="6" customFormat="1">
+    <row r="688" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N688" s="33"/>
       <c r="AA688" s="24"/>
       <c r="AB688" s="24"/>
       <c r="AC688" s="24"/>
       <c r="AD688" s="24"/>
     </row>
-    <row r="689" spans="14:30" s="6" customFormat="1">
+    <row r="689" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N689" s="33"/>
       <c r="AA689" s="24"/>
       <c r="AB689" s="24"/>
       <c r="AC689" s="24"/>
       <c r="AD689" s="24"/>
     </row>
-    <row r="690" spans="14:30" s="6" customFormat="1">
+    <row r="690" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N690" s="33"/>
       <c r="AA690" s="24"/>
       <c r="AB690" s="24"/>
       <c r="AC690" s="24"/>
       <c r="AD690" s="24"/>
     </row>
-    <row r="691" spans="14:30" s="6" customFormat="1">
+    <row r="691" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N691" s="33"/>
       <c r="AA691" s="24"/>
       <c r="AB691" s="24"/>
       <c r="AC691" s="24"/>
       <c r="AD691" s="24"/>
     </row>
-    <row r="692" spans="14:30" s="6" customFormat="1">
+    <row r="692" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N692" s="33"/>
       <c r="AA692" s="24"/>
       <c r="AB692" s="24"/>
       <c r="AC692" s="24"/>
       <c r="AD692" s="24"/>
     </row>
-    <row r="693" spans="14:30" s="6" customFormat="1">
+    <row r="693" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N693" s="33"/>
       <c r="AA693" s="24"/>
       <c r="AB693" s="24"/>
       <c r="AC693" s="24"/>
       <c r="AD693" s="24"/>
     </row>
-    <row r="694" spans="14:30" s="6" customFormat="1">
+    <row r="694" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N694" s="33"/>
       <c r="AA694" s="24"/>
       <c r="AB694" s="24"/>
       <c r="AC694" s="24"/>
       <c r="AD694" s="24"/>
     </row>
-    <row r="695" spans="14:30" s="6" customFormat="1">
+    <row r="695" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N695" s="33"/>
       <c r="AA695" s="24"/>
       <c r="AB695" s="24"/>
       <c r="AC695" s="24"/>
       <c r="AD695" s="24"/>
     </row>
-    <row r="696" spans="14:30" s="6" customFormat="1">
+    <row r="696" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N696" s="33"/>
       <c r="AA696" s="24"/>
       <c r="AB696" s="24"/>
       <c r="AC696" s="24"/>
       <c r="AD696" s="24"/>
     </row>
-    <row r="697" spans="14:30" s="6" customFormat="1">
+    <row r="697" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N697" s="33"/>
       <c r="AA697" s="24"/>
       <c r="AB697" s="24"/>
       <c r="AC697" s="24"/>
       <c r="AD697" s="24"/>
     </row>
-    <row r="698" spans="14:30" s="6" customFormat="1">
+    <row r="698" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N698" s="33"/>
       <c r="AA698" s="24"/>
       <c r="AB698" s="24"/>
       <c r="AC698" s="24"/>
       <c r="AD698" s="24"/>
     </row>
-    <row r="699" spans="14:30" s="6" customFormat="1">
+    <row r="699" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N699" s="33"/>
       <c r="AA699" s="24"/>
       <c r="AB699" s="24"/>
       <c r="AC699" s="24"/>
       <c r="AD699" s="24"/>
     </row>
-    <row r="700" spans="14:30" s="6" customFormat="1">
+    <row r="700" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N700" s="33"/>
       <c r="AA700" s="24"/>
       <c r="AB700" s="24"/>
       <c r="AC700" s="24"/>
       <c r="AD700" s="24"/>
     </row>
-    <row r="701" spans="14:30" s="6" customFormat="1">
+    <row r="701" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N701" s="33"/>
       <c r="AA701" s="24"/>
       <c r="AB701" s="24"/>
       <c r="AC701" s="24"/>
       <c r="AD701" s="24"/>
     </row>
-    <row r="702" spans="14:30" s="6" customFormat="1">
+    <row r="702" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N702" s="33"/>
       <c r="AA702" s="24"/>
       <c r="AB702" s="24"/>
       <c r="AC702" s="24"/>
       <c r="AD702" s="24"/>
     </row>
-    <row r="703" spans="14:30" s="6" customFormat="1">
+    <row r="703" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N703" s="33"/>
       <c r="AA703" s="24"/>
       <c r="AB703" s="24"/>
       <c r="AC703" s="24"/>
       <c r="AD703" s="24"/>
     </row>
-    <row r="704" spans="14:30" s="6" customFormat="1">
+    <row r="704" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N704" s="33"/>
       <c r="AA704" s="24"/>
       <c r="AB704" s="24"/>
       <c r="AC704" s="24"/>
       <c r="AD704" s="24"/>
     </row>
-    <row r="705" spans="14:30" s="6" customFormat="1">
+    <row r="705" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N705" s="33"/>
       <c r="AA705" s="24"/>
       <c r="AB705" s="24"/>
       <c r="AC705" s="24"/>
       <c r="AD705" s="24"/>
     </row>
-    <row r="706" spans="14:30" s="6" customFormat="1">
+    <row r="706" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N706" s="33"/>
       <c r="AA706" s="24"/>
       <c r="AB706" s="24"/>
       <c r="AC706" s="24"/>
       <c r="AD706" s="24"/>
     </row>
-    <row r="707" spans="14:30" s="6" customFormat="1">
+    <row r="707" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N707" s="33"/>
       <c r="AA707" s="24"/>
       <c r="AB707" s="24"/>
       <c r="AC707" s="24"/>
       <c r="AD707" s="24"/>
     </row>
-    <row r="708" spans="14:30" s="6" customFormat="1">
+    <row r="708" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N708" s="33"/>
       <c r="AA708" s="24"/>
       <c r="AB708" s="24"/>
       <c r="AC708" s="24"/>
       <c r="AD708" s="24"/>
     </row>
-    <row r="709" spans="14:30" s="6" customFormat="1">
+    <row r="709" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N709" s="33"/>
       <c r="AA709" s="24"/>
       <c r="AB709" s="24"/>
       <c r="AC709" s="24"/>
       <c r="AD709" s="24"/>
     </row>
-    <row r="710" spans="14:30" s="6" customFormat="1">
+    <row r="710" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N710" s="33"/>
       <c r="AA710" s="24"/>
       <c r="AB710" s="24"/>
       <c r="AC710" s="24"/>
       <c r="AD710" s="24"/>
     </row>
-    <row r="711" spans="14:30" s="6" customFormat="1">
+    <row r="711" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N711" s="33"/>
       <c r="AA711" s="24"/>
       <c r="AB711" s="24"/>
       <c r="AC711" s="24"/>
       <c r="AD711" s="24"/>
     </row>
-    <row r="712" spans="14:30" s="6" customFormat="1">
+    <row r="712" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N712" s="33"/>
       <c r="AA712" s="24"/>
       <c r="AB712" s="24"/>
       <c r="AC712" s="24"/>
       <c r="AD712" s="24"/>
     </row>
-    <row r="713" spans="14:30" s="6" customFormat="1">
+    <row r="713" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N713" s="33"/>
       <c r="AA713" s="24"/>
       <c r="AB713" s="24"/>
       <c r="AC713" s="24"/>
       <c r="AD713" s="24"/>
     </row>
-    <row r="714" spans="14:30" s="6" customFormat="1">
+    <row r="714" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N714" s="33"/>
       <c r="AA714" s="24"/>
       <c r="AB714" s="24"/>
       <c r="AC714" s="24"/>
       <c r="AD714" s="24"/>
     </row>
-    <row r="715" spans="14:30" s="6" customFormat="1">
+    <row r="715" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N715" s="33"/>
       <c r="AA715" s="24"/>
       <c r="AB715" s="24"/>
       <c r="AC715" s="24"/>
       <c r="AD715" s="24"/>
     </row>
-    <row r="716" spans="14:30" s="6" customFormat="1">
+    <row r="716" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N716" s="33"/>
       <c r="AA716" s="24"/>
       <c r="AB716" s="24"/>
       <c r="AC716" s="24"/>
       <c r="AD716" s="24"/>
     </row>
-    <row r="717" spans="14:30" s="6" customFormat="1">
+    <row r="717" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N717" s="33"/>
       <c r="AA717" s="24"/>
       <c r="AB717" s="24"/>
       <c r="AC717" s="24"/>
       <c r="AD717" s="24"/>
     </row>
-    <row r="718" spans="14:30" s="6" customFormat="1">
+    <row r="718" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N718" s="33"/>
       <c r="AA718" s="24"/>
       <c r="AB718" s="24"/>
       <c r="AC718" s="24"/>
       <c r="AD718" s="24"/>
     </row>
-    <row r="719" spans="14:30" s="6" customFormat="1">
+    <row r="719" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N719" s="33"/>
       <c r="AA719" s="24"/>
       <c r="AB719" s="24"/>
       <c r="AC719" s="24"/>
       <c r="AD719" s="24"/>
     </row>
-    <row r="720" spans="14:30" s="6" customFormat="1">
+    <row r="720" spans="14:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N720" s="33"/>
       <c r="AA720" s="24"/>
       <c r="AB720" s="24"/>
       <c r="AC720" s="24"/>
       <c r="AD720" s="24"/>
     </row>
-    <row r="721" spans="1:30" s="6" customFormat="1">
+    <row r="721" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N721" s="33"/>
       <c r="AA721" s="24"/>
       <c r="AB721" s="24"/>
       <c r="AC721" s="24"/>
       <c r="AD721" s="24"/>
     </row>
-    <row r="722" spans="1:30" s="6" customFormat="1">
+    <row r="722" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N722" s="33"/>
       <c r="AA722" s="24"/>
       <c r="AB722" s="24"/>
       <c r="AC722" s="24"/>
       <c r="AD722" s="24"/>
     </row>
-    <row r="723" spans="1:30" s="6" customFormat="1">
+    <row r="723" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N723" s="33"/>
       <c r="AA723" s="24"/>
       <c r="AB723" s="24"/>
       <c r="AC723" s="24"/>
       <c r="AD723" s="24"/>
     </row>
-    <row r="724" spans="1:30" s="6" customFormat="1">
+    <row r="724" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N724" s="33"/>
       <c r="AA724" s="24"/>
       <c r="AB724" s="24"/>
       <c r="AC724" s="24"/>
       <c r="AD724" s="24"/>
     </row>
-    <row r="725" spans="1:30" s="6" customFormat="1">
+    <row r="725" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N725" s="33"/>
       <c r="AA725" s="24"/>
       <c r="AB725" s="24"/>
       <c r="AC725" s="24"/>
       <c r="AD725" s="24"/>
     </row>
-    <row r="726" spans="1:30" s="6" customFormat="1">
+    <row r="726" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N726" s="33"/>
       <c r="AA726" s="24"/>
       <c r="AB726" s="24"/>
       <c r="AC726" s="24"/>
       <c r="AD726" s="24"/>
     </row>
-    <row r="727" spans="1:30" s="6" customFormat="1">
+    <row r="727" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N727" s="33"/>
       <c r="AA727" s="24"/>
       <c r="AB727" s="24"/>
       <c r="AC727" s="24"/>
       <c r="AD727" s="24"/>
     </row>
-    <row r="728" spans="1:30" s="6" customFormat="1">
+    <row r="728" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N728" s="33"/>
       <c r="AA728" s="24"/>
       <c r="AB728" s="24"/>
       <c r="AC728" s="24"/>
       <c r="AD728" s="24"/>
     </row>
-    <row r="729" spans="1:30" s="6" customFormat="1">
+    <row r="729" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N729" s="33"/>
       <c r="AA729" s="24"/>
       <c r="AB729" s="24"/>
       <c r="AC729" s="24"/>
       <c r="AD729" s="24"/>
     </row>
-    <row r="730" spans="1:30" s="6" customFormat="1">
+    <row r="730" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N730" s="33"/>
       <c r="AA730" s="24"/>
       <c r="AB730" s="24"/>
       <c r="AC730" s="24"/>
       <c r="AD730" s="24"/>
     </row>
-    <row r="731" spans="1:30" s="6" customFormat="1">
+    <row r="731" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N731" s="33"/>
       <c r="AA731" s="24"/>
       <c r="AB731" s="24"/>
       <c r="AC731" s="24"/>
       <c r="AD731" s="24"/>
     </row>
-    <row r="732" spans="1:30" s="6" customFormat="1">
+    <row r="732" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N732" s="33"/>
       <c r="AA732" s="24"/>
       <c r="AB732" s="24"/>
       <c r="AC732" s="24"/>
       <c r="AD732" s="24"/>
     </row>
-    <row r="733" spans="1:30" s="6" customFormat="1">
+    <row r="733" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="N733" s="33"/>
       <c r="AA733" s="24"/>
       <c r="AB733" s="24"/>
       <c r="AC733" s="24"/>
       <c r="AD733" s="24"/>
     </row>
-    <row r="734" spans="1:30" s="6" customFormat="1">
-      <c r="N734" s="33"/>
+    <row r="734" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D734" s="9"/>
+      <c r="E734" s="9"/>
+      <c r="F734" s="9"/>
+      <c r="G734" s="9"/>
+      <c r="H734" s="9"/>
+      <c r="I734" s="9"/>
+      <c r="J734" s="9"/>
+      <c r="K734" s="9"/>
+      <c r="L734" s="9"/>
+      <c r="M734" s="9"/>
+      <c r="N734" s="37"/>
+      <c r="O734" s="9"/>
+      <c r="P734" s="9"/>
       <c r="AA734" s="24"/>
       <c r="AB734" s="24"/>
       <c r="AC734" s="24"/>
       <c r="AD734" s="24"/>
     </row>
-    <row r="735" spans="1:30" s="6" customFormat="1">
-[...18 lines deleted...]
-    <row r="736" spans="1:30">
+    <row r="735" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A735" s="6"/>
+      <c r="B735" s="6"/>
+      <c r="C735" s="6"/>
+    </row>
+    <row r="736" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A736" s="6"/>
       <c r="B736" s="6"/>
       <c r="C736" s="6"/>
     </row>
-    <row r="737" spans="1:3">
+    <row r="737" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A737" s="6"/>
       <c r="B737" s="6"/>
       <c r="C737" s="6"/>
     </row>
-    <row r="738" spans="1:3">
+    <row r="738" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A738" s="6"/>
       <c r="B738" s="6"/>
       <c r="C738" s="6"/>
     </row>
-    <row r="739" spans="1:3">
+    <row r="739" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A739" s="6"/>
       <c r="B739" s="6"/>
       <c r="C739" s="6"/>
     </row>
-    <row r="740" spans="1:3">
+    <row r="740" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A740" s="6"/>
       <c r="B740" s="6"/>
       <c r="C740" s="6"/>
     </row>
-    <row r="741" spans="1:3">
+    <row r="741" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A741" s="6"/>
       <c r="B741" s="6"/>
       <c r="C741" s="6"/>
     </row>
-    <row r="742" spans="1:3">
+    <row r="742" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A742" s="6"/>
       <c r="B742" s="6"/>
       <c r="C742" s="6"/>
     </row>
-    <row r="743" spans="1:3">
+    <row r="743" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A743" s="6"/>
       <c r="B743" s="6"/>
       <c r="C743" s="6"/>
     </row>
-    <row r="744" spans="1:3">
+    <row r="744" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A744" s="6"/>
       <c r="B744" s="6"/>
       <c r="C744" s="6"/>
     </row>
-    <row r="745" spans="1:3">
+    <row r="745" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A745" s="6"/>
       <c r="B745" s="6"/>
       <c r="C745" s="6"/>
     </row>
-    <row r="746" spans="1:3">
+    <row r="746" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A746" s="6"/>
       <c r="B746" s="6"/>
       <c r="C746" s="6"/>
     </row>
-    <row r="747" spans="1:3">
+    <row r="747" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A747" s="6"/>
       <c r="B747" s="6"/>
       <c r="C747" s="6"/>
     </row>
-    <row r="748" spans="1:3">
+    <row r="748" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A748" s="6"/>
       <c r="B748" s="6"/>
       <c r="C748" s="6"/>
     </row>
-    <row r="749" spans="1:3">
+    <row r="749" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A749" s="6"/>
       <c r="B749" s="6"/>
       <c r="C749" s="6"/>
     </row>
-    <row r="750" spans="1:3">
+    <row r="750" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A750" s="6"/>
       <c r="B750" s="6"/>
       <c r="C750" s="6"/>
     </row>
-    <row r="751" spans="1:3">
+    <row r="751" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A751" s="6"/>
       <c r="B751" s="6"/>
       <c r="C751" s="6"/>
     </row>
-    <row r="752" spans="1:3">
+    <row r="752" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A752" s="6"/>
       <c r="B752" s="6"/>
       <c r="C752" s="6"/>
     </row>
-    <row r="753" spans="1:3">
+    <row r="753" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A753" s="6"/>
       <c r="B753" s="6"/>
       <c r="C753" s="6"/>
     </row>
-    <row r="754" spans="1:3">
+    <row r="754" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A754" s="6"/>
       <c r="B754" s="6"/>
       <c r="C754" s="6"/>
     </row>
-    <row r="755" spans="1:3">
+    <row r="755" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A755" s="6"/>
       <c r="B755" s="6"/>
       <c r="C755" s="6"/>
     </row>
-    <row r="756" spans="1:3">
+    <row r="756" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A756" s="6"/>
       <c r="B756" s="6"/>
       <c r="C756" s="6"/>
     </row>
-    <row r="757" spans="1:3">
+    <row r="757" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A757" s="6"/>
       <c r="B757" s="6"/>
       <c r="C757" s="6"/>
     </row>
-    <row r="758" spans="1:3">
+    <row r="758" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A758" s="6"/>
       <c r="B758" s="6"/>
       <c r="C758" s="6"/>
     </row>
-    <row r="759" spans="1:3">
+    <row r="759" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A759" s="6"/>
       <c r="B759" s="6"/>
       <c r="C759" s="6"/>
     </row>
-    <row r="760" spans="1:3">
+    <row r="760" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A760" s="6"/>
       <c r="B760" s="6"/>
       <c r="C760" s="6"/>
     </row>
-    <row r="761" spans="1:3">
+    <row r="761" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A761" s="6"/>
       <c r="B761" s="6"/>
       <c r="C761" s="6"/>
     </row>
-    <row r="762" spans="1:3">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A762" s="6"/>
       <c r="B762" s="6"/>
       <c r="C762" s="6"/>
     </row>
-    <row r="763" spans="1:3">
+    <row r="763" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A763" s="6"/>
       <c r="B763" s="6"/>
       <c r="C763" s="6"/>
     </row>
-    <row r="764" spans="1:3">
+    <row r="764" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A764" s="6"/>
       <c r="B764" s="6"/>
       <c r="C764" s="6"/>
     </row>
-    <row r="765" spans="1:3">
+    <row r="765" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A765" s="6"/>
       <c r="B765" s="6"/>
       <c r="C765" s="6"/>
     </row>
-    <row r="766" spans="1:3">
+    <row r="766" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A766" s="6"/>
       <c r="B766" s="6"/>
       <c r="C766" s="6"/>
     </row>
-    <row r="767" spans="1:3">
+    <row r="767" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A767" s="6"/>
       <c r="B767" s="6"/>
       <c r="C767" s="6"/>
-    </row>
-[...3 lines deleted...]
-      <c r="C768" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>