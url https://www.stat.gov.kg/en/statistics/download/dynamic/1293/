--- v0 (2026-05-01)
+++ v1 (2026-10-29)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Save data\Назира\2025\Мобильное приложение 2025\гот\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\МОБИЛЬНЫЕ ДАННЫЕ\2026\Мобильное приложение 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C51B6B51-0250-4682-8980-B74EA0BA4E87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A9714B5-5543-46AB-8065-49E50689757B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B434C3BD-0D4D-4681-AA8E-883A5EAC7550}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{B434C3BD-0D4D-4681-AA8E-883A5EAC7550}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="45">
   <si>
@@ -314,95 +314,97 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{078C9931-894E-4EE1-8DEC-5085583521BA}"/>
     <cellStyle name="Обычный_5010007" xfId="3" xr:uid="{8AB74465-C8ED-403F-B285-E2B2D4E0DCD1}"/>
     <cellStyle name="Пояснение" xfId="1" builtinId="53"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -683,108 +685,108 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5B193FB-82E7-4CDC-A37C-30EF766064DD}">
   <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="36.7109375" style="4" customWidth="1"/>
     <col min="4" max="26" width="9.5703125" style="7" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="2" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
     </row>
-    <row r="3" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="15">
         <v>2000</v>
       </c>
       <c r="E3" s="15">
         <v>2001</v>
       </c>
       <c r="F3" s="15">
         <v>2002</v>
       </c>
       <c r="G3" s="15">
         <v>2003</v>
       </c>
       <c r="H3" s="15">
         <v>2004</v>
       </c>
       <c r="I3" s="15">
@@ -825,52 +827,55 @@
       </c>
       <c r="U3" s="15">
         <v>2017</v>
       </c>
       <c r="V3" s="15">
         <v>2018</v>
       </c>
       <c r="W3" s="15">
         <v>2019</v>
       </c>
       <c r="X3" s="15">
         <v>2020</v>
       </c>
       <c r="Y3" s="15">
         <v>2021</v>
       </c>
       <c r="Z3" s="15">
         <v>2022</v>
       </c>
       <c r="AA3" s="15">
         <v>2023</v>
       </c>
       <c r="AB3" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC3" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="14">
         <v>19.755583601211995</v>
       </c>
       <c r="E4" s="14">
         <v>19.845611985910015</v>
       </c>
       <c r="F4" s="14">
         <v>20.240030264267325</v>
       </c>
       <c r="G4" s="14">
         <v>20.916826812877581</v>
       </c>
       <c r="H4" s="14">
         <v>21.536764162843237</v>
       </c>
       <c r="I4" s="14">
@@ -911,52 +916,55 @@
       </c>
       <c r="U4" s="14">
         <v>24.358237657245567</v>
       </c>
       <c r="V4" s="14">
         <v>26.559113654428142</v>
       </c>
       <c r="W4" s="14">
         <v>26.324498563096082</v>
       </c>
       <c r="X4" s="14">
         <v>23.505499661344313</v>
       </c>
       <c r="Y4" s="14">
         <v>21.917835411599444</v>
       </c>
       <c r="Z4" s="14">
         <v>21.536961282070322</v>
       </c>
       <c r="AA4" s="14">
         <v>20.560864819183774</v>
       </c>
       <c r="AB4" s="14">
         <v>19.443584402262683</v>
       </c>
-    </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC4" s="20">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="13">
         <v>20.497013074982032</v>
       </c>
       <c r="E5" s="13">
         <v>20.616825262881928</v>
       </c>
       <c r="F5" s="13">
         <v>20.905122903744541</v>
       </c>
       <c r="G5" s="13">
         <v>21.783707459061425</v>
       </c>
       <c r="H5" s="13">
         <v>22.456022861486545</v>
       </c>
       <c r="I5" s="13">
@@ -997,52 +1005,55 @@
       </c>
       <c r="U5" s="13">
         <v>25.33393817989095</v>
       </c>
       <c r="V5" s="13">
         <v>27.598924631617272</v>
       </c>
       <c r="W5" s="13">
         <v>27.236381042386455</v>
       </c>
       <c r="X5" s="13">
         <v>24.395552202104859</v>
       </c>
       <c r="Y5" s="13">
         <v>22.875515030461226</v>
       </c>
       <c r="Z5" s="13">
         <v>22.423598550461577</v>
       </c>
       <c r="AA5" s="13">
         <v>21.335937284196575</v>
       </c>
       <c r="AB5" s="13">
         <v>18.551740316744116</v>
       </c>
-    </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC5" s="21">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="13">
         <v>19.032673751167263</v>
       </c>
       <c r="E6" s="13">
         <v>19.093696420291366</v>
       </c>
       <c r="F6" s="13">
         <v>19.591547924616112</v>
       </c>
       <c r="G6" s="13">
         <v>20.071391755403731</v>
       </c>
       <c r="H6" s="13">
         <v>20.640119621909321</v>
       </c>
       <c r="I6" s="13">
@@ -1083,79 +1094,83 @@
       </c>
       <c r="U6" s="13">
         <v>23.404747602559777</v>
       </c>
       <c r="V6" s="13">
         <v>25.542378858465415</v>
       </c>
       <c r="W6" s="13">
         <v>25.432350559911576</v>
       </c>
       <c r="X6" s="13">
         <v>22.634665938824813</v>
       </c>
       <c r="Y6" s="13">
         <v>20.981274050516152</v>
       </c>
       <c r="Z6" s="13">
         <v>20.669828345994041</v>
       </c>
       <c r="AA6" s="13">
         <v>19.802333394553145</v>
       </c>
       <c r="AB6" s="13">
         <v>20.354369671132766</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC6" s="21">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="9"/>
-    </row>
-    <row r="8" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC7" s="21"/>
+    </row>
+    <row r="8" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="14">
         <v>23.937043421160631</v>
       </c>
       <c r="E8" s="14">
         <v>24.226130805917556</v>
       </c>
       <c r="F8" s="14">
         <v>21.94762680031311</v>
       </c>
       <c r="G8" s="14">
         <v>22.787782900510489</v>
       </c>
       <c r="H8" s="14">
         <v>22.024967495332035</v>
       </c>
       <c r="I8" s="14">
@@ -1196,52 +1211,55 @@
       </c>
       <c r="U8" s="14">
         <v>26.470813551265103</v>
       </c>
       <c r="V8" s="14">
         <v>28.621597555182447</v>
       </c>
       <c r="W8" s="14">
         <v>29.102831886025189</v>
       </c>
       <c r="X8" s="14">
         <v>26.022434782928663</v>
       </c>
       <c r="Y8" s="14">
         <v>23.556709494313804</v>
       </c>
       <c r="Z8" s="14">
         <v>24.162042803759483</v>
       </c>
       <c r="AA8" s="14">
         <v>25.441408348205776</v>
       </c>
       <c r="AB8" s="14">
         <v>23.913608143461278</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC8" s="20">
+        <v>23.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="13">
         <v>25.020041563905782</v>
       </c>
       <c r="E9" s="13">
         <v>24.586783095077614</v>
       </c>
       <c r="F9" s="13">
         <v>22.596263555277751</v>
       </c>
       <c r="G9" s="13">
         <v>23.339924043694452</v>
       </c>
       <c r="H9" s="13">
         <v>22.77247798547814</v>
       </c>
       <c r="I9" s="13">
@@ -1282,52 +1300,55 @@
       </c>
       <c r="U9" s="13">
         <v>26.790882708303386</v>
       </c>
       <c r="V9" s="13">
         <v>29.275269700704495</v>
       </c>
       <c r="W9" s="13">
         <v>29.154703283297877</v>
       </c>
       <c r="X9" s="13">
         <v>26.548801497718092</v>
       </c>
       <c r="Y9" s="13">
         <v>23.644844780440728</v>
       </c>
       <c r="Z9" s="13">
         <v>24.80442462987887</v>
       </c>
       <c r="AA9" s="13">
         <v>26.16770512209424</v>
       </c>
       <c r="AB9" s="13">
         <v>23.698391600465726</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC9" s="21">
+        <v>23.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="13">
         <v>22.843830052625339</v>
       </c>
       <c r="E10" s="13">
         <v>23.860729174098726</v>
       </c>
       <c r="F10" s="13">
         <v>21.288184830466164</v>
       </c>
       <c r="G10" s="13">
         <v>22.224220353969038</v>
       </c>
       <c r="H10" s="13">
         <v>21.258587578451365</v>
       </c>
       <c r="I10" s="13">
@@ -1368,79 +1389,83 @@
       </c>
       <c r="U10" s="13">
         <v>26.14347922825085</v>
       </c>
       <c r="V10" s="13">
         <v>27.95314949450156</v>
       </c>
       <c r="W10" s="13">
         <v>29.049807817329516</v>
       </c>
       <c r="X10" s="13">
         <v>25.485166183359357</v>
       </c>
       <c r="Y10" s="13">
         <v>23.46687458101373</v>
       </c>
       <c r="Z10" s="13">
         <v>23.507174708438143</v>
       </c>
       <c r="AA10" s="13">
         <v>24.699573746720791</v>
       </c>
       <c r="AB10" s="13">
         <v>24.123970215994468</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC10" s="21">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="13"/>
       <c r="X11" s="13"/>
       <c r="Y11" s="13"/>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
       <c r="AB11" s="9"/>
-    </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC11" s="21"/>
+    </row>
+    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="14">
         <v>23.155385117126439</v>
       </c>
       <c r="E12" s="14">
         <v>23.461247777201137</v>
       </c>
       <c r="F12" s="14">
         <v>24.000008711436919</v>
       </c>
       <c r="G12" s="14">
         <v>23.507402682333268</v>
       </c>
       <c r="H12" s="14">
         <v>24.620686525996124</v>
       </c>
       <c r="I12" s="14">
@@ -1481,52 +1506,55 @@
       </c>
       <c r="U12" s="14">
         <v>25.211432877506212</v>
       </c>
       <c r="V12" s="14">
         <v>26.041455232938176</v>
       </c>
       <c r="W12" s="14">
         <v>26.18626177330302</v>
       </c>
       <c r="X12" s="14">
         <v>23.949762940289315</v>
       </c>
       <c r="Y12" s="14">
         <v>22.199850320495759</v>
       </c>
       <c r="Z12" s="14">
         <v>21.69298369121563</v>
       </c>
       <c r="AA12" s="14">
         <v>23.301678071426842</v>
       </c>
       <c r="AB12" s="14">
         <v>22.022909942784523</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC12" s="20">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="13">
         <v>24.000054206785336</v>
       </c>
       <c r="E13" s="13">
         <v>24.473327160041478</v>
       </c>
       <c r="F13" s="13">
         <v>24.458474096947278</v>
       </c>
       <c r="G13" s="13">
         <v>24.00410774671187</v>
       </c>
       <c r="H13" s="13">
         <v>25.540275049115913</v>
       </c>
       <c r="I13" s="13">
@@ -1567,52 +1595,55 @@
       </c>
       <c r="U13" s="13">
         <v>25.877167155967932</v>
       </c>
       <c r="V13" s="13">
         <v>26.5737886861031</v>
       </c>
       <c r="W13" s="13">
         <v>26.221428629139769</v>
       </c>
       <c r="X13" s="13">
         <v>24.555896411500321</v>
       </c>
       <c r="Y13" s="13">
         <v>23.046577510041409</v>
       </c>
       <c r="Z13" s="13">
         <v>22.333531200851848</v>
       </c>
       <c r="AA13" s="13">
         <v>23.718791853600234</v>
       </c>
       <c r="AB13" s="13">
         <v>21.584078471246148</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC13" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="13">
         <v>22.317738839450705</v>
       </c>
       <c r="E14" s="13">
         <v>22.455974731789947</v>
       </c>
       <c r="F14" s="13">
         <v>23.544027766314663</v>
       </c>
       <c r="G14" s="13">
         <v>23.012659744750788</v>
       </c>
       <c r="H14" s="13">
         <v>23.702957230108218</v>
       </c>
       <c r="I14" s="13">
@@ -1653,79 +1684,83 @@
       </c>
       <c r="U14" s="13">
         <v>24.539981402420402</v>
       </c>
       <c r="V14" s="13">
         <v>25.504037292932658</v>
       </c>
       <c r="W14" s="13">
         <v>26.150745403954271</v>
       </c>
       <c r="X14" s="13">
         <v>23.337454596703417</v>
       </c>
       <c r="Y14" s="13">
         <v>21.344078828279329</v>
       </c>
       <c r="Z14" s="13">
         <v>21.044957924014035</v>
       </c>
       <c r="AA14" s="13">
         <v>22.879107774120339</v>
       </c>
       <c r="AB14" s="13">
         <v>22.455513496303109</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC14" s="21">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="9"/>
-    </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC15" s="21"/>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="14">
         <v>20.02690073341661</v>
       </c>
       <c r="E16" s="14">
         <v>20.418040545212229</v>
       </c>
       <c r="F16" s="14">
         <v>20.373320922545762</v>
       </c>
       <c r="G16" s="14">
         <v>21.686792533071237</v>
       </c>
       <c r="H16" s="14">
         <v>23.192987228613909</v>
       </c>
       <c r="I16" s="14">
@@ -1766,52 +1801,55 @@
       </c>
       <c r="U16" s="14">
         <v>21.730750698660497</v>
       </c>
       <c r="V16" s="14">
         <v>22.184859356437794</v>
       </c>
       <c r="W16" s="14">
         <v>20.482325094098016</v>
       </c>
       <c r="X16" s="14">
         <v>18.978397702273281</v>
       </c>
       <c r="Y16" s="14">
         <v>17.182383111181455</v>
       </c>
       <c r="Z16" s="14">
         <v>16.842666845744752</v>
       </c>
       <c r="AA16" s="14">
         <v>19.225156730836723</v>
       </c>
       <c r="AB16" s="14">
         <v>18.024687296077559</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="20">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="13">
         <v>20.270499141080546</v>
       </c>
       <c r="E17" s="13">
         <v>20.945734568643967</v>
       </c>
       <c r="F17" s="13">
         <v>20.974328495561647</v>
       </c>
       <c r="G17" s="13">
         <v>22.377742393760549</v>
       </c>
       <c r="H17" s="13">
         <v>23.765382468951294</v>
       </c>
       <c r="I17" s="13">
@@ -1852,52 +1890,55 @@
       </c>
       <c r="U17" s="13">
         <v>22.984753406604035</v>
       </c>
       <c r="V17" s="13">
         <v>22.654387951444701</v>
       </c>
       <c r="W17" s="13">
         <v>21.330241317323331</v>
       </c>
       <c r="X17" s="13">
         <v>19.638480392156861</v>
       </c>
       <c r="Y17" s="13">
         <v>17.603797401380188</v>
       </c>
       <c r="Z17" s="13">
         <v>17.413577130891621</v>
       </c>
       <c r="AA17" s="13">
         <v>20.089615805507083</v>
       </c>
       <c r="AB17" s="13">
         <v>17.85087205899567</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="21">
+        <v>18.100000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="13">
         <v>19.787676896319038</v>
       </c>
       <c r="E18" s="13">
         <v>19.900027402696804</v>
       </c>
       <c r="F18" s="13">
         <v>19.783250118821851</v>
       </c>
       <c r="G18" s="13">
         <v>21.007911340524895</v>
       </c>
       <c r="H18" s="13">
         <v>22.630012094148292</v>
       </c>
       <c r="I18" s="13">
@@ -1938,79 +1979,83 @@
       </c>
       <c r="U18" s="13">
         <v>20.486048604860486</v>
       </c>
       <c r="V18" s="13">
         <v>21.718260650603547</v>
       </c>
       <c r="W18" s="13">
         <v>19.639028845186406</v>
       </c>
       <c r="X18" s="13">
         <v>18.321855192588981</v>
       </c>
       <c r="Y18" s="13">
         <v>16.763366351515881</v>
       </c>
       <c r="Z18" s="13">
         <v>16.274325873646909</v>
       </c>
       <c r="AA18" s="13">
         <v>18.361967765037694</v>
       </c>
       <c r="AB18" s="13">
         <v>18.198292334503684</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="21">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="13"/>
       <c r="R19" s="13"/>
       <c r="S19" s="13"/>
       <c r="T19" s="13"/>
       <c r="U19" s="13"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="9"/>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="21"/>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="14">
         <v>24.583240365919739</v>
       </c>
       <c r="E20" s="14">
         <v>24.486096709594182</v>
       </c>
       <c r="F20" s="14">
         <v>26.136470810148072</v>
       </c>
       <c r="G20" s="14">
         <v>26.704412338930105</v>
       </c>
       <c r="H20" s="14">
         <v>26.111835574845756</v>
       </c>
       <c r="I20" s="14">
@@ -2051,52 +2096,55 @@
       </c>
       <c r="U20" s="14">
         <v>22.071026698711549</v>
       </c>
       <c r="V20" s="14">
         <v>22.495880964109183</v>
       </c>
       <c r="W20" s="14">
         <v>20.236574069416076</v>
       </c>
       <c r="X20" s="14">
         <v>18.89901079375182</v>
       </c>
       <c r="Y20" s="14">
         <v>16.692136659080326</v>
       </c>
       <c r="Z20" s="14">
         <v>15.399328597080178</v>
       </c>
       <c r="AA20" s="14">
         <v>23.461677326181142</v>
       </c>
       <c r="AB20" s="14">
         <v>22.004733984522037</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="20">
+        <v>20.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="13">
         <v>23.945483799728681</v>
       </c>
       <c r="E21" s="13">
         <v>24.248842864987843</v>
       </c>
       <c r="F21" s="13">
         <v>26.066073558880632</v>
       </c>
       <c r="G21" s="13">
         <v>26.879804116042649</v>
       </c>
       <c r="H21" s="13">
         <v>26.054858837338603</v>
       </c>
       <c r="I21" s="13">
@@ -2137,52 +2185,55 @@
       </c>
       <c r="U21" s="13">
         <v>22.566947702751516</v>
       </c>
       <c r="V21" s="13">
         <v>22.63529411764706</v>
       </c>
       <c r="W21" s="13">
         <v>20.235281620946967</v>
       </c>
       <c r="X21" s="13">
         <v>19.04405537940406</v>
       </c>
       <c r="Y21" s="13">
         <v>17.030428652185496</v>
       </c>
       <c r="Z21" s="13">
         <v>15.337225637654823</v>
       </c>
       <c r="AA21" s="13">
         <v>23.819542736187088</v>
       </c>
       <c r="AB21" s="13">
         <v>21.396600346692193</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="21">
+        <v>21.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="13">
         <v>25.234307063029405</v>
       </c>
       <c r="E22" s="13">
         <v>24.727644484201782</v>
       </c>
       <c r="F22" s="13">
         <v>26.208000253523583</v>
       </c>
       <c r="G22" s="13">
         <v>26.526242876483739</v>
       </c>
       <c r="H22" s="13">
         <v>26.169750155024765</v>
       </c>
       <c r="I22" s="13">
@@ -2223,79 +2274,83 @@
       </c>
       <c r="U22" s="13">
         <v>21.564711531101477</v>
       </c>
       <c r="V22" s="13">
         <v>22.353466332452012</v>
       </c>
       <c r="W22" s="13">
         <v>20.237893524009625</v>
       </c>
       <c r="X22" s="13">
         <v>18.751046375355767</v>
       </c>
       <c r="Y22" s="13">
         <v>16.347420762349948</v>
       </c>
       <c r="Z22" s="13">
         <v>15.462630880594856</v>
       </c>
       <c r="AA22" s="13">
         <v>23.095682111605221</v>
       </c>
       <c r="AB22" s="13">
         <v>22.596523030829459</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="21">
+        <v>20.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="13"/>
       <c r="AA23" s="13"/>
       <c r="AB23" s="9"/>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="21"/>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="14">
         <v>23.37962459659509</v>
       </c>
       <c r="E24" s="14">
         <v>22.853683723248938</v>
       </c>
       <c r="F24" s="14">
         <v>22.743319112508523</v>
       </c>
       <c r="G24" s="14">
         <v>23.362885510247466</v>
       </c>
       <c r="H24" s="14">
         <v>23.265004852930065</v>
       </c>
       <c r="I24" s="14">
@@ -2336,52 +2391,55 @@
       </c>
       <c r="U24" s="14">
         <v>26.766333808844507</v>
       </c>
       <c r="V24" s="14">
         <v>26.790128236436303</v>
       </c>
       <c r="W24" s="14">
         <v>25.737028151446427</v>
       </c>
       <c r="X24" s="14">
         <v>23.397785234707335</v>
       </c>
       <c r="Y24" s="14">
         <v>19.778493242512095</v>
       </c>
       <c r="Z24" s="14">
         <v>20.58979937152526</v>
       </c>
       <c r="AA24" s="14">
         <v>23.809685203763454</v>
       </c>
       <c r="AB24" s="14">
         <v>22.30254430761698</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="20">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="13">
         <v>23.846877941637906</v>
       </c>
       <c r="E25" s="13">
         <v>23.285550435476875</v>
       </c>
       <c r="F25" s="13">
         <v>23.198882250148277</v>
       </c>
       <c r="G25" s="13">
         <v>24.006133553431933</v>
       </c>
       <c r="H25" s="13">
         <v>23.693567296419442</v>
       </c>
       <c r="I25" s="13">
@@ -2422,52 +2480,55 @@
       </c>
       <c r="U25" s="13">
         <v>27.170125108666895</v>
       </c>
       <c r="V25" s="13">
         <v>27.365487534650622</v>
       </c>
       <c r="W25" s="13">
         <v>26.314455865297322</v>
       </c>
       <c r="X25" s="13">
         <v>23.877607551511794</v>
       </c>
       <c r="Y25" s="13">
         <v>20.365339133785493</v>
       </c>
       <c r="Z25" s="13">
         <v>20.894559923166632</v>
       </c>
       <c r="AA25" s="13">
         <v>24.180937847359594</v>
       </c>
       <c r="AB25" s="13">
         <v>22.031577251490251</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="21">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="13">
         <v>22.909452719783474</v>
       </c>
       <c r="E26" s="13">
         <v>22.418235350606736</v>
       </c>
       <c r="F26" s="13">
         <v>22.283237923715184</v>
       </c>
       <c r="G26" s="13">
         <v>22.711333874834082</v>
       </c>
       <c r="H26" s="13">
         <v>22.829534269689251</v>
       </c>
       <c r="I26" s="13">
@@ -2508,79 +2569,83 @@
       </c>
       <c r="U26" s="13">
         <v>26.357301477907956</v>
       </c>
       <c r="V26" s="13">
         <v>26.207072296922547</v>
       </c>
       <c r="W26" s="13">
         <v>25.151516931136143</v>
       </c>
       <c r="X26" s="13">
         <v>22.911274444141977</v>
       </c>
       <c r="Y26" s="13">
         <v>19.183868631312102</v>
       </c>
       <c r="Z26" s="13">
         <v>20.280906688916701</v>
       </c>
       <c r="AA26" s="13">
         <v>23.432868846413363</v>
       </c>
       <c r="AB26" s="13">
         <v>22.567859919548386</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="21">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
       <c r="AA27" s="13"/>
       <c r="AB27" s="9"/>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="21"/>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="14">
         <v>22.692020733527055</v>
       </c>
       <c r="E28" s="14">
         <v>24.213930878208913</v>
       </c>
       <c r="F28" s="14">
         <v>25.320626068355665</v>
       </c>
       <c r="G28" s="14">
         <v>27.138990231846535</v>
       </c>
       <c r="H28" s="14">
         <v>26.042247759306779</v>
       </c>
       <c r="I28" s="14">
@@ -2621,52 +2686,55 @@
       </c>
       <c r="U28" s="14">
         <v>23.68815827711061</v>
       </c>
       <c r="V28" s="14">
         <v>24.808702581838155</v>
       </c>
       <c r="W28" s="14">
         <v>22.892268762171163</v>
       </c>
       <c r="X28" s="14">
         <v>21.756381182328628</v>
       </c>
       <c r="Y28" s="14">
         <v>19.382856972883332</v>
       </c>
       <c r="Z28" s="14">
         <v>18.95063567191459</v>
       </c>
       <c r="AA28" s="14">
         <v>22.318996389734348</v>
       </c>
       <c r="AB28" s="14">
         <v>20.383495215276682</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="14">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="13">
         <v>22.837677725118482</v>
       </c>
       <c r="E29" s="13">
         <v>25.368352371770523</v>
       </c>
       <c r="F29" s="13">
         <v>25.492134486366123</v>
       </c>
       <c r="G29" s="13">
         <v>28.189125295508273</v>
       </c>
       <c r="H29" s="13">
         <v>26.902232213650738</v>
       </c>
       <c r="I29" s="13">
@@ -2707,52 +2775,55 @@
       </c>
       <c r="U29" s="13">
         <v>23.757108073838399</v>
       </c>
       <c r="V29" s="13">
         <v>25.174868034965947</v>
       </c>
       <c r="W29" s="13">
         <v>23.193873316482438</v>
       </c>
       <c r="X29" s="13">
         <v>21.785924430772898</v>
       </c>
       <c r="Y29" s="13">
         <v>19.211779097702252</v>
       </c>
       <c r="Z29" s="13">
         <v>18.971790216622555</v>
       </c>
       <c r="AA29" s="13">
         <v>22.138574811253534</v>
       </c>
       <c r="AB29" s="13">
         <v>19.33383130398207</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC29" s="21">
+        <v>20.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="13">
         <v>22.548024363579572</v>
       </c>
       <c r="E30" s="13">
         <v>23.072404595221819</v>
       </c>
       <c r="F30" s="13">
         <v>25.150838519644637</v>
       </c>
       <c r="G30" s="13">
         <v>26.097961096789312</v>
       </c>
       <c r="H30" s="13">
         <v>25.187889796031843</v>
       </c>
       <c r="I30" s="13">
@@ -2793,79 +2864,83 @@
       </c>
       <c r="U30" s="13">
         <v>23.617863289211758</v>
       </c>
       <c r="V30" s="13">
         <v>24.435223605348085</v>
       </c>
       <c r="W30" s="13">
         <v>22.584470385314319</v>
       </c>
       <c r="X30" s="13">
         <v>21.726249259332413</v>
       </c>
       <c r="Y30" s="13">
         <v>19.557076494735497</v>
       </c>
       <c r="Z30" s="13">
         <v>18.929106747992819</v>
       </c>
       <c r="AA30" s="13">
         <v>22.502804601746554</v>
       </c>
       <c r="AB30" s="13">
         <v>21.410677661786519</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC30" s="21">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="13"/>
       <c r="AA31" s="13"/>
       <c r="AB31" s="9"/>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="21"/>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D32" s="14">
         <v>14.127652323433392</v>
       </c>
       <c r="E32" s="14">
         <v>13.840938073465832</v>
       </c>
       <c r="F32" s="14">
         <v>14.738264047224913</v>
       </c>
       <c r="G32" s="14">
         <v>16.115363018114511</v>
       </c>
       <c r="H32" s="14">
         <v>17.010780170069037</v>
       </c>
       <c r="I32" s="14">
@@ -2906,52 +2981,55 @@
       </c>
       <c r="U32" s="14">
         <v>22.728173671747044</v>
       </c>
       <c r="V32" s="14">
         <v>25.303602491556976</v>
       </c>
       <c r="W32" s="14">
         <v>24.463783325035305</v>
       </c>
       <c r="X32" s="14">
         <v>21.108451353332725</v>
       </c>
       <c r="Y32" s="14">
         <v>18.965546894557711</v>
       </c>
       <c r="Z32" s="14">
         <v>18.723017838488065</v>
       </c>
       <c r="AA32" s="14">
         <v>20.106293353325192</v>
       </c>
       <c r="AB32" s="14">
         <v>18.60604011953323</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="20">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="13">
         <v>14.851746055169651</v>
       </c>
       <c r="E33" s="13">
         <v>14.655861021916344</v>
       </c>
       <c r="F33" s="13">
         <v>15.234331426385989</v>
       </c>
       <c r="G33" s="13">
         <v>17.048256988751174</v>
       </c>
       <c r="H33" s="13">
         <v>17.975083052102185</v>
       </c>
       <c r="I33" s="13">
@@ -2992,52 +3070,55 @@
       </c>
       <c r="U33" s="13">
         <v>23.497650655775303</v>
       </c>
       <c r="V33" s="13">
         <v>26.007004175408202</v>
       </c>
       <c r="W33" s="13">
         <v>25.313212984829686</v>
       </c>
       <c r="X33" s="13">
         <v>21.731641050134282</v>
       </c>
       <c r="Y33" s="13">
         <v>19.603883076840219</v>
       </c>
       <c r="Z33" s="13">
         <v>19.385687011684499</v>
       </c>
       <c r="AA33" s="13">
         <v>20.670541303730708</v>
       </c>
       <c r="AB33" s="13">
         <v>17.976741101772184</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="21">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="13">
         <v>13.43229571295174</v>
       </c>
       <c r="E34" s="13">
         <v>13.058061237453945</v>
       </c>
       <c r="F34" s="13">
         <v>14.26165505626579</v>
       </c>
       <c r="G34" s="13">
         <v>15.218422220069247</v>
       </c>
       <c r="H34" s="13">
         <v>16.082568342039863</v>
       </c>
       <c r="I34" s="13">
@@ -3078,79 +3159,83 @@
       </c>
       <c r="U34" s="13">
         <v>21.971610692850536</v>
       </c>
       <c r="V34" s="13">
         <v>24.611006229559891</v>
       </c>
       <c r="W34" s="13">
         <v>23.625995108595884</v>
       </c>
       <c r="X34" s="13">
         <v>20.493402623495548</v>
       </c>
       <c r="Y34" s="13">
         <v>18.335437690460143</v>
       </c>
       <c r="Z34" s="13">
         <v>18.068634976503848</v>
       </c>
       <c r="AA34" s="13">
         <v>19.549199371593364</v>
       </c>
       <c r="AB34" s="13">
         <v>19.236276849642007</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="21">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
       <c r="AA35" s="13"/>
       <c r="AB35" s="9"/>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="21"/>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="14">
         <v>13.091442193893958</v>
       </c>
       <c r="E36" s="14">
         <v>13.479131284325467</v>
       </c>
       <c r="F36" s="14">
         <v>14.741620906110715</v>
       </c>
       <c r="G36" s="14">
         <v>15.711113678076829</v>
       </c>
       <c r="H36" s="14">
         <v>17.713969370782277</v>
       </c>
       <c r="I36" s="14">
@@ -3191,52 +3276,55 @@
       </c>
       <c r="U36" s="14">
         <v>22.334674572286588</v>
       </c>
       <c r="V36" s="14">
         <v>27.026104993108721</v>
       </c>
       <c r="W36" s="14">
         <v>28.133876416071779</v>
       </c>
       <c r="X36" s="14">
         <v>24.260393466963624</v>
       </c>
       <c r="Y36" s="14">
         <v>24.963421312909212</v>
       </c>
       <c r="Z36" s="14">
         <v>24.312998423108152</v>
       </c>
       <c r="AA36" s="14">
         <v>11.235468764877474</v>
       </c>
       <c r="AB36" s="14">
         <v>12.063461004898606</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="20">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="13">
         <v>14.131449504020789</v>
       </c>
       <c r="E37" s="13">
         <v>14.458087928110947</v>
       </c>
       <c r="F37" s="13">
         <v>16.082050946059201</v>
       </c>
       <c r="G37" s="13">
         <v>17.086575610817871</v>
       </c>
       <c r="H37" s="13">
         <v>19.339729545969632</v>
       </c>
       <c r="I37" s="13">
@@ -3277,52 +3365,55 @@
       </c>
       <c r="U37" s="13">
         <v>25.064227906038738</v>
       </c>
       <c r="V37" s="13">
         <v>30.676252951081668</v>
       </c>
       <c r="W37" s="13">
         <v>31.924959114748138</v>
       </c>
       <c r="X37" s="13">
         <v>27.406885423368774</v>
       </c>
       <c r="Y37" s="13">
         <v>28.61285625879945</v>
       </c>
       <c r="Z37" s="13">
         <v>27.789396326280116</v>
       </c>
       <c r="AA37" s="13">
         <v>12.826274452057806</v>
       </c>
       <c r="AB37" s="13">
         <v>9.9074520173443439</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="21">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="13">
         <v>12.142997612723512</v>
       </c>
       <c r="E38" s="13">
         <v>12.59282698335789</v>
       </c>
       <c r="F38" s="13">
         <v>13.536042506070718</v>
       </c>
       <c r="G38" s="13">
         <v>14.48285915595617</v>
       </c>
       <c r="H38" s="13">
         <v>16.274976656214701</v>
       </c>
       <c r="I38" s="13">
@@ -3363,81 +3454,85 @@
       </c>
       <c r="U38" s="13">
         <v>20.050447145150198</v>
       </c>
       <c r="V38" s="13">
         <v>23.978996916781721</v>
       </c>
       <c r="W38" s="13">
         <v>24.972919881160944</v>
       </c>
       <c r="X38" s="13">
         <v>21.640604406350178</v>
       </c>
       <c r="Y38" s="13">
         <v>21.935087165339937</v>
       </c>
       <c r="Z38" s="13">
         <v>21.434016992471708</v>
       </c>
       <c r="AA38" s="13">
         <v>9.9199979758333487</v>
       </c>
       <c r="AB38" s="13">
         <v>14.653647932185024</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="21">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AB39" s="9"/>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="21"/>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="14">
         <v>17.250903977501004</v>
       </c>
       <c r="E40" s="14">
         <v>16.838197380633183</v>
       </c>
       <c r="F40" s="14">
         <v>17.069683899268092</v>
       </c>
       <c r="G40" s="14">
         <v>16.758031642046841</v>
       </c>
       <c r="H40" s="14">
         <v>16.662134629101988</v>
       </c>
       <c r="I40" s="14">
@@ -3478,52 +3573,55 @@
       </c>
       <c r="U40" s="14">
         <v>25.983619828912214</v>
       </c>
       <c r="V40" s="14">
         <v>39.155044449881736</v>
       </c>
       <c r="W40" s="14">
         <v>42.56690179395342</v>
       </c>
       <c r="X40" s="14">
         <v>35.848505911061764</v>
       </c>
       <c r="Y40" s="14">
         <v>40.224291462688299</v>
       </c>
       <c r="Z40" s="14">
         <v>34.58312846807614</v>
       </c>
       <c r="AA40" s="14">
         <v>18.818371125750673</v>
       </c>
       <c r="AB40" s="14">
         <v>19.549357002090304</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="13">
         <v>18.641450840479081</v>
       </c>
       <c r="E41" s="13">
         <v>17.583664208735112</v>
       </c>
       <c r="F41" s="13">
         <v>17.743904506765237</v>
       </c>
       <c r="G41" s="13">
         <v>18.149638509959761</v>
       </c>
       <c r="H41" s="13">
         <v>18.064696821173506</v>
       </c>
       <c r="I41" s="13">
@@ -3564,52 +3662,55 @@
       </c>
       <c r="U41" s="13">
         <v>27.178471965909473</v>
       </c>
       <c r="V41" s="13">
         <v>40.398168065164171</v>
       </c>
       <c r="W41" s="13">
         <v>43.113447348288545</v>
       </c>
       <c r="X41" s="13">
         <v>36.022560658373926</v>
       </c>
       <c r="Y41" s="13">
         <v>40.504889697521037</v>
       </c>
       <c r="Z41" s="13">
         <v>34.851104707012489</v>
       </c>
       <c r="AA41" s="13">
         <v>18.822430107295904</v>
       </c>
       <c r="AB41" s="13">
         <v>19.19119427247259</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AC41" s="21">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="17">
         <v>15.968529527701579</v>
       </c>
       <c r="E42" s="17">
         <v>16.150142384605012</v>
       </c>
       <c r="F42" s="17">
         <v>16.446259612595732</v>
       </c>
       <c r="G42" s="17">
         <v>15.475301849186989</v>
       </c>
       <c r="H42" s="17">
         <v>15.375664893617021</v>
       </c>
       <c r="I42" s="17">
@@ -3650,52 +3751,55 @@
       </c>
       <c r="U42" s="17">
         <v>24.776012099755157</v>
       </c>
       <c r="V42" s="17">
         <v>37.886577552796012</v>
       </c>
       <c r="W42" s="17">
         <v>42.004809614152194</v>
       </c>
       <c r="X42" s="17">
         <v>35.668110711462688</v>
       </c>
       <c r="Y42" s="17">
         <v>39.931081602946854</v>
       </c>
       <c r="Z42" s="17">
         <v>34.302158273381295</v>
       </c>
       <c r="AA42" s="17">
         <v>18.814119870410366</v>
       </c>
       <c r="AB42" s="17">
         <v>19.89883948044497</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="17">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="12"/>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="9"/>
       <c r="V43" s="9"/>
       <c r="W43" s="9"/>
       <c r="X43" s="9"/>
       <c r="Y43" s="9"/>