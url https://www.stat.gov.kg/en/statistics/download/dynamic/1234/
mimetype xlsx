--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,74 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2FF0533-561A-48A7-9783-66D2C7BE73A2}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC4BE5FF-7C71-4747-8A50-F41BFAB58C1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t xml:space="preserve">                              </t>
   </si>
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t>по странам:</t>
   </si>
   <si>
     <t>вне СНГ</t>
   </si>
   <si>
     <t>СНГ</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
@@ -259,63 +251,128 @@
   <si>
     <t xml:space="preserve">  КМШдан тышкары өлкөлөрү</t>
   </si>
   <si>
     <t xml:space="preserve">  КМШ өлкөлөрү</t>
   </si>
   <si>
     <t>Көрсөткүчтөрдүн аталышы</t>
   </si>
   <si>
     <t xml:space="preserve"> (миң сому)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman Cyr"/>
         <charset val="204"/>
       </rPr>
       <t>1997-жылдан баштап жеке жактардын тышкы соода көлөмүкошулат.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала маалыматтары</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
@@ -573,50 +630,65 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -626,51 +698,51 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -861,231 +933,199 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Normal_GDP1" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный_B" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="ТЕКСТ" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Финансовый 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Финансовый 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1223,159 +1263,159 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AL905"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A3" sqref="A3"/>
+      <selection pane="topRight" activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="95" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="8" width="9.42578125" customWidth="1"/>
     <col min="9" max="22" width="10.5703125" customWidth="1"/>
     <col min="23" max="23" width="12.140625" customWidth="1"/>
     <col min="24" max="25" width="10.5703125" customWidth="1"/>
     <col min="26" max="27" width="11.7109375" customWidth="1"/>
     <col min="28" max="28" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="12.7109375" customWidth="1"/>
     <col min="30" max="30" width="13.42578125" customWidth="1"/>
     <col min="31" max="31" width="11.28515625" customWidth="1"/>
     <col min="32" max="32" width="12.42578125" customWidth="1"/>
     <col min="33" max="33" width="11.5703125" customWidth="1"/>
     <col min="34" max="34" width="11.28515625" customWidth="1"/>
     <col min="35" max="36" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="78" customFormat="1" ht="39.75" customHeight="1">
+    <row r="1" spans="1:38" s="78" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="87" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="73"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="3"/>
       <c r="O1" s="9"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="75"/>
       <c r="AA1" s="75"/>
       <c r="AB1" s="76"/>
       <c r="AC1" s="76"/>
       <c r="AD1" s="77"/>
     </row>
-    <row r="2" spans="1:38" ht="16.5" thickBot="1">
+    <row r="2" spans="1:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="88" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="11"/>
       <c r="N2" s="8"/>
       <c r="O2" s="9"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="6"/>
       <c r="U2" s="3"/>
       <c r="V2" s="36"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="25"/>
       <c r="AA2" s="25"/>
       <c r="AB2" s="37"/>
       <c r="AC2" s="37"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AH2" s="26"/>
       <c r="AI2" s="26"/>
       <c r="AJ2" s="26"/>
     </row>
-    <row r="3" spans="1:38" s="47" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:38" s="47" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="40">
         <v>1992</v>
       </c>
       <c r="E3" s="40">
         <v>1993</v>
       </c>
       <c r="F3" s="40">
         <v>1994</v>
       </c>
       <c r="G3" s="40">
         <v>1995</v>
       </c>
       <c r="H3" s="40">
         <v>1996</v>
       </c>
       <c r="I3" s="40">
@@ -1441,82 +1481,82 @@
       <c r="AC3" s="45">
         <v>2017</v>
       </c>
       <c r="AD3" s="46">
         <v>2018</v>
       </c>
       <c r="AE3" s="46">
         <v>2019</v>
       </c>
       <c r="AF3" s="46">
         <v>2020</v>
       </c>
       <c r="AG3" s="46">
         <v>2021</v>
       </c>
       <c r="AH3" s="46">
         <v>2022</v>
       </c>
       <c r="AI3" s="46">
         <v>2023</v>
       </c>
       <c r="AJ3" s="46">
         <v>2024</v>
       </c>
     </row>
-    <row r="4" spans="1:38" s="47" customFormat="1" ht="12">
+    <row r="4" spans="1:38" s="47" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="90"/>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="49"/>
       <c r="E4" s="50"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="52"/>
       <c r="I4" s="52"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="52"/>
       <c r="S4" s="52"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="54"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="53"/>
       <c r="AA4" s="53"/>
       <c r="AB4" s="55"/>
       <c r="AC4" s="55"/>
     </row>
-    <row r="5" spans="1:38" s="47" customFormat="1" ht="14.25">
+    <row r="5" spans="1:38" s="47" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A5" s="91" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="56" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="58">
         <v>263851.3</v>
       </c>
       <c r="E5" s="50">
         <v>1795371.4</v>
       </c>
       <c r="F5" s="51">
         <v>3715514.6</v>
       </c>
       <c r="G5" s="51">
         <v>4453321.0999999996</v>
       </c>
       <c r="H5" s="52">
         <v>6482945.4000000004</v>
       </c>
       <c r="I5" s="52">
@@ -1582,133 +1622,133 @@
       <c r="AC5" s="80">
         <v>121405879.5</v>
       </c>
       <c r="AD5" s="80">
         <v>127715768.2</v>
       </c>
       <c r="AE5" s="80">
         <v>138592073.19999999</v>
       </c>
       <c r="AF5" s="80">
         <v>151937999.59999999</v>
       </c>
       <c r="AG5" s="80">
         <v>228705511.5</v>
       </c>
       <c r="AH5" s="80">
         <v>188503159.30000001</v>
       </c>
       <c r="AI5" s="80">
         <v>298131096.39999998</v>
       </c>
       <c r="AJ5" s="80">
         <v>444400806.80000001</v>
       </c>
     </row>
-    <row r="6" spans="1:38" s="47" customFormat="1" ht="12">
+    <row r="6" spans="1:38" s="47" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="92" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="61" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="62" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="59"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="64"/>
       <c r="U6" s="64"/>
       <c r="V6" s="65"/>
       <c r="W6" s="64"/>
       <c r="X6" s="63"/>
       <c r="Y6" s="63"/>
       <c r="Z6" s="63"/>
       <c r="AA6" s="63"/>
       <c r="AB6" s="55"/>
       <c r="AC6" s="55"/>
       <c r="AD6" s="60"/>
       <c r="AH6" s="86"/>
       <c r="AI6" s="86"/>
       <c r="AJ6" s="86"/>
     </row>
-    <row r="7" spans="1:38" s="47" customFormat="1" ht="12">
+    <row r="7" spans="1:38" s="47" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A7" s="92" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="61" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="59"/>
       <c r="E7" s="63"/>
       <c r="F7" s="63"/>
       <c r="G7" s="63"/>
       <c r="H7" s="63"/>
       <c r="I7" s="63"/>
       <c r="J7" s="63"/>
       <c r="K7" s="63"/>
       <c r="L7" s="63"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="63"/>
       <c r="P7" s="63"/>
       <c r="Q7" s="63"/>
       <c r="R7" s="63"/>
       <c r="S7" s="63"/>
       <c r="T7" s="64"/>
       <c r="U7" s="64"/>
       <c r="V7" s="65"/>
       <c r="W7" s="64"/>
       <c r="X7" s="63"/>
       <c r="Y7" s="63"/>
       <c r="Z7" s="63"/>
       <c r="AA7" s="63"/>
       <c r="AB7" s="55"/>
       <c r="AC7" s="55"/>
       <c r="AD7" s="60"/>
       <c r="AH7" s="86"/>
       <c r="AI7" s="86"/>
       <c r="AJ7" s="86"/>
     </row>
-    <row r="8" spans="1:38" s="47" customFormat="1" ht="12">
+    <row r="8" spans="1:38" s="47" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A8" s="93" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="66" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="62" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="67">
         <v>32308.1</v>
       </c>
       <c r="E8" s="67">
         <v>518665</v>
       </c>
       <c r="F8" s="67">
         <v>1276798.8999999999</v>
       </c>
       <c r="G8" s="67">
         <v>1509991</v>
       </c>
       <c r="H8" s="67">
         <v>1456553.4</v>
       </c>
       <c r="I8" s="67">
@@ -1775,51 +1815,51 @@
         <v>71886156.599999994</v>
       </c>
       <c r="AD8" s="71">
         <v>67525558.200000003</v>
       </c>
       <c r="AE8" s="71">
         <v>78633593</v>
       </c>
       <c r="AF8" s="71">
         <v>94037994.400000006</v>
       </c>
       <c r="AG8" s="71">
         <v>143044731.5</v>
       </c>
       <c r="AH8" s="71">
         <v>41577433.899999999</v>
       </c>
       <c r="AI8" s="71">
         <v>156694931</v>
       </c>
       <c r="AJ8" s="47">
         <v>266381108.90000001</v>
       </c>
       <c r="AL8" s="71"/>
     </row>
-    <row r="9" spans="1:38" s="47" customFormat="1" ht="12">
+    <row r="9" spans="1:38" s="47" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A9" s="93" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="66" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
         <v>231543.2</v>
       </c>
       <c r="E9" s="5">
         <v>1276706.3999999999</v>
       </c>
       <c r="F9" s="63">
         <v>2438715.7000000002</v>
       </c>
       <c r="G9" s="63">
         <v>2943330.1</v>
       </c>
       <c r="H9" s="5">
         <v>5026392</v>
       </c>
       <c r="I9" s="5">
@@ -1886,4227 +1926,4234 @@
         <v>49519722.899999999</v>
       </c>
       <c r="AD9" s="71">
         <v>60190210</v>
       </c>
       <c r="AE9" s="71">
         <v>59958480.200000003</v>
       </c>
       <c r="AF9" s="71">
         <v>57900005.200000003</v>
       </c>
       <c r="AG9" s="71">
         <v>85660780</v>
       </c>
       <c r="AH9" s="71">
         <v>146925725.40000001</v>
       </c>
       <c r="AI9" s="71">
         <v>141436165.40000001</v>
       </c>
       <c r="AJ9" s="71">
         <v>178019697.90000001</v>
       </c>
       <c r="AL9" s="71"/>
     </row>
-    <row r="10" spans="1:38" ht="15.75" thickBot="1">
+    <row r="10" spans="1:38" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="94"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="21"/>
       <c r="U10" s="22"/>
       <c r="V10" s="21"/>
       <c r="W10" s="21"/>
       <c r="X10" s="21"/>
       <c r="Y10" s="21"/>
       <c r="Z10" s="21"/>
       <c r="AA10" s="21"/>
       <c r="AB10" s="37"/>
       <c r="AC10" s="37"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="81" t="s">
         <v>22</v>
       </c>
       <c r="AG10" s="81"/>
       <c r="AH10" s="81"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:38" x14ac:dyDescent="0.25">
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="31"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="32"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="32"/>
       <c r="R11" s="32"/>
       <c r="S11" s="32"/>
       <c r="T11" s="31"/>
       <c r="U11" s="33"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="24"/>
       <c r="AC11" s="24"/>
     </row>
-    <row r="12" spans="1:38" ht="15.75" customHeight="1">
+    <row r="12" spans="1:38" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="83" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="4"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="15"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
       <c r="AB12" s="23"/>
       <c r="AC12" s="23"/>
       <c r="AD12" s="18"/>
     </row>
-    <row r="13" spans="1:38" ht="30" customHeight="1">
+    <row r="13" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="84" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="85" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="4"/>
       <c r="U13" s="15"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="27"/>
       <c r="AA13" s="27"/>
       <c r="AB13" s="27"/>
       <c r="AC13" s="27"/>
       <c r="AD13" s="38"/>
     </row>
-    <row r="14" spans="1:38">
-[...27 lines deleted...]
-    <row r="15" spans="1:38">
+    <row r="14" spans="1:38" s="98" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="97" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="99"/>
+      <c r="E14" s="99"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="99"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="99"/>
+      <c r="P14" s="99"/>
+      <c r="Q14" s="99"/>
+      <c r="R14" s="99"/>
+      <c r="S14" s="99"/>
+      <c r="T14" s="99"/>
+      <c r="U14" s="99"/>
+      <c r="V14" s="99"/>
+      <c r="W14" s="99"/>
+      <c r="X14" s="99"/>
+      <c r="Y14" s="99"/>
+      <c r="Z14" s="99"/>
+      <c r="AA14" s="99"/>
+    </row>
+    <row r="15" spans="1:38" x14ac:dyDescent="0.25">
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:38" x14ac:dyDescent="0.25">
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
     </row>
-    <row r="17" spans="4:25">
+    <row r="17" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
     </row>
-    <row r="18" spans="4:25">
+    <row r="18" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D18" s="5"/>
       <c r="E18" s="4"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
     </row>
-    <row r="19" spans="4:25">
+    <row r="19" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D19" s="5"/>
       <c r="E19" s="4"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
     </row>
-    <row r="20" spans="4:25">
+    <row r="20" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
     </row>
-    <row r="21" spans="4:25">
+    <row r="21" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
     </row>
-    <row r="22" spans="4:25">
+    <row r="22" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
     </row>
-    <row r="23" spans="4:25">
+    <row r="23" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
     </row>
-    <row r="24" spans="4:25">
+    <row r="24" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
     </row>
-    <row r="25" spans="4:25">
+    <row r="25" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
     </row>
-    <row r="26" spans="4:25">
+    <row r="26" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
     </row>
-    <row r="27" spans="4:25">
+    <row r="27" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
     </row>
-    <row r="28" spans="4:25">
+    <row r="28" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
     </row>
-    <row r="29" spans="4:25">
+    <row r="29" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
     </row>
-    <row r="30" spans="4:25">
+    <row r="30" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
     </row>
-    <row r="31" spans="4:25">
+    <row r="31" spans="4:25" x14ac:dyDescent="0.25">
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
     </row>
-    <row r="32" spans="4:25">
+    <row r="32" spans="4:25" x14ac:dyDescent="0.25">
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
     </row>
-    <row r="33" spans="23:25">
+    <row r="33" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W33" s="5"/>
       <c r="X33" s="5"/>
       <c r="Y33" s="5"/>
     </row>
-    <row r="34" spans="23:25">
+    <row r="34" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W34" s="5"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
     </row>
-    <row r="35" spans="23:25">
+    <row r="35" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W35" s="5"/>
       <c r="X35" s="5"/>
       <c r="Y35" s="5"/>
     </row>
-    <row r="36" spans="23:25">
+    <row r="36" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W36" s="5"/>
       <c r="X36" s="5"/>
       <c r="Y36" s="5"/>
     </row>
-    <row r="37" spans="23:25">
+    <row r="37" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
     </row>
-    <row r="38" spans="23:25">
+    <row r="38" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="5"/>
     </row>
-    <row r="39" spans="23:25">
+    <row r="39" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W39" s="5"/>
       <c r="X39" s="5"/>
       <c r="Y39" s="5"/>
     </row>
-    <row r="40" spans="23:25">
+    <row r="40" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W40" s="5"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
     </row>
-    <row r="41" spans="23:25">
+    <row r="41" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W41" s="5"/>
       <c r="X41" s="5"/>
       <c r="Y41" s="5"/>
     </row>
-    <row r="42" spans="23:25">
+    <row r="42" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W42" s="5"/>
       <c r="X42" s="5"/>
       <c r="Y42" s="5"/>
     </row>
-    <row r="43" spans="23:25">
+    <row r="43" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W43" s="5"/>
       <c r="X43" s="5"/>
       <c r="Y43" s="5"/>
     </row>
-    <row r="44" spans="23:25">
+    <row r="44" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W44" s="5"/>
       <c r="X44" s="5"/>
       <c r="Y44" s="5"/>
     </row>
-    <row r="45" spans="23:25">
+    <row r="45" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
     </row>
-    <row r="46" spans="23:25">
+    <row r="46" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W46" s="5"/>
       <c r="X46" s="5"/>
       <c r="Y46" s="5"/>
     </row>
-    <row r="47" spans="23:25">
+    <row r="47" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W47" s="5"/>
       <c r="X47" s="5"/>
       <c r="Y47" s="5"/>
     </row>
-    <row r="48" spans="23:25">
+    <row r="48" spans="23:25" x14ac:dyDescent="0.25">
       <c r="W48" s="5"/>
       <c r="X48" s="5"/>
       <c r="Y48" s="5"/>
     </row>
-    <row r="49" spans="2:25">
+    <row r="49" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W49" s="5"/>
       <c r="X49" s="5"/>
       <c r="Y49" s="5"/>
     </row>
-    <row r="50" spans="2:25">
+    <row r="50" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W50" s="5"/>
       <c r="X50" s="5"/>
       <c r="Y50" s="5"/>
     </row>
-    <row r="51" spans="2:25">
+    <row r="51" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W51" s="5"/>
       <c r="X51" s="5"/>
       <c r="Y51" s="5"/>
     </row>
-    <row r="52" spans="2:25">
+    <row r="52" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W52" s="5"/>
       <c r="X52" s="5"/>
       <c r="Y52" s="5"/>
     </row>
-    <row r="53" spans="2:25">
+    <row r="53" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W53" s="5"/>
       <c r="X53" s="5"/>
       <c r="Y53" s="5"/>
     </row>
-    <row r="54" spans="2:25">
+    <row r="54" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W54" s="5"/>
       <c r="X54" s="5"/>
       <c r="Y54" s="5"/>
     </row>
-    <row r="55" spans="2:25">
+    <row r="55" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W55" s="5"/>
       <c r="X55" s="5"/>
       <c r="Y55" s="5"/>
     </row>
-    <row r="56" spans="2:25">
+    <row r="56" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W56" s="5"/>
       <c r="X56" s="5"/>
       <c r="Y56" s="5"/>
     </row>
-    <row r="57" spans="2:25">
+    <row r="57" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W57" s="5"/>
       <c r="X57" s="5"/>
       <c r="Y57" s="5"/>
     </row>
-    <row r="58" spans="2:25">
+    <row r="58" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W58" s="5"/>
       <c r="X58" s="5"/>
       <c r="Y58" s="5"/>
     </row>
-    <row r="59" spans="2:25">
+    <row r="59" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="5"/>
     </row>
-    <row r="60" spans="2:25">
+    <row r="60" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W60" s="5"/>
       <c r="X60" s="5"/>
       <c r="Y60" s="5"/>
     </row>
-    <row r="61" spans="2:25">
+    <row r="61" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W61" s="5"/>
       <c r="X61" s="5"/>
       <c r="Y61" s="5"/>
     </row>
-    <row r="62" spans="2:25">
+    <row r="62" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W62" s="5"/>
       <c r="X62" s="5"/>
       <c r="Y62" s="5"/>
     </row>
-    <row r="63" spans="2:25">
+    <row r="63" spans="2:25" x14ac:dyDescent="0.25">
       <c r="W63" s="5"/>
       <c r="X63" s="5"/>
       <c r="Y63" s="5"/>
     </row>
-    <row r="64" spans="2:25">
+    <row r="64" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64" s="5"/>
       <c r="O64" s="5"/>
       <c r="P64" s="5"/>
       <c r="Q64" s="5"/>
       <c r="R64" s="5"/>
       <c r="S64" s="5"/>
       <c r="T64" s="5"/>
       <c r="U64" s="5"/>
       <c r="V64" s="5"/>
       <c r="W64" s="5"/>
       <c r="X64" s="5"/>
       <c r="Y64" s="5"/>
     </row>
-    <row r="65" spans="2:25">
+    <row r="65" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="5"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65" s="5"/>
       <c r="O65" s="5"/>
       <c r="P65" s="5"/>
       <c r="Q65" s="5"/>
       <c r="R65" s="5"/>
       <c r="S65" s="5"/>
       <c r="T65" s="5"/>
       <c r="U65" s="5"/>
       <c r="V65" s="5"/>
       <c r="W65" s="5"/>
       <c r="X65" s="5"/>
       <c r="Y65" s="5"/>
     </row>
-    <row r="66" spans="2:25">
+    <row r="66" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="5"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66" s="5"/>
       <c r="O66" s="5"/>
       <c r="P66" s="5"/>
       <c r="Q66" s="5"/>
       <c r="R66" s="5"/>
       <c r="S66" s="5"/>
       <c r="T66" s="5"/>
       <c r="U66" s="5"/>
       <c r="V66" s="5"/>
       <c r="W66" s="5"/>
       <c r="X66" s="5"/>
       <c r="Y66" s="5"/>
     </row>
-    <row r="67" spans="2:25">
+    <row r="67" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="5"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="5"/>
       <c r="O67" s="5"/>
       <c r="P67" s="5"/>
       <c r="Q67" s="5"/>
       <c r="R67" s="5"/>
       <c r="S67" s="5"/>
       <c r="T67" s="5"/>
       <c r="U67" s="5"/>
       <c r="V67" s="5"/>
       <c r="W67" s="5"/>
       <c r="X67" s="5"/>
       <c r="Y67" s="5"/>
     </row>
-    <row r="68" spans="2:25">
+    <row r="68" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="5"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
       <c r="P68" s="5"/>
       <c r="Q68" s="5"/>
       <c r="R68" s="5"/>
       <c r="S68" s="5"/>
       <c r="T68" s="5"/>
       <c r="U68" s="5"/>
       <c r="V68" s="5"/>
       <c r="W68" s="5"/>
       <c r="X68" s="5"/>
       <c r="Y68" s="5"/>
     </row>
-    <row r="69" spans="2:25">
+    <row r="69" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="5"/>
       <c r="E69" s="2"/>
       <c r="F69" s="2"/>
       <c r="G69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
     </row>
-    <row r="70" spans="2:25">
+    <row r="70" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
       <c r="D70" s="13"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
       <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
     </row>
-    <row r="71" spans="2:25">
+    <row r="71" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B71" s="13"/>
       <c r="C71" s="13"/>
       <c r="D71" s="13"/>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="2"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
     </row>
-    <row r="72" spans="2:25">
+    <row r="72" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B72" s="13"/>
       <c r="C72" s="13"/>
       <c r="D72" s="13"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="2"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
       <c r="P72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
     </row>
-    <row r="73" spans="2:25">
+    <row r="73" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
     </row>
-    <row r="74" spans="2:25">
+    <row r="74" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B74" s="13"/>
       <c r="C74" s="13"/>
       <c r="D74" s="13"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
     </row>
-    <row r="75" spans="2:25">
+    <row r="75" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
       <c r="X75" s="2"/>
       <c r="Y75" s="2"/>
     </row>
-    <row r="76" spans="2:25">
+    <row r="76" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="13"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
     </row>
-    <row r="77" spans="2:25">
+    <row r="77" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
       <c r="X77" s="2"/>
       <c r="Y77" s="2"/>
     </row>
-    <row r="78" spans="2:25">
+    <row r="78" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B78" s="13"/>
       <c r="C78" s="13"/>
       <c r="D78" s="13"/>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
       <c r="X78" s="2"/>
       <c r="Y78" s="2"/>
     </row>
-    <row r="79" spans="2:25">
+    <row r="79" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
     </row>
-    <row r="80" spans="2:25">
+    <row r="80" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B80" s="13"/>
       <c r="C80" s="13"/>
       <c r="D80" s="13"/>
     </row>
-    <row r="81" spans="2:4">
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B81" s="13"/>
       <c r="C81" s="13"/>
       <c r="D81" s="13"/>
     </row>
-    <row r="82" spans="2:4">
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B82" s="13"/>
       <c r="C82" s="13"/>
       <c r="D82" s="13"/>
     </row>
-    <row r="83" spans="2:4">
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B83" s="13"/>
       <c r="C83" s="13"/>
       <c r="D83" s="13"/>
     </row>
-    <row r="84" spans="2:4">
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
     </row>
-    <row r="85" spans="2:4">
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
     </row>
-    <row r="86" spans="2:4">
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B86" s="13"/>
       <c r="C86" s="13"/>
       <c r="D86" s="13"/>
     </row>
-    <row r="87" spans="2:4">
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B87" s="13"/>
       <c r="C87" s="13"/>
       <c r="D87" s="13"/>
     </row>
-    <row r="88" spans="2:4">
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B88" s="14"/>
       <c r="C88" s="14"/>
       <c r="D88" s="13"/>
     </row>
-    <row r="89" spans="2:4">
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
     </row>
-    <row r="90" spans="2:4">
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B90" s="14"/>
       <c r="C90" s="14"/>
       <c r="D90" s="14"/>
     </row>
-    <row r="91" spans="2:4">
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B91" s="14"/>
       <c r="C91" s="14"/>
       <c r="D91" s="14"/>
     </row>
-    <row r="92" spans="2:4">
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B92" s="14"/>
       <c r="C92" s="14"/>
       <c r="D92" s="14"/>
     </row>
-    <row r="93" spans="2:4">
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
     </row>
-    <row r="94" spans="2:4">
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B94" s="14"/>
       <c r="C94" s="14"/>
       <c r="D94" s="14"/>
     </row>
-    <row r="95" spans="2:4">
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
     </row>
-    <row r="96" spans="2:4">
+    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B96" s="14"/>
       <c r="C96" s="14"/>
       <c r="D96" s="14"/>
     </row>
-    <row r="97" spans="2:4">
+    <row r="97" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B97" s="14"/>
       <c r="C97" s="14"/>
       <c r="D97" s="14"/>
     </row>
-    <row r="98" spans="2:4">
+    <row r="98" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B98" s="14"/>
       <c r="C98" s="14"/>
       <c r="D98" s="14"/>
     </row>
-    <row r="99" spans="2:4">
+    <row r="99" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B99" s="14"/>
       <c r="C99" s="14"/>
       <c r="D99" s="14"/>
     </row>
-    <row r="100" spans="2:4">
+    <row r="100" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B100" s="14"/>
       <c r="C100" s="14"/>
       <c r="D100" s="14"/>
     </row>
-    <row r="101" spans="2:4">
+    <row r="101" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="14"/>
     </row>
-    <row r="102" spans="2:4">
+    <row r="102" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B102" s="13"/>
       <c r="C102" s="13"/>
       <c r="D102" s="13"/>
     </row>
-    <row r="103" spans="2:4">
+    <row r="103" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B103" s="14"/>
       <c r="C103" s="14"/>
       <c r="D103" s="13"/>
     </row>
-    <row r="104" spans="2:4">
+    <row r="104" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B104" s="14"/>
       <c r="C104" s="14"/>
       <c r="D104" s="14"/>
     </row>
-    <row r="105" spans="2:4">
+    <row r="105" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B105" s="14"/>
       <c r="C105" s="14"/>
       <c r="D105" s="14"/>
     </row>
-    <row r="106" spans="2:4">
+    <row r="106" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B106" s="14"/>
       <c r="C106" s="14"/>
       <c r="D106" s="14"/>
     </row>
-    <row r="107" spans="2:4">
+    <row r="107" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B107" s="14"/>
       <c r="C107" s="14"/>
       <c r="D107" s="14"/>
     </row>
-    <row r="108" spans="2:4">
+    <row r="108" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B108" s="14"/>
       <c r="C108" s="14"/>
       <c r="D108" s="14"/>
     </row>
-    <row r="109" spans="2:4">
+    <row r="109" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B109" s="14"/>
       <c r="C109" s="14"/>
       <c r="D109" s="14"/>
     </row>
-    <row r="110" spans="2:4">
+    <row r="110" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B110" s="14"/>
       <c r="C110" s="14"/>
       <c r="D110" s="14"/>
     </row>
-    <row r="111" spans="2:4">
+    <row r="111" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B111" s="14"/>
       <c r="C111" s="14"/>
       <c r="D111" s="14"/>
     </row>
-    <row r="112" spans="2:4">
+    <row r="112" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B112" s="14"/>
       <c r="C112" s="14"/>
       <c r="D112" s="14"/>
     </row>
-    <row r="113" spans="2:4">
+    <row r="113" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B113" s="14"/>
       <c r="C113" s="14"/>
       <c r="D113" s="14"/>
     </row>
-    <row r="114" spans="2:4">
+    <row r="114" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B114" s="14"/>
       <c r="C114" s="14"/>
       <c r="D114" s="14"/>
     </row>
-    <row r="115" spans="2:4">
+    <row r="115" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B115" s="14"/>
       <c r="C115" s="14"/>
       <c r="D115" s="14"/>
     </row>
-    <row r="116" spans="2:4">
+    <row r="116" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
     </row>
-    <row r="117" spans="2:4">
+    <row r="117" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
     </row>
-    <row r="118" spans="2:4">
+    <row r="118" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B118" s="14"/>
       <c r="C118" s="14"/>
       <c r="D118" s="14"/>
     </row>
-    <row r="119" spans="2:4">
+    <row r="119" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B119" s="14"/>
       <c r="C119" s="14"/>
       <c r="D119" s="14"/>
     </row>
-    <row r="120" spans="2:4">
+    <row r="120" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B120" s="14"/>
       <c r="C120" s="14"/>
       <c r="D120" s="14"/>
     </row>
-    <row r="121" spans="2:4">
+    <row r="121" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B121" s="14"/>
       <c r="C121" s="14"/>
       <c r="D121" s="14"/>
     </row>
-    <row r="122" spans="2:4">
+    <row r="122" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B122" s="14"/>
       <c r="C122" s="14"/>
       <c r="D122" s="14"/>
     </row>
-    <row r="123" spans="2:4">
+    <row r="123" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B123" s="14"/>
       <c r="C123" s="14"/>
       <c r="D123" s="14"/>
     </row>
-    <row r="124" spans="2:4">
+    <row r="124" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B124" s="14"/>
       <c r="C124" s="14"/>
       <c r="D124" s="14"/>
     </row>
-    <row r="125" spans="2:4">
+    <row r="125" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B125" s="14"/>
       <c r="C125" s="14"/>
       <c r="D125" s="14"/>
     </row>
-    <row r="126" spans="2:4">
+    <row r="126" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B126" s="14"/>
       <c r="C126" s="14"/>
       <c r="D126" s="14"/>
     </row>
-    <row r="127" spans="2:4">
+    <row r="127" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B127" s="14"/>
       <c r="C127" s="14"/>
       <c r="D127" s="14"/>
     </row>
-    <row r="128" spans="2:4">
+    <row r="128" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B128" s="14"/>
       <c r="C128" s="14"/>
       <c r="D128" s="14"/>
     </row>
-    <row r="129" spans="2:4">
+    <row r="129" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B129" s="14"/>
       <c r="C129" s="14"/>
       <c r="D129" s="14"/>
     </row>
-    <row r="130" spans="2:4">
+    <row r="130" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B130" s="14"/>
       <c r="C130" s="14"/>
       <c r="D130" s="14"/>
     </row>
-    <row r="131" spans="2:4">
+    <row r="131" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B131" s="14"/>
       <c r="C131" s="14"/>
       <c r="D131" s="14"/>
     </row>
-    <row r="132" spans="2:4">
+    <row r="132" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B132" s="14"/>
       <c r="C132" s="14"/>
       <c r="D132" s="14"/>
     </row>
-    <row r="133" spans="2:4">
+    <row r="133" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B133" s="14"/>
       <c r="C133" s="14"/>
       <c r="D133" s="14"/>
     </row>
-    <row r="134" spans="2:4">
+    <row r="134" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B134" s="14"/>
       <c r="C134" s="14"/>
       <c r="D134" s="14"/>
     </row>
-    <row r="135" spans="2:4">
+    <row r="135" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B135" s="14"/>
       <c r="C135" s="14"/>
       <c r="D135" s="14"/>
     </row>
-    <row r="136" spans="2:4">
+    <row r="136" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B136" s="13"/>
       <c r="C136" s="13"/>
       <c r="D136" s="14"/>
     </row>
-    <row r="137" spans="2:4">
+    <row r="137" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
     </row>
-    <row r="138" spans="2:4">
+    <row r="138" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B138" s="13"/>
       <c r="C138" s="13"/>
       <c r="D138" s="13"/>
     </row>
-    <row r="139" spans="2:4">
+    <row r="139" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
     </row>
-    <row r="140" spans="2:4">
+    <row r="140" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B140" s="13"/>
       <c r="C140" s="13"/>
       <c r="D140" s="13"/>
     </row>
-    <row r="141" spans="2:4">
+    <row r="141" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
     </row>
-    <row r="142" spans="2:4">
+    <row r="142" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B142" s="13"/>
       <c r="C142" s="13"/>
       <c r="D142" s="13"/>
     </row>
-    <row r="143" spans="2:4">
+    <row r="143" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
     </row>
-    <row r="144" spans="2:4">
+    <row r="144" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B144" s="13"/>
       <c r="C144" s="13"/>
       <c r="D144" s="13"/>
     </row>
-    <row r="145" spans="2:4">
+    <row r="145" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
     </row>
-    <row r="146" spans="2:4">
+    <row r="146" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B146" s="13"/>
       <c r="C146" s="13"/>
       <c r="D146" s="13"/>
     </row>
-    <row r="147" spans="2:4">
+    <row r="147" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
     </row>
-    <row r="148" spans="2:4">
+    <row r="148" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B148" s="13"/>
       <c r="C148" s="13"/>
       <c r="D148" s="13"/>
     </row>
-    <row r="149" spans="2:4">
+    <row r="149" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B149" s="13"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
     </row>
-    <row r="150" spans="2:4">
+    <row r="150" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B150" s="13"/>
       <c r="C150" s="13"/>
       <c r="D150" s="13"/>
     </row>
-    <row r="151" spans="2:4">
+    <row r="151" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B151" s="13"/>
       <c r="C151" s="13"/>
       <c r="D151" s="13"/>
     </row>
-    <row r="152" spans="2:4">
+    <row r="152" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B152" s="13"/>
       <c r="C152" s="13"/>
       <c r="D152" s="13"/>
     </row>
-    <row r="153" spans="2:4">
+    <row r="153" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B153" s="13"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
     </row>
-    <row r="154" spans="2:4">
+    <row r="154" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B154" s="13"/>
       <c r="C154" s="13"/>
       <c r="D154" s="13"/>
     </row>
-    <row r="155" spans="2:4">
+    <row r="155" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B155" s="13"/>
       <c r="C155" s="13"/>
       <c r="D155" s="13"/>
     </row>
-    <row r="156" spans="2:4">
+    <row r="156" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B156" s="13"/>
       <c r="C156" s="13"/>
       <c r="D156" s="13"/>
     </row>
-    <row r="157" spans="2:4">
+    <row r="157" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B157" s="13"/>
       <c r="C157" s="13"/>
       <c r="D157" s="13"/>
     </row>
-    <row r="158" spans="2:4">
+    <row r="158" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B158" s="13"/>
       <c r="C158" s="13"/>
       <c r="D158" s="13"/>
     </row>
-    <row r="159" spans="2:4">
+    <row r="159" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
     </row>
-    <row r="160" spans="2:4">
+    <row r="160" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B160" s="13"/>
       <c r="C160" s="13"/>
       <c r="D160" s="13"/>
     </row>
-    <row r="161" spans="2:4">
+    <row r="161" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
     </row>
-    <row r="162" spans="2:4">
+    <row r="162" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B162" s="13"/>
       <c r="C162" s="13"/>
       <c r="D162" s="13"/>
     </row>
-    <row r="163" spans="2:4">
+    <row r="163" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B163" s="13"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
     </row>
-    <row r="164" spans="2:4">
+    <row r="164" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B164" s="13"/>
       <c r="C164" s="13"/>
       <c r="D164" s="13"/>
     </row>
-    <row r="165" spans="2:4">
+    <row r="165" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B165" s="13"/>
       <c r="C165" s="13"/>
       <c r="D165" s="13"/>
     </row>
-    <row r="166" spans="2:4">
+    <row r="166" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B166" s="13"/>
       <c r="C166" s="13"/>
       <c r="D166" s="13"/>
     </row>
-    <row r="167" spans="2:4">
+    <row r="167" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B167" s="13"/>
       <c r="C167" s="13"/>
       <c r="D167" s="13"/>
     </row>
-    <row r="168" spans="2:4">
+    <row r="168" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B168" s="13"/>
       <c r="C168" s="13"/>
       <c r="D168" s="13"/>
     </row>
-    <row r="169" spans="2:4">
+    <row r="169" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B169" s="13"/>
       <c r="C169" s="13"/>
       <c r="D169" s="13"/>
     </row>
-    <row r="170" spans="2:4">
+    <row r="170" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B170" s="13"/>
       <c r="C170" s="13"/>
       <c r="D170" s="13"/>
     </row>
-    <row r="171" spans="2:4">
+    <row r="171" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B171" s="13"/>
       <c r="C171" s="13"/>
       <c r="D171" s="13"/>
     </row>
-    <row r="172" spans="2:4">
+    <row r="172" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B172" s="13"/>
       <c r="C172" s="13"/>
       <c r="D172" s="13"/>
     </row>
-    <row r="173" spans="2:4">
+    <row r="173" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B173" s="13"/>
       <c r="C173" s="13"/>
       <c r="D173" s="13"/>
     </row>
-    <row r="174" spans="2:4">
+    <row r="174" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B174" s="13"/>
       <c r="C174" s="13"/>
       <c r="D174" s="13"/>
     </row>
-    <row r="175" spans="2:4">
+    <row r="175" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B175" s="13"/>
       <c r="C175" s="13"/>
       <c r="D175" s="13"/>
     </row>
-    <row r="176" spans="2:4">
+    <row r="176" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B176" s="13"/>
       <c r="C176" s="13"/>
       <c r="D176" s="13"/>
     </row>
-    <row r="177" spans="2:4">
+    <row r="177" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B177" s="13"/>
       <c r="C177" s="13"/>
       <c r="D177" s="13"/>
     </row>
-    <row r="178" spans="2:4">
+    <row r="178" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B178" s="13"/>
       <c r="C178" s="13"/>
       <c r="D178" s="13"/>
     </row>
-    <row r="179" spans="2:4">
+    <row r="179" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B179" s="13"/>
       <c r="C179" s="13"/>
       <c r="D179" s="13"/>
     </row>
-    <row r="180" spans="2:4">
+    <row r="180" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B180" s="13"/>
       <c r="C180" s="13"/>
       <c r="D180" s="13"/>
     </row>
-    <row r="181" spans="2:4">
+    <row r="181" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B181" s="13"/>
       <c r="C181" s="13"/>
       <c r="D181" s="13"/>
     </row>
-    <row r="182" spans="2:4">
+    <row r="182" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B182" s="13"/>
       <c r="C182" s="13"/>
       <c r="D182" s="13"/>
     </row>
-    <row r="183" spans="2:4">
+    <row r="183" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B183" s="13"/>
       <c r="C183" s="13"/>
       <c r="D183" s="13"/>
     </row>
-    <row r="184" spans="2:4">
+    <row r="184" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B184" s="13"/>
       <c r="C184" s="13"/>
       <c r="D184" s="13"/>
     </row>
-    <row r="185" spans="2:4">
+    <row r="185" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B185" s="13"/>
       <c r="C185" s="13"/>
       <c r="D185" s="13"/>
     </row>
-    <row r="186" spans="2:4">
+    <row r="186" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B186" s="13"/>
       <c r="C186" s="13"/>
       <c r="D186" s="13"/>
     </row>
-    <row r="187" spans="2:4">
+    <row r="187" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B187" s="13"/>
       <c r="C187" s="13"/>
       <c r="D187" s="13"/>
     </row>
-    <row r="188" spans="2:4">
+    <row r="188" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B188" s="13"/>
       <c r="C188" s="13"/>
       <c r="D188" s="13"/>
     </row>
-    <row r="189" spans="2:4">
+    <row r="189" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B189" s="13"/>
       <c r="C189" s="13"/>
       <c r="D189" s="13"/>
     </row>
-    <row r="190" spans="2:4">
+    <row r="190" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B190" s="13"/>
       <c r="C190" s="13"/>
       <c r="D190" s="13"/>
     </row>
-    <row r="191" spans="2:4">
+    <row r="191" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B191" s="13"/>
       <c r="C191" s="13"/>
       <c r="D191" s="13"/>
     </row>
-    <row r="192" spans="2:4">
+    <row r="192" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B192" s="13"/>
       <c r="C192" s="13"/>
       <c r="D192" s="13"/>
     </row>
-    <row r="193" spans="2:4">
+    <row r="193" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B193" s="13"/>
       <c r="C193" s="13"/>
       <c r="D193" s="13"/>
     </row>
-    <row r="194" spans="2:4">
+    <row r="194" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B194" s="13"/>
       <c r="C194" s="13"/>
       <c r="D194" s="13"/>
     </row>
-    <row r="195" spans="2:4">
+    <row r="195" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B195" s="13"/>
       <c r="C195" s="13"/>
       <c r="D195" s="13"/>
     </row>
-    <row r="196" spans="2:4">
+    <row r="196" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B196" s="13"/>
       <c r="C196" s="13"/>
       <c r="D196" s="13"/>
     </row>
-    <row r="197" spans="2:4">
+    <row r="197" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B197" s="13"/>
       <c r="C197" s="13"/>
       <c r="D197" s="13"/>
     </row>
-    <row r="198" spans="2:4">
+    <row r="198" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B198" s="13"/>
       <c r="C198" s="13"/>
       <c r="D198" s="13"/>
     </row>
-    <row r="199" spans="2:4">
+    <row r="199" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B199" s="13"/>
       <c r="C199" s="13"/>
       <c r="D199" s="13"/>
     </row>
-    <row r="200" spans="2:4">
+    <row r="200" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B200" s="13"/>
       <c r="C200" s="13"/>
       <c r="D200" s="13"/>
     </row>
-    <row r="201" spans="2:4">
+    <row r="201" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B201" s="13"/>
       <c r="C201" s="13"/>
       <c r="D201" s="13"/>
     </row>
-    <row r="202" spans="2:4">
+    <row r="202" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B202" s="13"/>
       <c r="C202" s="13"/>
       <c r="D202" s="13"/>
     </row>
-    <row r="203" spans="2:4">
+    <row r="203" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B203" s="13"/>
       <c r="C203" s="13"/>
       <c r="D203" s="13"/>
     </row>
-    <row r="204" spans="2:4">
+    <row r="204" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B204" s="13"/>
       <c r="C204" s="13"/>
       <c r="D204" s="13"/>
     </row>
-    <row r="205" spans="2:4">
+    <row r="205" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B205" s="13"/>
       <c r="C205" s="13"/>
       <c r="D205" s="13"/>
     </row>
-    <row r="206" spans="2:4">
+    <row r="206" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B206" s="13"/>
       <c r="C206" s="13"/>
       <c r="D206" s="13"/>
     </row>
-    <row r="207" spans="2:4">
+    <row r="207" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B207" s="13"/>
       <c r="C207" s="13"/>
       <c r="D207" s="13"/>
     </row>
-    <row r="208" spans="2:4">
+    <row r="208" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B208" s="13"/>
       <c r="C208" s="13"/>
       <c r="D208" s="13"/>
     </row>
-    <row r="209" spans="2:4">
+    <row r="209" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B209" s="13"/>
       <c r="C209" s="13"/>
       <c r="D209" s="13"/>
     </row>
-    <row r="210" spans="2:4">
+    <row r="210" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B210" s="13"/>
       <c r="C210" s="13"/>
       <c r="D210" s="13"/>
     </row>
-    <row r="211" spans="2:4">
+    <row r="211" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B211" s="13"/>
       <c r="C211" s="13"/>
       <c r="D211" s="13"/>
     </row>
-    <row r="212" spans="2:4">
+    <row r="212" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B212" s="13"/>
       <c r="C212" s="13"/>
       <c r="D212" s="13"/>
     </row>
-    <row r="213" spans="2:4">
+    <row r="213" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B213" s="13"/>
       <c r="C213" s="13"/>
       <c r="D213" s="13"/>
     </row>
-    <row r="214" spans="2:4">
+    <row r="214" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B214" s="13"/>
       <c r="C214" s="13"/>
       <c r="D214" s="13"/>
     </row>
-    <row r="215" spans="2:4">
+    <row r="215" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B215" s="13"/>
       <c r="C215" s="13"/>
       <c r="D215" s="13"/>
     </row>
-    <row r="216" spans="2:4">
+    <row r="216" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B216" s="13"/>
       <c r="C216" s="13"/>
       <c r="D216" s="13"/>
     </row>
-    <row r="217" spans="2:4">
+    <row r="217" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B217" s="13"/>
       <c r="C217" s="13"/>
       <c r="D217" s="13"/>
     </row>
-    <row r="218" spans="2:4">
+    <row r="218" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B218" s="13"/>
       <c r="C218" s="13"/>
       <c r="D218" s="13"/>
     </row>
-    <row r="219" spans="2:4">
+    <row r="219" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B219" s="13"/>
       <c r="C219" s="13"/>
       <c r="D219" s="13"/>
     </row>
-    <row r="220" spans="2:4">
+    <row r="220" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B220" s="13"/>
       <c r="C220" s="13"/>
       <c r="D220" s="13"/>
     </row>
-    <row r="221" spans="2:4">
+    <row r="221" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B221" s="13"/>
       <c r="C221" s="13"/>
       <c r="D221" s="13"/>
     </row>
-    <row r="222" spans="2:4">
+    <row r="222" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B222" s="13"/>
       <c r="C222" s="13"/>
       <c r="D222" s="13"/>
     </row>
-    <row r="223" spans="2:4">
+    <row r="223" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B223" s="13"/>
       <c r="C223" s="13"/>
       <c r="D223" s="13"/>
     </row>
-    <row r="224" spans="2:4">
+    <row r="224" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B224" s="13"/>
       <c r="C224" s="13"/>
       <c r="D224" s="13"/>
     </row>
-    <row r="225" spans="2:4">
+    <row r="225" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B225" s="13"/>
       <c r="C225" s="13"/>
       <c r="D225" s="13"/>
     </row>
-    <row r="226" spans="2:4">
+    <row r="226" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B226" s="13"/>
       <c r="C226" s="13"/>
       <c r="D226" s="13"/>
     </row>
-    <row r="227" spans="2:4">
+    <row r="227" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B227" s="13"/>
       <c r="C227" s="13"/>
       <c r="D227" s="13"/>
     </row>
-    <row r="228" spans="2:4">
+    <row r="228" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B228" s="13"/>
       <c r="C228" s="13"/>
       <c r="D228" s="13"/>
     </row>
-    <row r="229" spans="2:4">
+    <row r="229" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B229" s="13"/>
       <c r="C229" s="13"/>
       <c r="D229" s="13"/>
     </row>
-    <row r="230" spans="2:4">
+    <row r="230" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B230" s="13"/>
       <c r="C230" s="13"/>
       <c r="D230" s="13"/>
     </row>
-    <row r="231" spans="2:4">
+    <row r="231" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B231" s="13"/>
       <c r="C231" s="13"/>
       <c r="D231" s="13"/>
     </row>
-    <row r="232" spans="2:4">
+    <row r="232" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B232" s="13"/>
       <c r="C232" s="13"/>
       <c r="D232" s="13"/>
     </row>
-    <row r="233" spans="2:4">
+    <row r="233" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B233" s="13"/>
       <c r="C233" s="13"/>
       <c r="D233" s="13"/>
     </row>
-    <row r="234" spans="2:4">
+    <row r="234" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B234" s="13"/>
       <c r="C234" s="13"/>
       <c r="D234" s="13"/>
     </row>
-    <row r="235" spans="2:4">
+    <row r="235" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B235" s="13"/>
       <c r="C235" s="13"/>
       <c r="D235" s="13"/>
     </row>
-    <row r="236" spans="2:4">
+    <row r="236" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B236" s="13"/>
       <c r="C236" s="13"/>
       <c r="D236" s="13"/>
     </row>
-    <row r="237" spans="2:4">
+    <row r="237" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B237" s="13"/>
       <c r="C237" s="13"/>
       <c r="D237" s="13"/>
     </row>
-    <row r="238" spans="2:4">
+    <row r="238" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B238" s="13"/>
       <c r="C238" s="13"/>
       <c r="D238" s="13"/>
     </row>
-    <row r="239" spans="2:4">
+    <row r="239" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B239" s="13"/>
       <c r="C239" s="13"/>
       <c r="D239" s="13"/>
     </row>
-    <row r="240" spans="2:4">
+    <row r="240" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B240" s="13"/>
       <c r="C240" s="13"/>
       <c r="D240" s="13"/>
     </row>
-    <row r="241" spans="2:4">
+    <row r="241" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B241" s="13"/>
       <c r="C241" s="13"/>
       <c r="D241" s="13"/>
     </row>
-    <row r="242" spans="2:4">
+    <row r="242" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B242" s="13"/>
       <c r="C242" s="13"/>
       <c r="D242" s="13"/>
     </row>
-    <row r="243" spans="2:4">
+    <row r="243" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B243" s="13"/>
       <c r="C243" s="13"/>
       <c r="D243" s="13"/>
     </row>
-    <row r="244" spans="2:4">
+    <row r="244" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B244" s="13"/>
       <c r="C244" s="13"/>
       <c r="D244" s="13"/>
     </row>
-    <row r="245" spans="2:4">
+    <row r="245" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B245" s="13"/>
       <c r="C245" s="13"/>
       <c r="D245" s="13"/>
     </row>
-    <row r="246" spans="2:4">
+    <row r="246" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B246" s="13"/>
       <c r="C246" s="13"/>
       <c r="D246" s="13"/>
     </row>
-    <row r="247" spans="2:4">
+    <row r="247" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B247" s="13"/>
       <c r="C247" s="13"/>
       <c r="D247" s="13"/>
     </row>
-    <row r="248" spans="2:4">
+    <row r="248" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B248" s="13"/>
       <c r="C248" s="13"/>
       <c r="D248" s="13"/>
     </row>
-    <row r="249" spans="2:4">
+    <row r="249" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B249" s="13"/>
       <c r="C249" s="13"/>
       <c r="D249" s="13"/>
     </row>
-    <row r="250" spans="2:4">
+    <row r="250" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B250" s="13"/>
       <c r="C250" s="13"/>
       <c r="D250" s="13"/>
     </row>
-    <row r="251" spans="2:4">
+    <row r="251" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B251" s="13"/>
       <c r="C251" s="13"/>
       <c r="D251" s="13"/>
     </row>
-    <row r="252" spans="2:4">
+    <row r="252" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B252" s="13"/>
       <c r="C252" s="13"/>
       <c r="D252" s="13"/>
     </row>
-    <row r="253" spans="2:4">
+    <row r="253" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B253" s="13"/>
       <c r="C253" s="13"/>
       <c r="D253" s="13"/>
     </row>
-    <row r="254" spans="2:4">
+    <row r="254" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B254" s="13"/>
       <c r="C254" s="13"/>
       <c r="D254" s="13"/>
     </row>
-    <row r="255" spans="2:4">
+    <row r="255" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B255" s="13"/>
       <c r="C255" s="13"/>
       <c r="D255" s="13"/>
     </row>
-    <row r="256" spans="2:4">
+    <row r="256" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B256" s="13"/>
       <c r="C256" s="13"/>
       <c r="D256" s="13"/>
     </row>
-    <row r="257" spans="2:4">
+    <row r="257" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B257" s="13"/>
       <c r="C257" s="13"/>
       <c r="D257" s="13"/>
     </row>
-    <row r="258" spans="2:4">
+    <row r="258" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B258" s="13"/>
       <c r="C258" s="13"/>
       <c r="D258" s="13"/>
     </row>
-    <row r="259" spans="2:4">
+    <row r="259" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B259" s="13"/>
       <c r="C259" s="13"/>
       <c r="D259" s="13"/>
     </row>
-    <row r="260" spans="2:4">
+    <row r="260" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B260" s="13"/>
       <c r="C260" s="13"/>
       <c r="D260" s="13"/>
     </row>
-    <row r="261" spans="2:4">
+    <row r="261" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B261" s="13"/>
       <c r="C261" s="13"/>
       <c r="D261" s="13"/>
     </row>
-    <row r="262" spans="2:4">
+    <row r="262" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B262" s="13"/>
       <c r="C262" s="13"/>
       <c r="D262" s="13"/>
     </row>
-    <row r="263" spans="2:4">
+    <row r="263" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B263" s="13"/>
       <c r="C263" s="13"/>
       <c r="D263" s="13"/>
     </row>
-    <row r="264" spans="2:4">
+    <row r="264" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B264" s="13"/>
       <c r="C264" s="13"/>
       <c r="D264" s="13"/>
     </row>
-    <row r="265" spans="2:4">
+    <row r="265" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B265" s="13"/>
       <c r="C265" s="13"/>
       <c r="D265" s="13"/>
     </row>
-    <row r="266" spans="2:4">
+    <row r="266" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B266" s="13"/>
       <c r="C266" s="13"/>
       <c r="D266" s="13"/>
     </row>
-    <row r="267" spans="2:4">
+    <row r="267" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B267" s="13"/>
       <c r="C267" s="13"/>
       <c r="D267" s="13"/>
     </row>
-    <row r="268" spans="2:4">
+    <row r="268" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B268" s="13"/>
       <c r="C268" s="13"/>
       <c r="D268" s="13"/>
     </row>
-    <row r="269" spans="2:4">
+    <row r="269" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B269" s="13"/>
       <c r="C269" s="13"/>
       <c r="D269" s="13"/>
     </row>
-    <row r="270" spans="2:4">
+    <row r="270" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B270" s="13"/>
       <c r="C270" s="13"/>
       <c r="D270" s="13"/>
     </row>
-    <row r="271" spans="2:4">
+    <row r="271" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B271" s="13"/>
       <c r="C271" s="13"/>
       <c r="D271" s="13"/>
     </row>
-    <row r="272" spans="2:4">
+    <row r="272" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B272" s="13"/>
       <c r="C272" s="13"/>
       <c r="D272" s="13"/>
     </row>
-    <row r="273" spans="2:4">
+    <row r="273" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B273" s="13"/>
       <c r="C273" s="13"/>
       <c r="D273" s="13"/>
     </row>
-    <row r="274" spans="2:4">
+    <row r="274" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B274" s="13"/>
       <c r="C274" s="13"/>
       <c r="D274" s="13"/>
     </row>
-    <row r="275" spans="2:4">
+    <row r="275" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B275" s="13"/>
       <c r="C275" s="13"/>
       <c r="D275" s="13"/>
     </row>
-    <row r="276" spans="2:4">
+    <row r="276" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B276" s="13"/>
       <c r="C276" s="13"/>
       <c r="D276" s="13"/>
     </row>
-    <row r="277" spans="2:4">
+    <row r="277" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B277" s="13"/>
       <c r="C277" s="13"/>
       <c r="D277" s="13"/>
     </row>
-    <row r="278" spans="2:4">
+    <row r="278" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B278" s="13"/>
       <c r="C278" s="13"/>
       <c r="D278" s="13"/>
     </row>
-    <row r="279" spans="2:4">
+    <row r="279" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B279" s="13"/>
       <c r="C279" s="13"/>
       <c r="D279" s="13"/>
     </row>
-    <row r="280" spans="2:4">
+    <row r="280" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B280" s="13"/>
       <c r="C280" s="13"/>
       <c r="D280" s="13"/>
     </row>
-    <row r="281" spans="2:4">
+    <row r="281" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B281" s="2"/>
       <c r="C281" s="2"/>
       <c r="D281" s="13"/>
     </row>
-    <row r="282" spans="2:4">
+    <row r="282" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B282" s="2"/>
       <c r="C282" s="2"/>
       <c r="D282" s="13"/>
     </row>
-    <row r="283" spans="2:4">
+    <row r="283" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B283" s="2"/>
       <c r="C283" s="2"/>
       <c r="D283" s="13"/>
     </row>
-    <row r="284" spans="2:4">
+    <row r="284" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B284" s="2"/>
       <c r="C284" s="2"/>
       <c r="D284" s="13"/>
     </row>
-    <row r="285" spans="2:4">
+    <row r="285" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B285" s="2"/>
       <c r="C285" s="2"/>
       <c r="D285" s="13"/>
     </row>
-    <row r="286" spans="2:4">
+    <row r="286" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B286" s="2"/>
       <c r="C286" s="2"/>
       <c r="D286" s="13"/>
     </row>
-    <row r="287" spans="2:4">
+    <row r="287" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B287" s="2"/>
       <c r="C287" s="2"/>
       <c r="D287" s="13"/>
     </row>
-    <row r="288" spans="2:4">
+    <row r="288" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D288" s="13"/>
     </row>
-    <row r="289" spans="4:4">
+    <row r="289" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D289" s="13"/>
     </row>
-    <row r="290" spans="4:4">
+    <row r="290" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D290" s="13"/>
     </row>
-    <row r="291" spans="4:4">
+    <row r="291" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D291" s="13"/>
     </row>
-    <row r="292" spans="4:4">
+    <row r="292" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D292" s="13"/>
     </row>
-    <row r="293" spans="4:4">
+    <row r="293" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D293" s="13"/>
     </row>
-    <row r="294" spans="4:4">
+    <row r="294" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D294" s="13"/>
     </row>
-    <row r="295" spans="4:4">
+    <row r="295" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D295" s="13"/>
     </row>
-    <row r="296" spans="4:4">
+    <row r="296" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D296" s="13"/>
     </row>
-    <row r="297" spans="4:4">
+    <row r="297" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D297" s="13"/>
     </row>
-    <row r="298" spans="4:4">
+    <row r="298" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D298" s="13"/>
     </row>
-    <row r="299" spans="4:4">
+    <row r="299" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D299" s="13"/>
     </row>
-    <row r="300" spans="4:4">
+    <row r="300" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D300" s="13"/>
     </row>
-    <row r="301" spans="4:4">
+    <row r="301" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D301" s="13"/>
     </row>
-    <row r="302" spans="4:4">
+    <row r="302" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D302" s="13"/>
     </row>
-    <row r="303" spans="4:4">
+    <row r="303" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D303" s="13"/>
     </row>
-    <row r="304" spans="4:4">
+    <row r="304" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D304" s="13"/>
     </row>
-    <row r="305" spans="4:4">
+    <row r="305" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D305" s="13"/>
     </row>
-    <row r="306" spans="4:4">
+    <row r="306" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D306" s="13"/>
     </row>
-    <row r="307" spans="4:4">
+    <row r="307" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D307" s="13"/>
     </row>
-    <row r="308" spans="4:4">
+    <row r="308" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D308" s="13"/>
     </row>
-    <row r="309" spans="4:4">
+    <row r="309" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D309" s="13"/>
     </row>
-    <row r="310" spans="4:4">
+    <row r="310" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D310" s="13"/>
     </row>
-    <row r="311" spans="4:4">
+    <row r="311" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D311" s="13"/>
     </row>
-    <row r="312" spans="4:4">
+    <row r="312" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D312" s="13"/>
     </row>
-    <row r="313" spans="4:4">
+    <row r="313" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D313" s="13"/>
     </row>
-    <row r="314" spans="4:4">
+    <row r="314" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D314" s="13"/>
     </row>
-    <row r="315" spans="4:4">
+    <row r="315" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D315" s="13"/>
     </row>
-    <row r="316" spans="4:4">
+    <row r="316" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D316" s="13"/>
     </row>
-    <row r="317" spans="4:4">
+    <row r="317" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D317" s="13"/>
     </row>
-    <row r="318" spans="4:4">
+    <row r="318" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D318" s="13"/>
     </row>
-    <row r="319" spans="4:4">
+    <row r="319" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D319" s="13"/>
     </row>
-    <row r="320" spans="4:4">
+    <row r="320" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D320" s="13"/>
     </row>
-    <row r="321" spans="4:4">
+    <row r="321" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D321" s="13"/>
     </row>
-    <row r="322" spans="4:4">
+    <row r="322" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D322" s="13"/>
     </row>
-    <row r="323" spans="4:4">
+    <row r="323" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D323" s="13"/>
     </row>
-    <row r="324" spans="4:4">
+    <row r="324" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D324" s="13"/>
     </row>
-    <row r="325" spans="4:4">
+    <row r="325" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D325" s="13"/>
     </row>
-    <row r="326" spans="4:4">
+    <row r="326" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D326" s="13"/>
     </row>
-    <row r="327" spans="4:4">
+    <row r="327" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D327" s="13"/>
     </row>
-    <row r="328" spans="4:4">
+    <row r="328" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D328" s="13"/>
     </row>
-    <row r="329" spans="4:4">
+    <row r="329" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D329" s="13"/>
     </row>
-    <row r="330" spans="4:4">
+    <row r="330" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D330" s="13"/>
     </row>
-    <row r="331" spans="4:4">
+    <row r="331" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D331" s="13"/>
     </row>
-    <row r="332" spans="4:4">
+    <row r="332" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D332" s="13"/>
     </row>
-    <row r="333" spans="4:4">
+    <row r="333" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D333" s="13"/>
     </row>
-    <row r="334" spans="4:4">
+    <row r="334" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D334" s="13"/>
     </row>
-    <row r="335" spans="4:4">
+    <row r="335" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D335" s="13"/>
     </row>
-    <row r="336" spans="4:4">
+    <row r="336" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D336" s="13"/>
     </row>
-    <row r="337" spans="4:4">
+    <row r="337" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D337" s="13"/>
     </row>
-    <row r="338" spans="4:4">
+    <row r="338" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D338" s="13"/>
     </row>
-    <row r="339" spans="4:4">
+    <row r="339" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D339" s="13"/>
     </row>
-    <row r="340" spans="4:4">
+    <row r="340" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D340" s="13"/>
     </row>
-    <row r="341" spans="4:4">
+    <row r="341" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D341" s="13"/>
     </row>
-    <row r="342" spans="4:4">
+    <row r="342" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D342" s="13"/>
     </row>
-    <row r="343" spans="4:4">
+    <row r="343" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D343" s="13"/>
     </row>
-    <row r="344" spans="4:4">
+    <row r="344" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D344" s="13"/>
     </row>
-    <row r="345" spans="4:4">
+    <row r="345" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D345" s="13"/>
     </row>
-    <row r="346" spans="4:4">
+    <row r="346" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D346" s="13"/>
     </row>
-    <row r="347" spans="4:4">
+    <row r="347" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D347" s="13"/>
     </row>
-    <row r="348" spans="4:4">
+    <row r="348" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D348" s="13"/>
     </row>
-    <row r="349" spans="4:4">
+    <row r="349" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D349" s="13"/>
     </row>
-    <row r="350" spans="4:4">
+    <row r="350" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D350" s="13"/>
     </row>
-    <row r="351" spans="4:4">
+    <row r="351" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D351" s="13"/>
     </row>
-    <row r="352" spans="4:4">
+    <row r="352" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D352" s="13"/>
     </row>
-    <row r="353" spans="4:4">
+    <row r="353" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D353" s="13"/>
     </row>
-    <row r="354" spans="4:4">
+    <row r="354" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D354" s="13"/>
     </row>
-    <row r="355" spans="4:4">
+    <row r="355" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D355" s="13"/>
     </row>
-    <row r="356" spans="4:4">
+    <row r="356" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D356" s="13"/>
     </row>
-    <row r="357" spans="4:4">
+    <row r="357" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D357" s="13"/>
     </row>
-    <row r="358" spans="4:4">
+    <row r="358" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D358" s="13"/>
     </row>
-    <row r="359" spans="4:4">
+    <row r="359" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D359" s="13"/>
     </row>
-    <row r="360" spans="4:4">
+    <row r="360" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D360" s="13"/>
     </row>
-    <row r="361" spans="4:4">
+    <row r="361" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D361" s="13"/>
     </row>
-    <row r="362" spans="4:4">
+    <row r="362" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D362" s="13"/>
     </row>
-    <row r="363" spans="4:4">
+    <row r="363" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D363" s="13"/>
     </row>
-    <row r="364" spans="4:4">
+    <row r="364" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D364" s="13"/>
     </row>
-    <row r="365" spans="4:4">
+    <row r="365" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D365" s="13"/>
     </row>
-    <row r="366" spans="4:4">
+    <row r="366" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D366" s="13"/>
     </row>
-    <row r="367" spans="4:4">
+    <row r="367" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D367" s="13"/>
     </row>
-    <row r="368" spans="4:4">
+    <row r="368" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D368" s="13"/>
     </row>
-    <row r="369" spans="4:4">
+    <row r="369" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D369" s="13"/>
     </row>
-    <row r="370" spans="4:4">
+    <row r="370" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D370" s="13"/>
     </row>
-    <row r="371" spans="4:4">
+    <row r="371" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D371" s="13"/>
     </row>
-    <row r="372" spans="4:4">
+    <row r="372" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D372" s="13"/>
     </row>
-    <row r="373" spans="4:4">
+    <row r="373" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D373" s="13"/>
     </row>
-    <row r="374" spans="4:4">
+    <row r="374" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D374" s="13"/>
     </row>
-    <row r="375" spans="4:4">
+    <row r="375" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D375" s="13"/>
     </row>
-    <row r="376" spans="4:4">
+    <row r="376" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D376" s="13"/>
     </row>
-    <row r="377" spans="4:4">
+    <row r="377" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D377" s="13"/>
     </row>
-    <row r="378" spans="4:4">
+    <row r="378" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D378" s="13"/>
     </row>
-    <row r="379" spans="4:4">
+    <row r="379" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D379" s="13"/>
     </row>
-    <row r="380" spans="4:4">
+    <row r="380" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D380" s="13"/>
     </row>
-    <row r="381" spans="4:4">
+    <row r="381" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D381" s="13"/>
     </row>
-    <row r="382" spans="4:4">
+    <row r="382" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D382" s="13"/>
     </row>
-    <row r="383" spans="4:4">
+    <row r="383" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D383" s="13"/>
     </row>
-    <row r="384" spans="4:4">
+    <row r="384" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D384" s="13"/>
     </row>
-    <row r="385" spans="4:4">
+    <row r="385" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D385" s="13"/>
     </row>
-    <row r="386" spans="4:4">
+    <row r="386" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D386" s="13"/>
     </row>
-    <row r="387" spans="4:4">
+    <row r="387" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D387" s="13"/>
     </row>
-    <row r="388" spans="4:4">
+    <row r="388" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D388" s="13"/>
     </row>
-    <row r="389" spans="4:4">
+    <row r="389" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D389" s="13"/>
     </row>
-    <row r="390" spans="4:4">
+    <row r="390" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D390" s="13"/>
     </row>
-    <row r="391" spans="4:4">
+    <row r="391" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D391" s="13"/>
     </row>
-    <row r="392" spans="4:4">
+    <row r="392" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D392" s="13"/>
     </row>
-    <row r="393" spans="4:4">
+    <row r="393" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D393" s="13"/>
     </row>
-    <row r="394" spans="4:4">
+    <row r="394" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D394" s="13"/>
     </row>
-    <row r="395" spans="4:4">
+    <row r="395" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D395" s="13"/>
     </row>
-    <row r="396" spans="4:4">
+    <row r="396" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D396" s="13"/>
     </row>
-    <row r="397" spans="4:4">
+    <row r="397" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D397" s="13"/>
     </row>
-    <row r="398" spans="4:4">
+    <row r="398" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D398" s="13"/>
     </row>
-    <row r="399" spans="4:4">
+    <row r="399" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D399" s="13"/>
     </row>
-    <row r="400" spans="4:4">
+    <row r="400" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D400" s="13"/>
     </row>
-    <row r="401" spans="4:4">
+    <row r="401" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D401" s="13"/>
     </row>
-    <row r="402" spans="4:4">
+    <row r="402" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D402" s="13"/>
     </row>
-    <row r="403" spans="4:4">
+    <row r="403" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D403" s="13"/>
     </row>
-    <row r="404" spans="4:4">
+    <row r="404" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D404" s="13"/>
     </row>
-    <row r="405" spans="4:4">
+    <row r="405" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D405" s="13"/>
     </row>
-    <row r="406" spans="4:4">
+    <row r="406" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D406" s="13"/>
     </row>
-    <row r="407" spans="4:4">
+    <row r="407" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D407" s="13"/>
     </row>
-    <row r="408" spans="4:4">
+    <row r="408" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D408" s="13"/>
     </row>
-    <row r="409" spans="4:4">
+    <row r="409" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D409" s="13"/>
     </row>
-    <row r="410" spans="4:4">
+    <row r="410" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D410" s="13"/>
     </row>
-    <row r="411" spans="4:4">
+    <row r="411" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D411" s="13"/>
     </row>
-    <row r="412" spans="4:4">
+    <row r="412" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D412" s="13"/>
     </row>
-    <row r="413" spans="4:4">
+    <row r="413" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D413" s="13"/>
     </row>
-    <row r="414" spans="4:4">
+    <row r="414" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D414" s="13"/>
     </row>
-    <row r="415" spans="4:4">
+    <row r="415" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D415" s="13"/>
     </row>
-    <row r="416" spans="4:4">
+    <row r="416" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D416" s="13"/>
     </row>
-    <row r="417" spans="4:4">
+    <row r="417" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D417" s="13"/>
     </row>
-    <row r="418" spans="4:4">
+    <row r="418" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D418" s="13"/>
     </row>
-    <row r="419" spans="4:4">
+    <row r="419" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D419" s="13"/>
     </row>
-    <row r="420" spans="4:4">
+    <row r="420" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D420" s="13"/>
     </row>
-    <row r="421" spans="4:4">
+    <row r="421" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D421" s="13"/>
     </row>
-    <row r="422" spans="4:4">
+    <row r="422" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D422" s="13"/>
     </row>
-    <row r="423" spans="4:4">
+    <row r="423" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D423" s="13"/>
     </row>
-    <row r="424" spans="4:4">
+    <row r="424" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D424" s="13"/>
     </row>
-    <row r="425" spans="4:4">
+    <row r="425" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D425" s="13"/>
     </row>
-    <row r="426" spans="4:4">
+    <row r="426" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D426" s="13"/>
     </row>
-    <row r="427" spans="4:4">
+    <row r="427" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D427" s="13"/>
     </row>
-    <row r="428" spans="4:4">
+    <row r="428" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D428" s="13"/>
     </row>
-    <row r="429" spans="4:4">
+    <row r="429" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D429" s="13"/>
     </row>
-    <row r="430" spans="4:4">
+    <row r="430" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D430" s="13"/>
     </row>
-    <row r="431" spans="4:4">
+    <row r="431" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D431" s="13"/>
     </row>
-    <row r="432" spans="4:4">
+    <row r="432" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D432" s="13"/>
     </row>
-    <row r="433" spans="4:4">
+    <row r="433" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D433" s="13"/>
     </row>
-    <row r="434" spans="4:4">
+    <row r="434" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D434" s="13"/>
     </row>
-    <row r="435" spans="4:4">
+    <row r="435" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D435" s="13"/>
     </row>
-    <row r="436" spans="4:4">
+    <row r="436" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D436" s="13"/>
     </row>
-    <row r="437" spans="4:4">
+    <row r="437" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D437" s="13"/>
     </row>
-    <row r="438" spans="4:4">
+    <row r="438" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D438" s="13"/>
     </row>
-    <row r="439" spans="4:4">
+    <row r="439" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D439" s="13"/>
     </row>
-    <row r="440" spans="4:4">
+    <row r="440" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D440" s="13"/>
     </row>
-    <row r="441" spans="4:4">
+    <row r="441" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D441" s="13"/>
     </row>
-    <row r="442" spans="4:4">
+    <row r="442" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D442" s="13"/>
     </row>
-    <row r="443" spans="4:4">
+    <row r="443" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D443" s="13"/>
     </row>
-    <row r="444" spans="4:4">
+    <row r="444" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D444" s="13"/>
     </row>
-    <row r="445" spans="4:4">
+    <row r="445" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D445" s="13"/>
     </row>
-    <row r="446" spans="4:4">
+    <row r="446" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D446" s="13"/>
     </row>
-    <row r="447" spans="4:4">
+    <row r="447" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D447" s="13"/>
     </row>
-    <row r="448" spans="4:4">
+    <row r="448" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D448" s="13"/>
     </row>
-    <row r="449" spans="4:4">
+    <row r="449" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D449" s="13"/>
     </row>
-    <row r="450" spans="4:4">
+    <row r="450" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D450" s="13"/>
     </row>
-    <row r="451" spans="4:4">
+    <row r="451" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D451" s="13"/>
     </row>
-    <row r="452" spans="4:4">
+    <row r="452" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D452" s="13"/>
     </row>
-    <row r="453" spans="4:4">
+    <row r="453" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D453" s="13"/>
     </row>
-    <row r="454" spans="4:4">
+    <row r="454" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D454" s="13"/>
     </row>
-    <row r="455" spans="4:4">
+    <row r="455" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D455" s="13"/>
     </row>
-    <row r="456" spans="4:4">
+    <row r="456" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D456" s="13"/>
     </row>
-    <row r="457" spans="4:4">
+    <row r="457" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D457" s="13"/>
     </row>
-    <row r="458" spans="4:4">
+    <row r="458" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D458" s="13"/>
     </row>
-    <row r="459" spans="4:4">
+    <row r="459" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D459" s="13"/>
     </row>
-    <row r="460" spans="4:4">
+    <row r="460" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D460" s="13"/>
     </row>
-    <row r="461" spans="4:4">
+    <row r="461" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D461" s="13"/>
     </row>
-    <row r="462" spans="4:4">
+    <row r="462" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D462" s="13"/>
     </row>
-    <row r="463" spans="4:4">
+    <row r="463" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D463" s="13"/>
     </row>
-    <row r="464" spans="4:4">
+    <row r="464" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D464" s="13"/>
     </row>
-    <row r="465" spans="4:4">
+    <row r="465" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D465" s="13"/>
     </row>
-    <row r="466" spans="4:4">
+    <row r="466" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D466" s="13"/>
     </row>
-    <row r="467" spans="4:4">
+    <row r="467" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D467" s="13"/>
     </row>
-    <row r="468" spans="4:4">
+    <row r="468" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D468" s="13"/>
     </row>
-    <row r="469" spans="4:4">
+    <row r="469" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D469" s="13"/>
     </row>
-    <row r="470" spans="4:4">
+    <row r="470" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D470" s="13"/>
     </row>
-    <row r="471" spans="4:4">
+    <row r="471" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D471" s="13"/>
     </row>
-    <row r="472" spans="4:4">
+    <row r="472" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D472" s="13"/>
     </row>
-    <row r="473" spans="4:4">
+    <row r="473" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D473" s="13"/>
     </row>
-    <row r="474" spans="4:4">
+    <row r="474" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D474" s="13"/>
     </row>
-    <row r="475" spans="4:4">
+    <row r="475" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D475" s="13"/>
     </row>
-    <row r="476" spans="4:4">
+    <row r="476" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D476" s="13"/>
     </row>
-    <row r="477" spans="4:4">
+    <row r="477" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D477" s="13"/>
     </row>
-    <row r="478" spans="4:4">
+    <row r="478" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D478" s="13"/>
     </row>
-    <row r="479" spans="4:4">
+    <row r="479" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D479" s="13"/>
     </row>
-    <row r="480" spans="4:4">
+    <row r="480" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D480" s="13"/>
     </row>
-    <row r="481" spans="4:4">
+    <row r="481" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D481" s="13"/>
     </row>
-    <row r="482" spans="4:4">
+    <row r="482" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D482" s="13"/>
     </row>
-    <row r="483" spans="4:4">
+    <row r="483" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D483" s="13"/>
     </row>
-    <row r="484" spans="4:4">
+    <row r="484" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D484" s="13"/>
     </row>
-    <row r="485" spans="4:4">
+    <row r="485" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D485" s="13"/>
     </row>
-    <row r="486" spans="4:4">
+    <row r="486" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D486" s="13"/>
     </row>
-    <row r="487" spans="4:4">
+    <row r="487" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D487" s="13"/>
     </row>
-    <row r="488" spans="4:4">
+    <row r="488" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D488" s="13"/>
     </row>
-    <row r="489" spans="4:4">
+    <row r="489" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D489" s="13"/>
     </row>
-    <row r="490" spans="4:4">
+    <row r="490" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D490" s="13"/>
     </row>
-    <row r="491" spans="4:4">
+    <row r="491" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D491" s="13"/>
     </row>
-    <row r="492" spans="4:4">
+    <row r="492" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D492" s="13"/>
     </row>
-    <row r="493" spans="4:4">
+    <row r="493" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D493" s="13"/>
     </row>
-    <row r="494" spans="4:4">
+    <row r="494" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D494" s="13"/>
     </row>
-    <row r="495" spans="4:4">
+    <row r="495" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D495" s="13"/>
     </row>
-    <row r="496" spans="4:4">
+    <row r="496" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D496" s="13"/>
     </row>
-    <row r="497" spans="4:4">
+    <row r="497" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D497" s="13"/>
     </row>
-    <row r="498" spans="4:4">
+    <row r="498" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D498" s="13"/>
     </row>
-    <row r="499" spans="4:4">
+    <row r="499" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D499" s="13"/>
     </row>
-    <row r="500" spans="4:4">
+    <row r="500" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D500" s="13"/>
     </row>
-    <row r="501" spans="4:4">
+    <row r="501" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D501" s="13"/>
     </row>
-    <row r="502" spans="4:4">
+    <row r="502" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D502" s="13"/>
     </row>
-    <row r="503" spans="4:4">
+    <row r="503" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D503" s="13"/>
     </row>
-    <row r="504" spans="4:4">
+    <row r="504" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D504" s="13"/>
     </row>
-    <row r="505" spans="4:4">
+    <row r="505" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D505" s="13"/>
     </row>
-    <row r="506" spans="4:4">
+    <row r="506" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D506" s="13"/>
     </row>
-    <row r="507" spans="4:4">
+    <row r="507" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D507" s="13"/>
     </row>
-    <row r="508" spans="4:4">
+    <row r="508" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D508" s="13"/>
     </row>
-    <row r="509" spans="4:4">
+    <row r="509" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D509" s="13"/>
     </row>
-    <row r="510" spans="4:4">
+    <row r="510" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D510" s="13"/>
     </row>
-    <row r="511" spans="4:4">
+    <row r="511" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D511" s="13"/>
     </row>
-    <row r="512" spans="4:4">
+    <row r="512" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D512" s="13"/>
     </row>
-    <row r="513" spans="4:4">
+    <row r="513" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D513" s="13"/>
     </row>
-    <row r="514" spans="4:4">
+    <row r="514" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D514" s="13"/>
     </row>
-    <row r="515" spans="4:4">
+    <row r="515" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D515" s="13"/>
     </row>
-    <row r="516" spans="4:4">
+    <row r="516" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D516" s="13"/>
     </row>
-    <row r="517" spans="4:4">
+    <row r="517" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D517" s="13"/>
     </row>
-    <row r="518" spans="4:4">
+    <row r="518" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D518" s="13"/>
     </row>
-    <row r="519" spans="4:4">
+    <row r="519" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D519" s="13"/>
     </row>
-    <row r="520" spans="4:4">
+    <row r="520" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D520" s="13"/>
     </row>
-    <row r="521" spans="4:4">
+    <row r="521" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D521" s="13"/>
     </row>
-    <row r="522" spans="4:4">
+    <row r="522" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D522" s="13"/>
     </row>
-    <row r="523" spans="4:4">
+    <row r="523" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D523" s="13"/>
     </row>
-    <row r="524" spans="4:4">
+    <row r="524" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D524" s="13"/>
     </row>
-    <row r="525" spans="4:4">
+    <row r="525" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D525" s="13"/>
     </row>
-    <row r="526" spans="4:4">
+    <row r="526" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D526" s="13"/>
     </row>
-    <row r="527" spans="4:4">
+    <row r="527" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D527" s="13"/>
     </row>
-    <row r="528" spans="4:4">
+    <row r="528" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D528" s="13"/>
     </row>
-    <row r="529" spans="4:4">
+    <row r="529" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D529" s="13"/>
     </row>
-    <row r="530" spans="4:4">
+    <row r="530" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D530" s="13"/>
     </row>
-    <row r="531" spans="4:4">
+    <row r="531" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D531" s="13"/>
     </row>
-    <row r="532" spans="4:4">
+    <row r="532" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D532" s="13"/>
     </row>
-    <row r="533" spans="4:4">
+    <row r="533" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D533" s="13"/>
     </row>
-    <row r="534" spans="4:4">
+    <row r="534" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D534" s="13"/>
     </row>
-    <row r="535" spans="4:4">
+    <row r="535" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D535" s="13"/>
     </row>
-    <row r="536" spans="4:4">
+    <row r="536" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D536" s="13"/>
     </row>
-    <row r="537" spans="4:4">
+    <row r="537" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D537" s="13"/>
     </row>
-    <row r="538" spans="4:4">
+    <row r="538" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D538" s="13"/>
     </row>
-    <row r="539" spans="4:4">
+    <row r="539" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D539" s="13"/>
     </row>
-    <row r="540" spans="4:4">
+    <row r="540" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D540" s="13"/>
     </row>
-    <row r="541" spans="4:4">
+    <row r="541" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D541" s="13"/>
     </row>
-    <row r="542" spans="4:4">
+    <row r="542" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D542" s="13"/>
     </row>
-    <row r="543" spans="4:4">
+    <row r="543" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D543" s="13"/>
     </row>
-    <row r="544" spans="4:4">
+    <row r="544" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D544" s="13"/>
     </row>
-    <row r="545" spans="4:4">
+    <row r="545" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D545" s="13"/>
     </row>
-    <row r="546" spans="4:4">
+    <row r="546" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D546" s="13"/>
     </row>
-    <row r="547" spans="4:4">
+    <row r="547" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D547" s="13"/>
     </row>
-    <row r="548" spans="4:4">
+    <row r="548" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D548" s="13"/>
     </row>
-    <row r="549" spans="4:4">
+    <row r="549" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D549" s="13"/>
     </row>
-    <row r="550" spans="4:4">
+    <row r="550" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D550" s="13"/>
     </row>
-    <row r="551" spans="4:4">
+    <row r="551" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D551" s="13"/>
     </row>
-    <row r="552" spans="4:4">
+    <row r="552" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D552" s="13"/>
     </row>
-    <row r="553" spans="4:4">
+    <row r="553" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D553" s="13"/>
     </row>
-    <row r="554" spans="4:4">
+    <row r="554" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D554" s="13"/>
     </row>
-    <row r="555" spans="4:4">
+    <row r="555" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D555" s="13"/>
     </row>
-    <row r="556" spans="4:4">
+    <row r="556" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D556" s="13"/>
     </row>
-    <row r="557" spans="4:4">
+    <row r="557" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D557" s="13"/>
     </row>
-    <row r="558" spans="4:4">
+    <row r="558" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D558" s="13"/>
     </row>
-    <row r="559" spans="4:4">
+    <row r="559" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D559" s="13"/>
     </row>
-    <row r="560" spans="4:4">
+    <row r="560" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D560" s="13"/>
     </row>
-    <row r="561" spans="4:4">
+    <row r="561" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D561" s="13"/>
     </row>
-    <row r="562" spans="4:4">
+    <row r="562" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D562" s="13"/>
     </row>
-    <row r="563" spans="4:4">
+    <row r="563" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D563" s="13"/>
     </row>
-    <row r="564" spans="4:4">
+    <row r="564" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D564" s="13"/>
     </row>
-    <row r="565" spans="4:4">
+    <row r="565" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D565" s="13"/>
     </row>
-    <row r="566" spans="4:4">
+    <row r="566" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D566" s="13"/>
     </row>
-    <row r="567" spans="4:4">
+    <row r="567" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D567" s="13"/>
     </row>
-    <row r="568" spans="4:4">
+    <row r="568" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D568" s="13"/>
     </row>
-    <row r="569" spans="4:4">
+    <row r="569" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D569" s="13"/>
     </row>
-    <row r="570" spans="4:4">
+    <row r="570" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D570" s="13"/>
     </row>
-    <row r="571" spans="4:4">
+    <row r="571" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D571" s="13"/>
     </row>
-    <row r="572" spans="4:4">
+    <row r="572" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D572" s="13"/>
     </row>
-    <row r="573" spans="4:4">
+    <row r="573" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D573" s="13"/>
     </row>
-    <row r="574" spans="4:4">
+    <row r="574" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D574" s="13"/>
     </row>
-    <row r="575" spans="4:4">
+    <row r="575" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D575" s="13"/>
     </row>
-    <row r="576" spans="4:4">
+    <row r="576" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D576" s="13"/>
     </row>
-    <row r="577" spans="4:4">
+    <row r="577" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D577" s="13"/>
     </row>
-    <row r="578" spans="4:4">
+    <row r="578" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D578" s="13"/>
     </row>
-    <row r="579" spans="4:4">
+    <row r="579" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D579" s="13"/>
     </row>
-    <row r="580" spans="4:4">
+    <row r="580" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D580" s="13"/>
     </row>
-    <row r="581" spans="4:4">
+    <row r="581" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D581" s="13"/>
     </row>
-    <row r="582" spans="4:4">
+    <row r="582" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D582" s="13"/>
     </row>
-    <row r="583" spans="4:4">
+    <row r="583" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D583" s="13"/>
     </row>
-    <row r="584" spans="4:4">
+    <row r="584" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D584" s="13"/>
     </row>
-    <row r="585" spans="4:4">
+    <row r="585" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D585" s="13"/>
     </row>
-    <row r="586" spans="4:4">
+    <row r="586" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D586" s="13"/>
     </row>
-    <row r="587" spans="4:4">
+    <row r="587" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D587" s="13"/>
     </row>
-    <row r="588" spans="4:4">
+    <row r="588" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D588" s="13"/>
     </row>
-    <row r="589" spans="4:4">
+    <row r="589" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D589" s="13"/>
     </row>
-    <row r="590" spans="4:4">
+    <row r="590" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D590" s="13"/>
     </row>
-    <row r="591" spans="4:4">
+    <row r="591" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D591" s="13"/>
     </row>
-    <row r="592" spans="4:4">
+    <row r="592" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D592" s="13"/>
     </row>
-    <row r="593" spans="4:4">
+    <row r="593" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D593" s="13"/>
     </row>
-    <row r="594" spans="4:4">
+    <row r="594" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D594" s="13"/>
     </row>
-    <row r="595" spans="4:4">
+    <row r="595" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D595" s="13"/>
     </row>
-    <row r="596" spans="4:4">
+    <row r="596" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D596" s="13"/>
     </row>
-    <row r="597" spans="4:4">
+    <row r="597" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D597" s="13"/>
     </row>
-    <row r="598" spans="4:4">
+    <row r="598" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D598" s="13"/>
     </row>
-    <row r="599" spans="4:4">
+    <row r="599" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D599" s="13"/>
     </row>
-    <row r="600" spans="4:4">
+    <row r="600" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D600" s="13"/>
     </row>
-    <row r="601" spans="4:4">
+    <row r="601" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D601" s="13"/>
     </row>
-    <row r="602" spans="4:4">
+    <row r="602" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D602" s="13"/>
     </row>
-    <row r="603" spans="4:4">
+    <row r="603" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D603" s="13"/>
     </row>
-    <row r="604" spans="4:4">
+    <row r="604" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D604" s="13"/>
     </row>
-    <row r="605" spans="4:4">
+    <row r="605" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D605" s="13"/>
     </row>
-    <row r="606" spans="4:4">
+    <row r="606" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D606" s="13"/>
     </row>
-    <row r="607" spans="4:4">
+    <row r="607" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D607" s="13"/>
     </row>
-    <row r="608" spans="4:4">
+    <row r="608" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D608" s="13"/>
     </row>
-    <row r="609" spans="4:4">
+    <row r="609" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D609" s="13"/>
     </row>
-    <row r="610" spans="4:4">
+    <row r="610" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D610" s="13"/>
     </row>
-    <row r="611" spans="4:4">
+    <row r="611" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D611" s="13"/>
     </row>
-    <row r="612" spans="4:4">
+    <row r="612" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D612" s="13"/>
     </row>
-    <row r="613" spans="4:4">
+    <row r="613" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D613" s="13"/>
     </row>
-    <row r="614" spans="4:4">
+    <row r="614" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D614" s="13"/>
     </row>
-    <row r="615" spans="4:4">
+    <row r="615" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D615" s="13"/>
     </row>
-    <row r="616" spans="4:4">
+    <row r="616" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D616" s="13"/>
     </row>
-    <row r="617" spans="4:4">
+    <row r="617" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D617" s="13"/>
     </row>
-    <row r="618" spans="4:4">
+    <row r="618" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D618" s="13"/>
     </row>
-    <row r="619" spans="4:4">
+    <row r="619" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D619" s="13"/>
     </row>
-    <row r="620" spans="4:4">
+    <row r="620" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D620" s="13"/>
     </row>
-    <row r="621" spans="4:4">
+    <row r="621" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D621" s="13"/>
     </row>
-    <row r="622" spans="4:4">
+    <row r="622" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D622" s="13"/>
     </row>
-    <row r="623" spans="4:4">
+    <row r="623" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D623" s="13"/>
     </row>
-    <row r="624" spans="4:4">
+    <row r="624" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D624" s="13"/>
     </row>
-    <row r="625" spans="4:4">
+    <row r="625" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D625" s="13"/>
     </row>
-    <row r="626" spans="4:4">
+    <row r="626" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D626" s="13"/>
     </row>
-    <row r="627" spans="4:4">
+    <row r="627" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D627" s="13"/>
     </row>
-    <row r="628" spans="4:4">
+    <row r="628" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D628" s="13"/>
     </row>
-    <row r="629" spans="4:4">
+    <row r="629" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D629" s="13"/>
     </row>
-    <row r="630" spans="4:4">
+    <row r="630" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D630" s="13"/>
     </row>
-    <row r="631" spans="4:4">
+    <row r="631" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D631" s="13"/>
     </row>
-    <row r="632" spans="4:4">
+    <row r="632" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D632" s="13"/>
     </row>
-    <row r="633" spans="4:4">
+    <row r="633" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D633" s="13"/>
     </row>
-    <row r="634" spans="4:4">
+    <row r="634" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D634" s="13"/>
     </row>
-    <row r="635" spans="4:4">
+    <row r="635" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D635" s="13"/>
     </row>
-    <row r="636" spans="4:4">
+    <row r="636" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D636" s="13"/>
     </row>
-    <row r="637" spans="4:4">
+    <row r="637" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D637" s="13"/>
     </row>
-    <row r="638" spans="4:4">
+    <row r="638" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D638" s="13"/>
     </row>
-    <row r="639" spans="4:4">
+    <row r="639" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D639" s="13"/>
     </row>
-    <row r="640" spans="4:4">
+    <row r="640" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D640" s="13"/>
     </row>
-    <row r="641" spans="4:4">
+    <row r="641" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D641" s="13"/>
     </row>
-    <row r="642" spans="4:4">
+    <row r="642" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D642" s="13"/>
     </row>
-    <row r="643" spans="4:4">
+    <row r="643" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D643" s="13"/>
     </row>
-    <row r="644" spans="4:4">
+    <row r="644" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D644" s="13"/>
     </row>
-    <row r="645" spans="4:4">
+    <row r="645" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D645" s="13"/>
     </row>
-    <row r="646" spans="4:4">
+    <row r="646" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D646" s="13"/>
     </row>
-    <row r="647" spans="4:4">
+    <row r="647" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D647" s="13"/>
     </row>
-    <row r="648" spans="4:4">
+    <row r="648" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D648" s="13"/>
     </row>
-    <row r="649" spans="4:4">
+    <row r="649" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D649" s="13"/>
     </row>
-    <row r="650" spans="4:4">
+    <row r="650" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D650" s="13"/>
     </row>
-    <row r="651" spans="4:4">
+    <row r="651" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D651" s="13"/>
     </row>
-    <row r="652" spans="4:4">
+    <row r="652" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D652" s="13"/>
     </row>
-    <row r="653" spans="4:4">
+    <row r="653" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D653" s="13"/>
     </row>
-    <row r="654" spans="4:4">
+    <row r="654" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D654" s="13"/>
     </row>
-    <row r="655" spans="4:4">
+    <row r="655" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D655" s="13"/>
     </row>
-    <row r="656" spans="4:4">
+    <row r="656" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D656" s="13"/>
     </row>
-    <row r="657" spans="4:4">
+    <row r="657" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D657" s="13"/>
     </row>
-    <row r="658" spans="4:4">
+    <row r="658" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D658" s="13"/>
     </row>
-    <row r="659" spans="4:4">
+    <row r="659" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D659" s="13"/>
     </row>
-    <row r="660" spans="4:4">
+    <row r="660" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D660" s="13"/>
     </row>
-    <row r="661" spans="4:4">
+    <row r="661" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D661" s="13"/>
     </row>
-    <row r="662" spans="4:4">
+    <row r="662" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D662" s="13"/>
     </row>
-    <row r="663" spans="4:4">
+    <row r="663" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D663" s="13"/>
     </row>
-    <row r="664" spans="4:4">
+    <row r="664" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D664" s="13"/>
     </row>
-    <row r="665" spans="4:4">
+    <row r="665" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D665" s="13"/>
     </row>
-    <row r="666" spans="4:4">
+    <row r="666" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D666" s="13"/>
     </row>
-    <row r="667" spans="4:4">
+    <row r="667" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D667" s="13"/>
     </row>
-    <row r="668" spans="4:4">
+    <row r="668" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D668" s="13"/>
     </row>
-    <row r="669" spans="4:4">
+    <row r="669" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D669" s="13"/>
     </row>
-    <row r="670" spans="4:4">
+    <row r="670" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D670" s="13"/>
     </row>
-    <row r="671" spans="4:4">
+    <row r="671" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D671" s="13"/>
     </row>
-    <row r="672" spans="4:4">
+    <row r="672" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D672" s="13"/>
     </row>
-    <row r="673" spans="4:4">
+    <row r="673" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D673" s="13"/>
     </row>
-    <row r="674" spans="4:4">
+    <row r="674" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D674" s="13"/>
     </row>
-    <row r="675" spans="4:4">
+    <row r="675" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D675" s="13"/>
     </row>
-    <row r="676" spans="4:4">
+    <row r="676" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D676" s="13"/>
     </row>
-    <row r="677" spans="4:4">
+    <row r="677" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D677" s="13"/>
     </row>
-    <row r="678" spans="4:4">
+    <row r="678" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D678" s="13"/>
     </row>
-    <row r="679" spans="4:4">
+    <row r="679" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D679" s="13"/>
     </row>
-    <row r="680" spans="4:4">
+    <row r="680" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D680" s="13"/>
     </row>
-    <row r="681" spans="4:4">
+    <row r="681" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D681" s="13"/>
     </row>
-    <row r="682" spans="4:4">
+    <row r="682" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D682" s="13"/>
     </row>
-    <row r="683" spans="4:4">
+    <row r="683" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D683" s="13"/>
     </row>
-    <row r="684" spans="4:4">
+    <row r="684" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D684" s="13"/>
     </row>
-    <row r="685" spans="4:4">
+    <row r="685" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D685" s="13"/>
     </row>
-    <row r="686" spans="4:4">
+    <row r="686" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D686" s="13"/>
     </row>
-    <row r="687" spans="4:4">
+    <row r="687" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D687" s="13"/>
     </row>
-    <row r="688" spans="4:4">
+    <row r="688" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D688" s="13"/>
     </row>
-    <row r="689" spans="4:4">
+    <row r="689" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D689" s="13"/>
     </row>
-    <row r="690" spans="4:4">
+    <row r="690" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D690" s="13"/>
     </row>
-    <row r="691" spans="4:4">
+    <row r="691" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D691" s="13"/>
     </row>
-    <row r="692" spans="4:4">
+    <row r="692" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D692" s="13"/>
     </row>
-    <row r="693" spans="4:4">
+    <row r="693" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D693" s="13"/>
     </row>
-    <row r="694" spans="4:4">
+    <row r="694" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D694" s="13"/>
     </row>
-    <row r="695" spans="4:4">
+    <row r="695" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D695" s="13"/>
     </row>
-    <row r="696" spans="4:4">
+    <row r="696" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D696" s="13"/>
     </row>
-    <row r="697" spans="4:4">
+    <row r="697" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D697" s="13"/>
     </row>
-    <row r="698" spans="4:4">
+    <row r="698" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D698" s="13"/>
     </row>
-    <row r="699" spans="4:4">
+    <row r="699" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D699" s="13"/>
     </row>
-    <row r="700" spans="4:4">
+    <row r="700" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D700" s="13"/>
     </row>
-    <row r="701" spans="4:4">
+    <row r="701" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D701" s="13"/>
     </row>
-    <row r="702" spans="4:4">
+    <row r="702" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D702" s="13"/>
     </row>
-    <row r="703" spans="4:4">
+    <row r="703" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D703" s="13"/>
     </row>
-    <row r="704" spans="4:4">
+    <row r="704" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D704" s="13"/>
     </row>
-    <row r="705" spans="4:4">
+    <row r="705" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D705" s="13"/>
     </row>
-    <row r="706" spans="4:4">
+    <row r="706" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D706" s="13"/>
     </row>
-    <row r="707" spans="4:4">
+    <row r="707" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D707" s="13"/>
     </row>
-    <row r="708" spans="4:4">
+    <row r="708" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D708" s="13"/>
     </row>
-    <row r="709" spans="4:4">
+    <row r="709" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D709" s="13"/>
     </row>
-    <row r="710" spans="4:4">
+    <row r="710" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D710" s="13"/>
     </row>
-    <row r="711" spans="4:4">
+    <row r="711" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D711" s="13"/>
     </row>
-    <row r="712" spans="4:4">
+    <row r="712" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D712" s="13"/>
     </row>
-    <row r="713" spans="4:4">
+    <row r="713" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D713" s="13"/>
     </row>
-    <row r="714" spans="4:4">
+    <row r="714" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D714" s="13"/>
     </row>
-    <row r="715" spans="4:4">
+    <row r="715" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D715" s="13"/>
     </row>
-    <row r="716" spans="4:4">
+    <row r="716" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D716" s="13"/>
     </row>
-    <row r="717" spans="4:4">
+    <row r="717" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D717" s="13"/>
     </row>
-    <row r="718" spans="4:4">
+    <row r="718" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D718" s="13"/>
     </row>
-    <row r="719" spans="4:4">
+    <row r="719" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D719" s="13"/>
     </row>
-    <row r="720" spans="4:4">
+    <row r="720" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D720" s="13"/>
     </row>
-    <row r="721" spans="4:4">
+    <row r="721" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D721" s="13"/>
     </row>
-    <row r="722" spans="4:4">
+    <row r="722" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D722" s="13"/>
     </row>
-    <row r="723" spans="4:4">
+    <row r="723" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D723" s="13"/>
     </row>
-    <row r="724" spans="4:4">
+    <row r="724" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D724" s="13"/>
     </row>
-    <row r="725" spans="4:4">
+    <row r="725" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D725" s="13"/>
     </row>
-    <row r="726" spans="4:4">
+    <row r="726" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D726" s="13"/>
     </row>
-    <row r="727" spans="4:4">
+    <row r="727" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D727" s="13"/>
     </row>
-    <row r="728" spans="4:4">
+    <row r="728" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D728" s="13"/>
     </row>
-    <row r="729" spans="4:4">
+    <row r="729" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D729" s="13"/>
     </row>
-    <row r="730" spans="4:4">
+    <row r="730" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D730" s="13"/>
     </row>
-    <row r="731" spans="4:4">
+    <row r="731" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D731" s="13"/>
     </row>
-    <row r="732" spans="4:4">
+    <row r="732" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D732" s="13"/>
     </row>
-    <row r="733" spans="4:4">
+    <row r="733" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D733" s="13"/>
     </row>
-    <row r="734" spans="4:4">
+    <row r="734" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D734" s="13"/>
     </row>
-    <row r="735" spans="4:4">
+    <row r="735" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D735" s="13"/>
     </row>
-    <row r="736" spans="4:4">
+    <row r="736" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D736" s="13"/>
     </row>
-    <row r="737" spans="4:4">
+    <row r="737" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D737" s="13"/>
     </row>
-    <row r="738" spans="4:4">
+    <row r="738" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D738" s="13"/>
     </row>
-    <row r="739" spans="4:4">
+    <row r="739" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D739" s="13"/>
     </row>
-    <row r="740" spans="4:4">
+    <row r="740" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D740" s="13"/>
     </row>
-    <row r="741" spans="4:4">
+    <row r="741" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D741" s="13"/>
     </row>
-    <row r="742" spans="4:4">
+    <row r="742" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D742" s="13"/>
     </row>
-    <row r="743" spans="4:4">
+    <row r="743" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D743" s="13"/>
     </row>
-    <row r="744" spans="4:4">
+    <row r="744" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D744" s="13"/>
     </row>
-    <row r="745" spans="4:4">
+    <row r="745" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D745" s="13"/>
     </row>
-    <row r="746" spans="4:4">
+    <row r="746" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D746" s="13"/>
     </row>
-    <row r="747" spans="4:4">
+    <row r="747" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D747" s="13"/>
     </row>
-    <row r="748" spans="4:4">
+    <row r="748" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D748" s="13"/>
     </row>
-    <row r="749" spans="4:4">
+    <row r="749" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D749" s="13"/>
     </row>
-    <row r="750" spans="4:4">
+    <row r="750" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D750" s="13"/>
     </row>
-    <row r="751" spans="4:4">
+    <row r="751" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D751" s="13"/>
     </row>
-    <row r="752" spans="4:4">
+    <row r="752" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D752" s="13"/>
     </row>
-    <row r="753" spans="2:4">
+    <row r="753" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D753" s="13"/>
     </row>
-    <row r="754" spans="2:4">
+    <row r="754" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D754" s="13"/>
     </row>
-    <row r="755" spans="2:4">
+    <row r="755" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D755" s="13"/>
     </row>
-    <row r="756" spans="2:4">
+    <row r="756" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D756" s="13"/>
     </row>
-    <row r="757" spans="2:4">
+    <row r="757" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D757" s="13"/>
     </row>
-    <row r="758" spans="2:4">
+    <row r="758" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D758" s="13"/>
     </row>
-    <row r="759" spans="2:4">
+    <row r="759" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D759" s="13"/>
     </row>
-    <row r="760" spans="2:4">
+    <row r="760" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D760" s="13"/>
     </row>
-    <row r="761" spans="2:4">
+    <row r="761" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D761" s="13"/>
     </row>
-    <row r="762" spans="2:4">
+    <row r="762" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D762" s="13"/>
     </row>
-    <row r="763" spans="2:4">
+    <row r="763" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D763" s="13"/>
     </row>
-    <row r="764" spans="2:4">
+    <row r="764" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D764" s="13"/>
     </row>
-    <row r="765" spans="2:4">
+    <row r="765" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D765" s="13"/>
     </row>
-    <row r="766" spans="2:4">
+    <row r="766" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D766" s="13"/>
     </row>
-    <row r="767" spans="2:4">
+    <row r="767" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D767" s="13"/>
     </row>
-    <row r="768" spans="2:4">
+    <row r="768" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B768" s="2"/>
       <c r="C768" s="2"/>
       <c r="D768" s="13"/>
     </row>
-    <row r="769" spans="2:4">
+    <row r="769" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B769" s="2"/>
       <c r="C769" s="2"/>
       <c r="D769" s="13"/>
     </row>
-    <row r="770" spans="2:4">
+    <row r="770" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B770" s="2"/>
       <c r="C770" s="2"/>
       <c r="D770" s="13"/>
     </row>
-    <row r="771" spans="2:4">
+    <row r="771" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B771" s="2"/>
       <c r="C771" s="2"/>
       <c r="D771" s="13"/>
     </row>
-    <row r="772" spans="2:4">
+    <row r="772" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B772" s="2"/>
       <c r="C772" s="2"/>
       <c r="D772" s="13"/>
     </row>
-    <row r="773" spans="2:4">
+    <row r="773" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B773" s="2"/>
       <c r="C773" s="2"/>
       <c r="D773" s="13"/>
     </row>
-    <row r="774" spans="2:4">
+    <row r="774" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B774" s="2"/>
       <c r="C774" s="2"/>
       <c r="D774" s="13"/>
     </row>
-    <row r="775" spans="2:4">
+    <row r="775" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B775" s="2"/>
       <c r="C775" s="2"/>
       <c r="D775" s="13"/>
     </row>
-    <row r="776" spans="2:4">
+    <row r="776" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B776" s="2"/>
       <c r="C776" s="2"/>
       <c r="D776" s="13"/>
     </row>
-    <row r="777" spans="2:4">
+    <row r="777" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B777" s="2"/>
       <c r="C777" s="2"/>
       <c r="D777" s="13"/>
     </row>
-    <row r="778" spans="2:4">
+    <row r="778" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B778" s="2"/>
       <c r="C778" s="2"/>
       <c r="D778" s="13"/>
     </row>
-    <row r="779" spans="2:4">
+    <row r="779" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B779" s="2"/>
       <c r="C779" s="2"/>
       <c r="D779" s="13"/>
     </row>
-    <row r="780" spans="2:4">
+    <row r="780" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B780" s="2"/>
       <c r="C780" s="2"/>
       <c r="D780" s="13"/>
     </row>
-    <row r="781" spans="2:4">
+    <row r="781" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B781" s="2"/>
       <c r="C781" s="2"/>
       <c r="D781" s="13"/>
     </row>
-    <row r="782" spans="2:4">
+    <row r="782" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B782" s="2"/>
       <c r="C782" s="2"/>
       <c r="D782" s="13"/>
     </row>
-    <row r="783" spans="2:4">
+    <row r="783" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B783" s="2"/>
       <c r="C783" s="2"/>
       <c r="D783" s="13"/>
     </row>
-    <row r="784" spans="2:4">
+    <row r="784" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B784" s="2"/>
       <c r="C784" s="2"/>
       <c r="D784" s="13"/>
     </row>
-    <row r="785" spans="2:4">
+    <row r="785" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B785" s="2"/>
       <c r="C785" s="2"/>
       <c r="D785" s="13"/>
     </row>
-    <row r="786" spans="2:4">
+    <row r="786" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B786" s="2"/>
       <c r="C786" s="2"/>
       <c r="D786" s="13"/>
     </row>
-    <row r="787" spans="2:4">
+    <row r="787" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B787" s="2"/>
       <c r="C787" s="2"/>
       <c r="D787" s="13"/>
     </row>
-    <row r="788" spans="2:4">
+    <row r="788" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B788" s="2"/>
       <c r="C788" s="2"/>
       <c r="D788" s="13"/>
     </row>
-    <row r="789" spans="2:4">
+    <row r="789" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B789" s="2"/>
       <c r="C789" s="2"/>
       <c r="D789" s="13"/>
     </row>
-    <row r="790" spans="2:4">
+    <row r="790" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B790" s="2"/>
       <c r="C790" s="2"/>
       <c r="D790" s="13"/>
     </row>
-    <row r="791" spans="2:4">
+    <row r="791" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B791" s="2"/>
       <c r="C791" s="2"/>
       <c r="D791" s="13"/>
     </row>
-    <row r="792" spans="2:4">
+    <row r="792" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B792" s="2"/>
       <c r="C792" s="2"/>
       <c r="D792" s="13"/>
     </row>
-    <row r="793" spans="2:4">
+    <row r="793" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B793" s="2"/>
       <c r="C793" s="2"/>
       <c r="D793" s="13"/>
     </row>
-    <row r="794" spans="2:4">
+    <row r="794" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B794" s="2"/>
       <c r="C794" s="2"/>
       <c r="D794" s="13"/>
     </row>
-    <row r="795" spans="2:4">
+    <row r="795" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B795" s="2"/>
       <c r="C795" s="2"/>
       <c r="D795" s="13"/>
     </row>
-    <row r="796" spans="2:4">
+    <row r="796" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B796" s="2"/>
       <c r="C796" s="2"/>
       <c r="D796" s="13"/>
     </row>
-    <row r="797" spans="2:4">
+    <row r="797" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B797" s="2"/>
       <c r="C797" s="2"/>
       <c r="D797" s="13"/>
     </row>
-    <row r="798" spans="2:4">
+    <row r="798" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B798" s="2"/>
       <c r="C798" s="2"/>
       <c r="D798" s="13"/>
     </row>
-    <row r="799" spans="2:4">
+    <row r="799" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B799" s="2"/>
       <c r="C799" s="2"/>
       <c r="D799" s="13"/>
     </row>
-    <row r="800" spans="2:4">
+    <row r="800" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B800" s="2"/>
       <c r="C800" s="2"/>
       <c r="D800" s="13"/>
     </row>
-    <row r="801" spans="2:4">
+    <row r="801" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B801" s="2"/>
       <c r="C801" s="2"/>
       <c r="D801" s="13"/>
     </row>
-    <row r="802" spans="2:4">
+    <row r="802" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B802" s="2"/>
       <c r="C802" s="2"/>
       <c r="D802" s="13"/>
     </row>
-    <row r="803" spans="2:4">
+    <row r="803" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B803" s="2"/>
       <c r="C803" s="2"/>
       <c r="D803" s="13"/>
     </row>
-    <row r="804" spans="2:4">
+    <row r="804" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B804" s="2"/>
       <c r="C804" s="2"/>
       <c r="D804" s="13"/>
     </row>
-    <row r="805" spans="2:4">
+    <row r="805" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B805" s="2"/>
       <c r="C805" s="2"/>
       <c r="D805" s="13"/>
     </row>
-    <row r="806" spans="2:4">
+    <row r="806" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B806" s="2"/>
       <c r="C806" s="2"/>
       <c r="D806" s="13"/>
     </row>
-    <row r="807" spans="2:4">
+    <row r="807" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B807" s="2"/>
       <c r="C807" s="2"/>
       <c r="D807" s="13"/>
     </row>
-    <row r="808" spans="2:4">
+    <row r="808" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B808" s="1"/>
       <c r="C808" s="1"/>
       <c r="D808" s="13"/>
     </row>
-    <row r="809" spans="2:4">
+    <row r="809" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B809" s="1"/>
       <c r="C809" s="1"/>
       <c r="D809" s="13"/>
     </row>
-    <row r="810" spans="2:4">
+    <row r="810" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B810" s="1"/>
       <c r="C810" s="1"/>
       <c r="D810" s="13"/>
     </row>
-    <row r="811" spans="2:4">
+    <row r="811" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B811" s="1"/>
       <c r="C811" s="1"/>
       <c r="D811" s="13"/>
     </row>
-    <row r="812" spans="2:4">
+    <row r="812" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B812" s="1"/>
       <c r="C812" s="1"/>
       <c r="D812" s="13"/>
     </row>
-    <row r="813" spans="2:4">
+    <row r="813" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B813" s="1"/>
       <c r="C813" s="1"/>
       <c r="D813" s="13"/>
     </row>
-    <row r="814" spans="2:4">
+    <row r="814" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B814" s="1"/>
       <c r="C814" s="1"/>
       <c r="D814" s="13"/>
     </row>
-    <row r="815" spans="2:4">
+    <row r="815" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B815" s="1"/>
       <c r="C815" s="1"/>
       <c r="D815" s="13"/>
     </row>
-    <row r="816" spans="2:4">
+    <row r="816" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D816" s="13"/>
     </row>
-    <row r="817" spans="4:4">
+    <row r="817" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D817" s="13"/>
     </row>
-    <row r="818" spans="4:4">
+    <row r="818" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D818" s="13"/>
     </row>
-    <row r="819" spans="4:4">
+    <row r="819" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D819" s="13"/>
     </row>
-    <row r="820" spans="4:4">
+    <row r="820" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D820" s="13"/>
     </row>
-    <row r="821" spans="4:4">
+    <row r="821" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D821" s="13"/>
     </row>
-    <row r="822" spans="4:4">
+    <row r="822" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D822" s="13"/>
     </row>
-    <row r="823" spans="4:4">
+    <row r="823" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D823" s="13"/>
     </row>
-    <row r="824" spans="4:4">
+    <row r="824" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D824" s="13"/>
     </row>
-    <row r="825" spans="4:4">
+    <row r="825" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D825" s="13"/>
     </row>
-    <row r="826" spans="4:4">
+    <row r="826" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D826" s="13"/>
     </row>
-    <row r="827" spans="4:4">
+    <row r="827" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D827" s="13"/>
     </row>
-    <row r="828" spans="4:4">
+    <row r="828" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D828" s="13"/>
     </row>
-    <row r="829" spans="4:4">
+    <row r="829" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D829" s="13"/>
     </row>
-    <row r="830" spans="4:4">
+    <row r="830" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D830" s="13"/>
     </row>
-    <row r="831" spans="4:4">
+    <row r="831" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D831" s="13"/>
     </row>
-    <row r="832" spans="4:4">
+    <row r="832" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D832" s="13"/>
     </row>
-    <row r="833" spans="4:4">
+    <row r="833" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D833" s="13"/>
     </row>
-    <row r="834" spans="4:4">
+    <row r="834" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D834" s="13"/>
     </row>
-    <row r="835" spans="4:4">
+    <row r="835" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D835" s="13"/>
     </row>
-    <row r="836" spans="4:4">
+    <row r="836" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D836" s="13"/>
     </row>
-    <row r="837" spans="4:4">
+    <row r="837" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D837" s="13"/>
     </row>
-    <row r="838" spans="4:4">
+    <row r="838" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D838" s="13"/>
     </row>
-    <row r="839" spans="4:4">
+    <row r="839" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D839" s="13"/>
     </row>
-    <row r="840" spans="4:4">
+    <row r="840" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D840" s="13"/>
     </row>
-    <row r="841" spans="4:4">
+    <row r="841" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D841" s="13"/>
     </row>
-    <row r="842" spans="4:4">
+    <row r="842" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D842" s="13"/>
     </row>
-    <row r="843" spans="4:4">
+    <row r="843" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D843" s="13"/>
     </row>
-    <row r="844" spans="4:4">
+    <row r="844" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D844" s="13"/>
     </row>
-    <row r="845" spans="4:4">
+    <row r="845" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D845" s="13"/>
     </row>
-    <row r="846" spans="4:4">
+    <row r="846" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D846" s="13"/>
     </row>
-    <row r="847" spans="4:4">
+    <row r="847" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D847" s="13"/>
     </row>
-    <row r="848" spans="4:4">
+    <row r="848" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D848" s="13"/>
     </row>
-    <row r="849" spans="4:4">
+    <row r="849" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D849" s="13"/>
     </row>
-    <row r="850" spans="4:4">
+    <row r="850" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D850" s="13"/>
     </row>
-    <row r="851" spans="4:4">
+    <row r="851" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D851" s="13"/>
     </row>
-    <row r="852" spans="4:4">
+    <row r="852" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D852" s="13"/>
     </row>
-    <row r="853" spans="4:4">
+    <row r="853" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D853" s="13"/>
     </row>
-    <row r="854" spans="4:4">
+    <row r="854" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D854" s="13"/>
     </row>
-    <row r="855" spans="4:4">
+    <row r="855" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D855" s="13"/>
     </row>
-    <row r="856" spans="4:4">
+    <row r="856" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D856" s="13"/>
     </row>
-    <row r="857" spans="4:4">
+    <row r="857" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D857" s="13"/>
     </row>
-    <row r="858" spans="4:4">
+    <row r="858" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D858" s="13"/>
     </row>
-    <row r="859" spans="4:4">
+    <row r="859" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D859" s="13"/>
     </row>
-    <row r="860" spans="4:4">
+    <row r="860" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D860" s="13"/>
     </row>
-    <row r="861" spans="4:4">
+    <row r="861" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D861" s="13"/>
     </row>
-    <row r="862" spans="4:4">
+    <row r="862" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D862" s="13"/>
     </row>
-    <row r="863" spans="4:4">
+    <row r="863" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D863" s="13"/>
     </row>
-    <row r="864" spans="4:4">
+    <row r="864" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D864" s="13"/>
     </row>
-    <row r="865" spans="4:4">
+    <row r="865" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D865" s="13"/>
     </row>
-    <row r="866" spans="4:4">
+    <row r="866" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D866" s="13"/>
     </row>
-    <row r="867" spans="4:4">
+    <row r="867" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D867" s="13"/>
     </row>
-    <row r="868" spans="4:4">
+    <row r="868" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D868" s="13"/>
     </row>
-    <row r="869" spans="4:4">
+    <row r="869" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D869" s="13"/>
     </row>
-    <row r="870" spans="4:4">
+    <row r="870" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D870" s="13"/>
     </row>
-    <row r="871" spans="4:4">
+    <row r="871" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D871" s="13"/>
     </row>
-    <row r="872" spans="4:4">
+    <row r="872" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D872" s="13"/>
     </row>
-    <row r="873" spans="4:4">
+    <row r="873" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D873" s="13"/>
     </row>
-    <row r="874" spans="4:4">
+    <row r="874" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D874" s="13"/>
     </row>
-    <row r="875" spans="4:4">
+    <row r="875" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D875" s="13"/>
     </row>
-    <row r="876" spans="4:4">
+    <row r="876" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D876" s="13"/>
     </row>
-    <row r="877" spans="4:4">
+    <row r="877" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D877" s="13"/>
     </row>
-    <row r="878" spans="4:4">
+    <row r="878" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D878" s="13"/>
     </row>
-    <row r="879" spans="4:4">
+    <row r="879" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D879" s="13"/>
     </row>
-    <row r="880" spans="4:4">
+    <row r="880" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D880" s="13"/>
     </row>
-    <row r="881" spans="4:4">
+    <row r="881" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D881" s="13"/>
     </row>
-    <row r="882" spans="4:4">
+    <row r="882" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D882" s="13"/>
     </row>
-    <row r="883" spans="4:4">
+    <row r="883" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D883" s="13"/>
     </row>
-    <row r="884" spans="4:4">
+    <row r="884" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D884" s="13"/>
     </row>
-    <row r="885" spans="4:4">
+    <row r="885" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D885" s="13"/>
     </row>
-    <row r="886" spans="4:4">
+    <row r="886" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D886" s="13"/>
     </row>
-    <row r="887" spans="4:4">
+    <row r="887" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D887" s="13"/>
     </row>
-    <row r="888" spans="4:4">
+    <row r="888" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D888" s="13"/>
     </row>
-    <row r="889" spans="4:4">
+    <row r="889" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D889" s="13"/>
     </row>
-    <row r="890" spans="4:4">
+    <row r="890" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D890" s="13"/>
     </row>
-    <row r="891" spans="4:4">
+    <row r="891" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D891" s="13"/>
     </row>
-    <row r="892" spans="4:4">
+    <row r="892" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D892" s="13"/>
     </row>
-    <row r="893" spans="4:4">
+    <row r="893" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D893" s="13"/>
     </row>
-    <row r="894" spans="4:4">
+    <row r="894" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D894" s="13"/>
     </row>
-    <row r="895" spans="4:4">
+    <row r="895" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D895" s="13"/>
     </row>
-    <row r="896" spans="4:4">
+    <row r="896" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D896" s="13"/>
     </row>
-    <row r="897" spans="4:4">
+    <row r="897" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D897" s="13"/>
     </row>
-    <row r="898" spans="4:4">
+    <row r="898" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D898" s="13"/>
     </row>
-    <row r="899" spans="4:4">
+    <row r="899" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D899" s="13"/>
     </row>
-    <row r="900" spans="4:4">
+    <row r="900" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D900" s="13"/>
     </row>
-    <row r="901" spans="4:4">
+    <row r="901" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D901" s="13"/>
     </row>
-    <row r="902" spans="4:4">
+    <row r="902" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D902" s="13"/>
     </row>
-    <row r="903" spans="4:4">
+    <row r="903" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D903" s="13"/>
     </row>
-    <row r="904" spans="4:4">
+    <row r="904" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D904" s="13"/>
     </row>
-    <row r="905" spans="4:4">
+    <row r="905" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D905" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>