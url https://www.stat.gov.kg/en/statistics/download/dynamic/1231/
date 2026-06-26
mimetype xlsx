--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22527"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7CB5EB7-74BF-4FBE-A7B1-92948FB870D4}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D754CA45-B74B-4403-8405-A9A250951210}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="99">
   <si>
     <t>Наименование показателей</t>
   </si>
   <si>
     <t xml:space="preserve"> Крупный рогатый скот</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Молоко и молокопродукты</t>
   </si>
   <si>
     <t>1376,4</t>
   </si>
   <si>
     <t xml:space="preserve"> Овощи</t>
   </si>
   <si>
     <t xml:space="preserve"> Фрукты</t>
   </si>
   <si>
     <t xml:space="preserve"> Сахар</t>
   </si>
   <si>
@@ -469,64 +469,118 @@
       </rPr>
       <t xml:space="preserve">2 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 1997-жылдан баштап жеке жактардын тышкы соода көлөмө  кошулат</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Предварительные данные </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _р_._-;\-* #,##0.00\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -743,50 +797,57 @@
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -796,66 +857,69 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
+  <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="172" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1105,65 +1169,71 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="16">
     <cellStyle name="Normal_GDP1" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal_PPI_PRES" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="13" xr:uid="{7EA9999F-39FF-485B-BBDA-D70B6FF0CDA5}"/>
     <cellStyle name="Обычный 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный_B" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="ТЕКСТ" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Тысячи [0]_1эксК" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Тысячи_1эксК" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Финансовый" xfId="10" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Финансовый 2 2" xfId="15" xr:uid="{6F970D48-5DC5-45F4-900B-ABBFC61FA917}"/>
+    <cellStyle name="Финансовый 3" xfId="14" xr:uid="{AFDD3E47-428B-493D-826F-E17AC0370FA3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1463,87 +1533,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AH544"/>
+  <dimension ref="A1:AI544"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="C3" sqref="C3"/>
+      <selection pane="topRight" activeCell="AL16" sqref="AL16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="68" customWidth="1"/>
     <col min="2" max="2" width="38.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="40.140625" style="11" customWidth="1"/>
-    <col min="4" max="9" width="9.5703125" style="11" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="31" max="31" width="11.42578125" style="11" customWidth="1"/>
+    <col min="4" max="9" width="9.5703125" style="11" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="12" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="12" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="12" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10.42578125" style="12" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" style="12" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="10" style="12" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="11" style="12" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="12.140625" style="12" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="12.42578125" style="12" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="12" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="12.140625" style="13" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="12.140625" style="12" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="11.5703125" style="12" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="12" style="12" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="11.42578125" style="11" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="11.28515625" style="38" hidden="1" customWidth="1"/>
+    <col min="26" max="28" width="11" style="11" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="10.85546875" style="11" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="11" style="11" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="11.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="11" customWidth="1"/>
     <col min="33" max="34" width="12.140625" style="85" customWidth="1"/>
-    <col min="35" max="36" width="9.140625" style="11"/>
+    <col min="35" max="35" width="11" style="11" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="11"/>
     <col min="37" max="37" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="38" max="249" width="9.140625" style="11"/>
     <col min="250" max="250" width="41" style="11" customWidth="1"/>
     <col min="251" max="256" width="7.7109375" style="11" customWidth="1"/>
     <col min="257" max="257" width="8.85546875" style="11" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="11"/>
     <col min="259" max="259" width="10.7109375" style="11" customWidth="1"/>
     <col min="260" max="260" width="7.7109375" style="11" customWidth="1"/>
     <col min="261" max="261" width="9.5703125" style="11" customWidth="1"/>
     <col min="262" max="262" width="10" style="11" customWidth="1"/>
     <col min="263" max="263" width="31.28515625" style="11" customWidth="1"/>
     <col min="264" max="264" width="9.28515625" style="11" customWidth="1"/>
     <col min="265" max="265" width="8.7109375" style="11" customWidth="1"/>
     <col min="266" max="266" width="9.140625" style="11"/>
     <col min="267" max="267" width="9.5703125" style="11" customWidth="1"/>
     <col min="268" max="271" width="10.42578125" style="11" customWidth="1"/>
     <col min="272" max="272" width="11.85546875" style="11" customWidth="1"/>
     <col min="273" max="505" width="9.140625" style="11"/>
     <col min="506" max="506" width="41" style="11" customWidth="1"/>
     <col min="507" max="512" width="7.7109375" style="11" customWidth="1"/>
     <col min="513" max="513" width="8.85546875" style="11" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="11"/>
     <col min="515" max="515" width="10.7109375" style="11" customWidth="1"/>
     <col min="516" max="516" width="7.7109375" style="11" customWidth="1"/>
     <col min="517" max="517" width="9.5703125" style="11" customWidth="1"/>
@@ -2512,122 +2583,123 @@
     <col min="15880" max="15880" width="9.28515625" style="11" customWidth="1"/>
     <col min="15881" max="15881" width="8.7109375" style="11" customWidth="1"/>
     <col min="15882" max="15882" width="9.140625" style="11"/>
     <col min="15883" max="15883" width="9.5703125" style="11" customWidth="1"/>
     <col min="15884" max="15887" width="10.42578125" style="11" customWidth="1"/>
     <col min="15888" max="15888" width="11.85546875" style="11" customWidth="1"/>
     <col min="15889" max="16121" width="9.140625" style="11"/>
     <col min="16122" max="16122" width="41" style="11" customWidth="1"/>
     <col min="16123" max="16128" width="7.7109375" style="11" customWidth="1"/>
     <col min="16129" max="16129" width="8.85546875" style="11" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="11"/>
     <col min="16131" max="16131" width="10.7109375" style="11" customWidth="1"/>
     <col min="16132" max="16132" width="7.7109375" style="11" customWidth="1"/>
     <col min="16133" max="16133" width="9.5703125" style="11" customWidth="1"/>
     <col min="16134" max="16134" width="10" style="11" customWidth="1"/>
     <col min="16135" max="16135" width="31.28515625" style="11" customWidth="1"/>
     <col min="16136" max="16136" width="9.28515625" style="11" customWidth="1"/>
     <col min="16137" max="16137" width="8.7109375" style="11" customWidth="1"/>
     <col min="16138" max="16138" width="9.140625" style="11"/>
     <col min="16139" max="16139" width="9.5703125" style="11" customWidth="1"/>
     <col min="16140" max="16143" width="10.42578125" style="11" customWidth="1"/>
     <col min="16144" max="16144" width="11.85546875" style="11" customWidth="1"/>
     <col min="16145" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" s="1" customFormat="1" ht="38.25" customHeight="1">
+    <row r="1" spans="1:35" s="1" customFormat="1" ht="38.25" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>82</v>
       </c>
       <c r="B1" s="28" t="s">
         <v>93</v>
       </c>
       <c r="C1" s="28" t="s">
         <v>80</v>
       </c>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="6"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="14"/>
       <c r="Y1" s="34"/>
       <c r="AG1" s="80"/>
       <c r="AH1" s="80"/>
     </row>
-    <row r="2" spans="1:34" s="53" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:35" s="53" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="56" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="55" t="s">
         <v>79</v>
       </c>
       <c r="D2" s="49"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="51"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="52"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="100"/>
       <c r="Y2" s="100"/>
       <c r="Z2" s="61"/>
       <c r="AA2" s="61"/>
       <c r="AB2" s="61"/>
       <c r="AD2" s="61"/>
       <c r="AE2" s="61"/>
       <c r="AF2" s="61"/>
       <c r="AG2" s="81"/>
       <c r="AH2" s="81"/>
-    </row>
-    <row r="3" spans="1:34" s="91" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+      <c r="AI2" s="81"/>
+    </row>
+    <row r="3" spans="1:35" s="91" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="89" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="99" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="99" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="15">
         <v>1994</v>
       </c>
       <c r="E3" s="15">
         <v>1995</v>
       </c>
       <c r="F3" s="15">
         <v>1996</v>
       </c>
       <c r="G3" s="15">
         <v>1997</v>
       </c>
       <c r="H3" s="15">
         <v>1998</v>
       </c>
       <c r="I3" s="15">
@@ -2686,52 +2758,55 @@
       </c>
       <c r="AA3" s="54">
         <v>2017</v>
       </c>
       <c r="AB3" s="63">
         <v>2018</v>
       </c>
       <c r="AC3" s="63">
         <v>2019</v>
       </c>
       <c r="AD3" s="90">
         <v>2020</v>
       </c>
       <c r="AE3" s="90">
         <v>2021</v>
       </c>
       <c r="AF3" s="63">
         <v>2022</v>
       </c>
       <c r="AG3" s="63">
         <v>2023</v>
       </c>
       <c r="AH3" s="63">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI3" s="63" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>94</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D4" s="39">
         <v>341091.3</v>
       </c>
       <c r="E4" s="39">
         <v>408938.6</v>
       </c>
       <c r="F4" s="39">
         <v>505396.6</v>
       </c>
       <c r="G4" s="39">
         <v>603808</v>
       </c>
       <c r="H4" s="39">
         <v>513635.8</v>
       </c>
       <c r="I4" s="39">
@@ -2790,87 +2865,91 @@
       </c>
       <c r="AA4" s="41">
         <v>1764254.6440000001</v>
       </c>
       <c r="AB4" s="41">
         <v>1836838.696</v>
       </c>
       <c r="AC4" s="41">
         <v>1986109.963</v>
       </c>
       <c r="AD4" s="41">
         <v>1973190.595</v>
       </c>
       <c r="AE4" s="41">
         <v>2752163.747</v>
       </c>
       <c r="AF4" s="79">
         <v>2254702.932</v>
       </c>
       <c r="AG4" s="87">
         <v>3384856.0929999999</v>
       </c>
       <c r="AH4" s="87">
         <v>5141743.4610000001</v>
       </c>
-    </row>
-    <row r="5" spans="1:34" s="72" customFormat="1" ht="6.75" customHeight="1">
+      <c r="AI4" s="87">
+        <v>2852128.9210000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35" s="72" customFormat="1" ht="9" customHeight="1">
       <c r="A5" s="17"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="42"/>
       <c r="N5" s="42"/>
       <c r="O5" s="42"/>
       <c r="P5" s="42"/>
       <c r="Q5" s="42"/>
       <c r="R5" s="42"/>
       <c r="S5" s="42"/>
       <c r="T5" s="42"/>
       <c r="U5" s="42"/>
       <c r="V5" s="42"/>
       <c r="W5" s="42"/>
       <c r="X5" s="42"/>
       <c r="Y5" s="43"/>
       <c r="Z5" s="43"/>
       <c r="AA5" s="43"/>
       <c r="AB5" s="43"/>
       <c r="AC5" s="43"/>
       <c r="AD5" s="43"/>
       <c r="AF5" s="73"/>
       <c r="AG5" s="88"/>
       <c r="AH5" s="88"/>
-    </row>
-    <row r="6" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI5" s="88"/>
+    </row>
+    <row r="6" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="74" t="s">
         <v>91</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="44">
         <v>96</v>
       </c>
       <c r="E6" s="44">
         <v>690.6</v>
       </c>
       <c r="F6" s="44">
         <v>353.50299999999999</v>
       </c>
       <c r="G6" s="44">
         <v>154.26</v>
       </c>
       <c r="H6" s="44">
         <v>20.91</v>
       </c>
       <c r="I6" s="44" t="s">
@@ -2929,52 +3008,55 @@
       </c>
       <c r="AA6" s="45">
         <v>403.33199999999999</v>
       </c>
       <c r="AB6" s="45">
         <v>741.08199999999999</v>
       </c>
       <c r="AC6" s="45">
         <v>994.298</v>
       </c>
       <c r="AD6" s="45">
         <v>8263.9599999999991</v>
       </c>
       <c r="AE6" s="45">
         <v>2848.0419999999999</v>
       </c>
       <c r="AF6" s="73">
         <v>17103.662</v>
       </c>
       <c r="AG6" s="88">
         <v>28287.788</v>
       </c>
       <c r="AH6" s="88">
         <v>24423.411</v>
       </c>
-    </row>
-    <row r="7" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI6" s="88">
+        <v>6212.7839999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="75" t="s">
         <v>92</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="44">
         <v>2808.4</v>
       </c>
       <c r="E7" s="44">
         <v>2896.2</v>
       </c>
       <c r="F7" s="44">
         <v>1071.4349999999999</v>
       </c>
       <c r="G7" s="44">
         <v>1484.41</v>
       </c>
       <c r="H7" s="44">
         <v>2232.1</v>
       </c>
       <c r="I7" s="44" t="s">
@@ -3033,52 +3115,55 @@
       </c>
       <c r="AA7" s="45">
         <v>33971.114000000001</v>
       </c>
       <c r="AB7" s="45">
         <v>31663.365999999998</v>
       </c>
       <c r="AC7" s="45">
         <v>45404.123999999996</v>
       </c>
       <c r="AD7" s="45">
         <v>49380.841</v>
       </c>
       <c r="AE7" s="45">
         <v>50438.453000000001</v>
       </c>
       <c r="AF7" s="73">
         <v>54278.748</v>
       </c>
       <c r="AG7" s="88">
         <v>32249.396000000001</v>
       </c>
       <c r="AH7" s="88">
         <v>51165.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI7" s="88">
+        <v>49233.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="44">
         <v>1753</v>
       </c>
       <c r="E8" s="44">
         <v>12592.3</v>
       </c>
       <c r="F8" s="44">
         <v>12322.7</v>
       </c>
       <c r="G8" s="44">
         <v>9807.9</v>
       </c>
       <c r="H8" s="44">
         <v>9014.58</v>
       </c>
       <c r="I8" s="44">
@@ -3137,52 +3222,55 @@
       </c>
       <c r="AA8" s="45">
         <v>75209.820000000007</v>
       </c>
       <c r="AB8" s="45">
         <v>63162.185999999994</v>
       </c>
       <c r="AC8" s="45">
         <v>89743.077999999994</v>
       </c>
       <c r="AD8" s="45">
         <v>81862.709000000003</v>
       </c>
       <c r="AE8" s="45">
         <v>93127.433000000005</v>
       </c>
       <c r="AF8" s="73">
         <v>135987.66899999999</v>
       </c>
       <c r="AG8" s="88">
         <v>94741.572000000015</v>
       </c>
       <c r="AH8" s="88">
         <v>117145.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI8" s="88">
+        <v>91105.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="76" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="44">
         <v>83.6</v>
       </c>
       <c r="E9" s="44">
         <v>10238.6</v>
       </c>
       <c r="F9" s="44">
         <v>10265.700000000001</v>
       </c>
       <c r="G9" s="44">
         <v>6390.5</v>
       </c>
       <c r="H9" s="44">
         <v>4477.74</v>
       </c>
       <c r="I9" s="44">
@@ -3239,54 +3327,57 @@
       <c r="Z9" s="45">
         <v>31428.835999999996</v>
       </c>
       <c r="AA9" s="45">
         <v>34240.993999999999</v>
       </c>
       <c r="AB9" s="45">
         <v>29169.067000000003</v>
       </c>
       <c r="AC9" s="45">
         <v>42808.410999999993</v>
       </c>
       <c r="AD9" s="45">
         <v>39620.097000000002</v>
       </c>
       <c r="AE9" s="45">
         <v>41271.807999999997</v>
       </c>
       <c r="AF9" s="73">
         <v>72832.63900000001</v>
       </c>
       <c r="AG9" s="88">
         <v>67868.388000000006</v>
       </c>
       <c r="AH9" s="88">
-        <v>61558.1</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+        <v>36946.1</v>
+      </c>
+      <c r="AI9" s="101">
+        <v>47491</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="44">
         <v>10733.5</v>
       </c>
       <c r="E10" s="44">
         <v>15365.7</v>
       </c>
       <c r="F10" s="44">
         <v>46363.199999999997</v>
       </c>
       <c r="G10" s="44">
         <v>17737.2</v>
       </c>
       <c r="H10" s="44">
         <v>7956.7560000000003</v>
       </c>
       <c r="I10" s="44">
@@ -3345,52 +3436,55 @@
       </c>
       <c r="AA10" s="45">
         <v>260.19600000000003</v>
       </c>
       <c r="AB10" s="45">
         <v>10398.294</v>
       </c>
       <c r="AC10" s="45">
         <v>870.61099999999999</v>
       </c>
       <c r="AD10" s="45">
         <v>444.01499999999999</v>
       </c>
       <c r="AE10" s="45">
         <v>707.37099999999998</v>
       </c>
       <c r="AF10" s="73">
         <v>164.83</v>
       </c>
       <c r="AG10" s="88">
         <v>3143.596</v>
       </c>
       <c r="AH10" s="88">
         <v>10741.061</v>
       </c>
-    </row>
-    <row r="11" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI10" s="88">
+        <v>12140.795</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="44">
         <v>19845.7</v>
       </c>
       <c r="E11" s="44">
         <v>21644.400000000001</v>
       </c>
       <c r="F11" s="44">
         <v>16275.994000000001</v>
       </c>
       <c r="G11" s="44">
         <v>31683.200000000001</v>
       </c>
       <c r="H11" s="44">
         <v>49236.13</v>
       </c>
       <c r="I11" s="44">
@@ -3449,52 +3543,55 @@
       </c>
       <c r="AA11" s="45">
         <v>701.95699999999999</v>
       </c>
       <c r="AB11" s="45">
         <v>1356.01</v>
       </c>
       <c r="AC11" s="45">
         <v>3185.808</v>
       </c>
       <c r="AD11" s="45">
         <v>990.601</v>
       </c>
       <c r="AE11" s="45">
         <v>801.61699999999996</v>
       </c>
       <c r="AF11" s="73">
         <v>644.09900000000005</v>
       </c>
       <c r="AG11" s="88">
         <v>830.30200000000002</v>
       </c>
       <c r="AH11" s="88">
         <v>1337.1220000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI11" s="88">
+        <v>2151.123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="44">
         <v>719.5</v>
       </c>
       <c r="E12" s="44" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="44">
         <v>1535.4</v>
       </c>
       <c r="G12" s="44">
         <v>1375</v>
       </c>
       <c r="H12" s="44">
         <v>1836.92</v>
       </c>
       <c r="I12" s="44">
@@ -3553,52 +3650,55 @@
       </c>
       <c r="AA12" s="45">
         <v>22097.757000000001</v>
       </c>
       <c r="AB12" s="45">
         <v>10529.653</v>
       </c>
       <c r="AC12" s="45">
         <v>21833.197</v>
       </c>
       <c r="AD12" s="45">
         <v>12163.299000000001</v>
       </c>
       <c r="AE12" s="45">
         <v>19408.816999999999</v>
       </c>
       <c r="AF12" s="73">
         <v>1095.6679999999999</v>
       </c>
       <c r="AG12" s="88">
         <v>972</v>
       </c>
       <c r="AH12" s="88">
         <v>686.24099999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI12" s="88">
+        <v>1052.0719999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="44">
         <v>2965.5</v>
       </c>
       <c r="E13" s="44">
         <v>2066.6</v>
       </c>
       <c r="F13" s="44">
         <v>6031.9</v>
       </c>
       <c r="G13" s="44">
         <v>9995.4</v>
       </c>
       <c r="H13" s="44">
         <v>9868.15</v>
       </c>
       <c r="I13" s="44">
@@ -3657,52 +3757,55 @@
       </c>
       <c r="AA13" s="45">
         <v>6159.87</v>
       </c>
       <c r="AB13" s="45">
         <v>25409.321</v>
       </c>
       <c r="AC13" s="45">
         <v>31326.54</v>
       </c>
       <c r="AD13" s="45">
         <v>22525.883000000002</v>
       </c>
       <c r="AE13" s="45">
         <v>31550.120999999999</v>
       </c>
       <c r="AF13" s="73">
         <v>26080.048999999999</v>
       </c>
       <c r="AG13" s="88">
         <v>19266.432000000001</v>
       </c>
       <c r="AH13" s="88">
         <v>7504.6210000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI13" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="76" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="44">
         <v>2832.4</v>
       </c>
       <c r="E14" s="44">
         <v>3138.4</v>
       </c>
       <c r="F14" s="44">
         <v>20280.001</v>
       </c>
       <c r="G14" s="44">
         <v>1739.31</v>
       </c>
       <c r="H14" s="44">
         <v>481.63</v>
       </c>
       <c r="I14" s="44">
@@ -3761,52 +3864,55 @@
       </c>
       <c r="AA14" s="45">
         <v>5138.9759999999997</v>
       </c>
       <c r="AB14" s="45">
         <v>11032.252</v>
       </c>
       <c r="AC14" s="45">
         <v>14930.486999999999</v>
       </c>
       <c r="AD14" s="45">
         <v>15599.986999999999</v>
       </c>
       <c r="AE14" s="45">
         <v>15334.326999999999</v>
       </c>
       <c r="AF14" s="73">
         <v>30259.758999999998</v>
       </c>
       <c r="AG14" s="88">
         <v>51136.004000000001</v>
       </c>
       <c r="AH14" s="88">
         <v>52776.536</v>
       </c>
-    </row>
-    <row r="15" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI14" s="88">
+        <v>56250.105000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="44">
         <v>6113.8</v>
       </c>
       <c r="E15" s="44">
         <v>894</v>
       </c>
       <c r="F15" s="44">
         <v>1648.999</v>
       </c>
       <c r="G15" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="44" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="44" t="s">
@@ -3865,52 +3971,55 @@
       </c>
       <c r="AA15" s="45">
         <v>0</v>
       </c>
       <c r="AB15" s="45">
         <v>0</v>
       </c>
       <c r="AC15" s="45">
         <v>0</v>
       </c>
       <c r="AD15" s="45">
         <v>0</v>
       </c>
       <c r="AE15" s="45">
         <v>0</v>
       </c>
       <c r="AF15" s="45">
         <v>0</v>
       </c>
       <c r="AG15" s="45">
         <v>0</v>
       </c>
       <c r="AH15" s="45">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI15" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="76" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="44">
         <v>63391.199999999997</v>
       </c>
       <c r="E16" s="44">
         <v>40967.800000000003</v>
       </c>
       <c r="F16" s="44">
         <v>73550.5</v>
       </c>
       <c r="G16" s="44">
         <v>83218</v>
       </c>
       <c r="H16" s="44">
         <v>25581.036</v>
       </c>
       <c r="I16" s="44">
@@ -3969,52 +4078,55 @@
       </c>
       <c r="AA16" s="45">
         <v>24622.752</v>
       </c>
       <c r="AB16" s="45">
         <v>16339.237999999999</v>
       </c>
       <c r="AC16" s="45">
         <v>111.14</v>
       </c>
       <c r="AD16" s="45">
         <v>113.124</v>
       </c>
       <c r="AE16" s="45">
         <v>101.43300000000001</v>
       </c>
       <c r="AF16" s="73">
         <v>101.81100000000001</v>
       </c>
       <c r="AG16" s="88">
         <v>113.437</v>
       </c>
       <c r="AH16" s="88">
         <v>115.206</v>
       </c>
-    </row>
-    <row r="17" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI16" s="88">
+        <v>4201.9409999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="76" t="s">
         <v>87</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="44">
         <v>2131.1999999999998</v>
       </c>
       <c r="F17" s="44">
         <v>10818.2</v>
       </c>
       <c r="G17" s="44">
         <v>2015.5</v>
       </c>
       <c r="H17" s="44">
         <v>3804.9</v>
       </c>
       <c r="I17" s="44">
@@ -4073,52 +4185,55 @@
       </c>
       <c r="AA17" s="45">
         <v>1133.1869999999999</v>
       </c>
       <c r="AB17" s="45">
         <v>6223.7160000000003</v>
       </c>
       <c r="AC17" s="45">
         <v>3776.0820000000003</v>
       </c>
       <c r="AD17" s="45">
         <v>1819.7910000000002</v>
       </c>
       <c r="AE17" s="45">
         <v>860.28200000000004</v>
       </c>
       <c r="AF17" s="73">
         <v>3787.3029999999999</v>
       </c>
       <c r="AG17" s="88">
         <v>3207.7</v>
       </c>
       <c r="AH17" s="88">
         <v>567.96100000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:34" s="72" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AI17" s="88">
+        <v>1192.0809999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" s="72" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="44">
         <v>3140.5</v>
       </c>
       <c r="E18" s="44">
         <v>1819.9</v>
       </c>
       <c r="F18" s="44">
         <v>301.29199999999997</v>
       </c>
       <c r="G18" s="44">
         <v>2465.6999999999998</v>
       </c>
       <c r="H18" s="44">
         <v>2173.15</v>
       </c>
       <c r="I18" s="44">
@@ -4177,52 +4292,55 @@
       </c>
       <c r="AA18" s="45">
         <v>32.36</v>
       </c>
       <c r="AB18" s="45">
         <v>112.753</v>
       </c>
       <c r="AC18" s="45">
         <v>85.309000000000012</v>
       </c>
       <c r="AD18" s="45">
         <v>41.08</v>
       </c>
       <c r="AE18" s="45">
         <v>0</v>
       </c>
       <c r="AF18" s="73">
         <v>11.164999999999999</v>
       </c>
       <c r="AG18" s="88">
         <v>12.56</v>
       </c>
       <c r="AH18" s="88" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI18" s="88">
+        <v>2.028</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="44">
         <v>49614.400000000001</v>
       </c>
       <c r="E19" s="44">
         <v>19173.5</v>
       </c>
       <c r="F19" s="44">
         <v>490.298</v>
       </c>
       <c r="G19" s="44">
         <v>3135.81</v>
       </c>
       <c r="H19" s="44">
         <v>1313.3929999999998</v>
       </c>
       <c r="I19" s="44">
@@ -4281,52 +4399,55 @@
       </c>
       <c r="AA19" s="45">
         <v>695.09400000000005</v>
       </c>
       <c r="AB19" s="45">
         <v>724.73099999999999</v>
       </c>
       <c r="AC19" s="45">
         <v>827.91899999999998</v>
       </c>
       <c r="AD19" s="45">
         <v>152.679</v>
       </c>
       <c r="AE19" s="45">
         <v>846.39599999999996</v>
       </c>
       <c r="AF19" s="73">
         <v>560.85799999999995</v>
       </c>
       <c r="AG19" s="88">
         <v>100.529</v>
       </c>
       <c r="AH19" s="88">
         <v>302.48599999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI19" s="88">
+        <v>187.80199999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="44">
         <v>340.6</v>
       </c>
       <c r="E20" s="44">
         <v>4042.9</v>
       </c>
       <c r="F20" s="44">
         <v>131.41499999999999</v>
       </c>
       <c r="G20" s="44">
         <v>2844.7</v>
       </c>
       <c r="H20" s="44">
         <v>2613.21</v>
       </c>
       <c r="I20" s="44">
@@ -4385,52 +4506,53 @@
       </c>
       <c r="AA20" s="45">
         <v>26.507000000000001</v>
       </c>
       <c r="AB20" s="45">
         <v>357.46199999999999</v>
       </c>
       <c r="AC20" s="45">
         <v>113.196</v>
       </c>
       <c r="AD20" s="45">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AE20" s="45">
         <v>0</v>
       </c>
       <c r="AF20" s="45">
         <v>0</v>
       </c>
       <c r="AG20" s="88">
         <v>2.2000000000000002</v>
       </c>
       <c r="AH20" s="88">
         <v>8.3170000000000002</v>
       </c>
-    </row>
-    <row r="21" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI20" s="88"/>
+    </row>
+    <row r="21" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="76" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="44">
         <v>19149.3</v>
       </c>
       <c r="E21" s="44"/>
       <c r="F21" s="44">
         <v>8468.3559999999998</v>
       </c>
       <c r="G21" s="44">
         <v>27801.8</v>
       </c>
       <c r="H21" s="44">
         <v>20969.63</v>
       </c>
       <c r="I21" s="44">
         <v>21111.48</v>
       </c>
@@ -4487,52 +4609,55 @@
       </c>
       <c r="AA21" s="45">
         <v>24692.23</v>
       </c>
       <c r="AB21" s="45">
         <v>37572.303999999996</v>
       </c>
       <c r="AC21" s="45">
         <v>35742.114000000001</v>
       </c>
       <c r="AD21" s="45">
         <v>27586.578000000001</v>
       </c>
       <c r="AE21" s="45">
         <v>35126.203999999998</v>
       </c>
       <c r="AF21" s="73">
         <v>37386.343999999997</v>
       </c>
       <c r="AG21" s="88">
         <v>42717.436999999998</v>
       </c>
       <c r="AH21" s="88">
         <v>21010.356</v>
       </c>
-    </row>
-    <row r="22" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI21" s="88">
+        <v>14833.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A22" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="44" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="44">
         <v>6268.7</v>
       </c>
       <c r="F22" s="44">
         <v>4094.9859999999999</v>
       </c>
       <c r="G22" s="44">
         <v>3900.2</v>
       </c>
       <c r="H22" s="44">
         <v>2257.4499999999998</v>
       </c>
       <c r="I22" s="44">
@@ -4591,52 +4716,55 @@
       </c>
       <c r="AA22" s="45">
         <v>1617.607</v>
       </c>
       <c r="AB22" s="45">
         <v>14.720999999999998</v>
       </c>
       <c r="AC22" s="45">
         <v>1448.9139999999998</v>
       </c>
       <c r="AD22" s="45">
         <v>75.594999999999999</v>
       </c>
       <c r="AE22" s="45">
         <v>19.251000000000001</v>
       </c>
       <c r="AF22" s="73">
         <v>47961.536</v>
       </c>
       <c r="AG22" s="88">
         <v>514.62300000000005</v>
       </c>
       <c r="AH22" s="88">
         <v>12377.9</v>
       </c>
-    </row>
-    <row r="23" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI22" s="88">
+        <v>309.60000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="44">
         <v>5049.3</v>
       </c>
       <c r="E23" s="44">
         <v>2856.2</v>
       </c>
       <c r="F23" s="44">
         <v>2522.0650000000001</v>
       </c>
       <c r="G23" s="44">
         <v>608.24</v>
       </c>
       <c r="H23" s="44">
         <v>296.44</v>
       </c>
       <c r="I23" s="44">
@@ -4695,52 +4823,55 @@
       </c>
       <c r="AA23" s="45">
         <v>263.73400000000004</v>
       </c>
       <c r="AB23" s="45">
         <v>248.00599999999997</v>
       </c>
       <c r="AC23" s="45">
         <v>431.2</v>
       </c>
       <c r="AD23" s="45">
         <v>316.33000000000004</v>
       </c>
       <c r="AE23" s="45">
         <v>576.34899999999993</v>
       </c>
       <c r="AF23" s="73">
         <v>436.11099999999999</v>
       </c>
       <c r="AG23" s="88">
         <v>1499.0130000000001</v>
       </c>
       <c r="AH23" s="88">
         <v>583.5</v>
       </c>
-    </row>
-    <row r="24" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI23" s="88">
+        <v>475.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A24" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="44">
         <v>43878.2</v>
       </c>
       <c r="E24" s="44">
         <v>5593.4</v>
       </c>
       <c r="F24" s="44">
         <v>99.427000000000007</v>
       </c>
       <c r="G24" s="44">
         <v>126.28</v>
       </c>
       <c r="H24" s="44">
         <v>9749.6</v>
       </c>
       <c r="I24" s="44">
@@ -4799,52 +4930,55 @@
       </c>
       <c r="AA24" s="73">
         <v>4161.2029999999995</v>
       </c>
       <c r="AB24" s="73">
         <v>4223.6979999999994</v>
       </c>
       <c r="AC24" s="73">
         <v>803.67300000000012</v>
       </c>
       <c r="AD24" s="73">
         <v>812.26</v>
       </c>
       <c r="AE24" s="73">
         <v>422.53400000000005</v>
       </c>
       <c r="AF24" s="73">
         <v>4170.3999999999996</v>
       </c>
       <c r="AG24" s="88">
         <v>5672.1049999999996</v>
       </c>
       <c r="AH24" s="88">
         <v>2682</v>
       </c>
-    </row>
-    <row r="25" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI24" s="88">
+        <v>1600.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="44" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="44" t="s">
@@ -4903,52 +5037,55 @@
       </c>
       <c r="AA25" s="73">
         <v>326.88799999999998</v>
       </c>
       <c r="AB25" s="73">
         <v>499.661</v>
       </c>
       <c r="AC25" s="73">
         <v>3590.471</v>
       </c>
       <c r="AD25" s="73">
         <v>2805.3829999999998</v>
       </c>
       <c r="AE25" s="73">
         <v>1602.2740000000001</v>
       </c>
       <c r="AF25" s="73">
         <v>1081.5999999999999</v>
       </c>
       <c r="AG25" s="88">
         <v>1248.4000000000001</v>
       </c>
       <c r="AH25" s="88">
         <v>306.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI25" s="88">
+        <v>1202.9000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="44">
         <v>6125.2</v>
       </c>
       <c r="E26" s="44">
         <v>4173.7</v>
       </c>
       <c r="F26" s="44">
         <v>7363.9</v>
       </c>
       <c r="G26" s="44">
         <v>4932.8</v>
       </c>
       <c r="H26" s="44">
         <v>3679.26</v>
       </c>
       <c r="I26" s="44">
@@ -5007,52 +5144,55 @@
       </c>
       <c r="AA26" s="73">
         <v>16594.32</v>
       </c>
       <c r="AB26" s="73">
         <v>31953.896999999997</v>
       </c>
       <c r="AC26" s="73">
         <v>30408.147000000001</v>
       </c>
       <c r="AD26" s="73">
         <v>30169.334999999999</v>
       </c>
       <c r="AE26" s="73">
         <v>87772.774000000005</v>
       </c>
       <c r="AF26" s="73">
         <v>40307.9</v>
       </c>
       <c r="AG26" s="88">
         <v>25438.221000000005</v>
       </c>
       <c r="AH26" s="88">
         <v>26729.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI26" s="88">
+        <v>26823.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="44">
         <v>11775.2</v>
       </c>
       <c r="F27" s="44">
         <v>2111.6190000000001</v>
       </c>
       <c r="G27" s="44">
         <v>10197.4</v>
       </c>
       <c r="H27" s="44">
         <v>4415.22</v>
       </c>
       <c r="I27" s="44">
@@ -5111,52 +5251,55 @@
       </c>
       <c r="AA27" s="45">
         <v>26874.431</v>
       </c>
       <c r="AB27" s="45">
         <v>107598.85799999999</v>
       </c>
       <c r="AC27" s="45">
         <v>62918.739000000001</v>
       </c>
       <c r="AD27" s="45">
         <v>28941.116999999998</v>
       </c>
       <c r="AE27" s="45">
         <v>103280.05</v>
       </c>
       <c r="AF27" s="73">
         <v>87234.592000000004</v>
       </c>
       <c r="AG27" s="88">
         <v>81009.289000000004</v>
       </c>
       <c r="AH27" s="88">
         <v>63487.641000000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:34" s="72" customFormat="1" ht="12.95" customHeight="1">
+      <c r="AI27" s="88">
+        <v>26775.133000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" s="72" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="44">
         <v>70</v>
       </c>
       <c r="F28" s="44">
         <v>2.33</v>
       </c>
       <c r="G28" s="44">
         <v>184339.5</v>
       </c>
       <c r="H28" s="44">
         <v>195819.37</v>
       </c>
       <c r="I28" s="44">
@@ -5215,52 +5358,55 @@
       </c>
       <c r="AA28" s="45">
         <v>700384.48600000003</v>
       </c>
       <c r="AB28" s="45">
         <v>664193.93700000003</v>
       </c>
       <c r="AC28" s="45">
         <v>832878.07799999998</v>
       </c>
       <c r="AD28" s="45">
         <v>986997.53</v>
       </c>
       <c r="AE28" s="45">
         <v>1412999.831</v>
       </c>
       <c r="AF28" s="73">
         <v>13064.925999999999</v>
       </c>
       <c r="AG28" s="88">
         <v>1284332.757</v>
       </c>
       <c r="AH28" s="88">
         <v>2506123.5759999999</v>
       </c>
-    </row>
-    <row r="29" spans="1:34" s="78" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AI28" s="88">
+        <v>682865.29399999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" s="78" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="44" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="44" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="44" t="s">
@@ -5319,52 +5465,55 @@
       </c>
       <c r="AA29" s="45">
         <v>118743.04599999999</v>
       </c>
       <c r="AB29" s="45">
         <v>149553.94099999999</v>
       </c>
       <c r="AC29" s="45">
         <v>101260.829</v>
       </c>
       <c r="AD29" s="45">
         <v>65602.454999999987</v>
       </c>
       <c r="AE29" s="45">
         <v>61058.236000000004</v>
       </c>
       <c r="AF29" s="77">
         <v>180756.78499999997</v>
       </c>
       <c r="AG29" s="92">
         <v>106783.93699999999</v>
       </c>
       <c r="AH29" s="92">
         <v>127444.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:34" s="78" customFormat="1" ht="15" customHeight="1">
+      <c r="AI29" s="92">
+        <v>109122.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" s="78" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="47">
         <v>4617.1000000000004</v>
       </c>
       <c r="E30" s="47">
         <v>10067.5</v>
       </c>
       <c r="F30" s="47">
         <v>9340.4030000000002</v>
       </c>
       <c r="G30" s="47">
         <v>14666</v>
       </c>
       <c r="H30" s="47">
         <v>13314.32</v>
       </c>
       <c r="I30" s="47">
@@ -5423,88 +5572,92 @@
       </c>
       <c r="AA30" s="48">
         <v>5981.1469999999999</v>
       </c>
       <c r="AB30" s="48">
         <v>7637.4889999999996</v>
       </c>
       <c r="AC30" s="48">
         <v>4976.3149999999996</v>
       </c>
       <c r="AD30" s="48">
         <v>4255.9880000000003</v>
       </c>
       <c r="AE30" s="48">
         <v>3844.4949999999999</v>
       </c>
       <c r="AF30" s="77">
         <v>7842.0609999999997</v>
       </c>
       <c r="AG30" s="92">
         <v>4311.5069999999996</v>
       </c>
       <c r="AH30" s="92">
         <v>3776.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:34" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1">
+      <c r="AI30" s="92">
+        <v>1885.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" s="10" customFormat="1" ht="9" customHeight="1" thickBot="1">
       <c r="A31" s="66"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="23"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25"/>
       <c r="S31" s="25"/>
       <c r="T31" s="26"/>
       <c r="U31" s="25"/>
       <c r="V31" s="25"/>
       <c r="W31" s="25"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="36"/>
       <c r="Z31" s="62"/>
       <c r="AA31" s="62"/>
       <c r="AB31" s="62"/>
       <c r="AC31" s="62"/>
       <c r="AD31" s="62"/>
       <c r="AE31" s="62"/>
       <c r="AF31" s="62"/>
       <c r="AG31" s="86"/>
       <c r="AH31" s="86"/>
-    </row>
-    <row r="32" spans="1:34" s="10" customFormat="1" ht="8.25" customHeight="1">
+      <c r="AI31" s="86"/>
+    </row>
+    <row r="32" spans="1:35" s="10" customFormat="1" ht="8.25" customHeight="1">
       <c r="A32" s="65"/>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="20"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="22"/>
       <c r="O32" s="22"/>
       <c r="P32" s="22"/>
       <c r="Q32" s="22"/>
       <c r="R32" s="22"/>
       <c r="S32" s="22"/>
       <c r="T32" s="21"/>
       <c r="U32" s="22"/>
       <c r="V32" s="22"/>
       <c r="W32" s="22"/>
       <c r="X32" s="27"/>
       <c r="Y32" s="37"/>
@@ -5554,52 +5707,56 @@
       <c r="E34" s="32"/>
       <c r="F34" s="32"/>
       <c r="G34" s="32"/>
       <c r="H34" s="32"/>
       <c r="J34" s="59"/>
       <c r="K34" s="59"/>
       <c r="L34" s="59"/>
       <c r="M34" s="59"/>
       <c r="N34" s="59"/>
       <c r="O34" s="59"/>
       <c r="P34" s="59"/>
       <c r="Q34" s="59"/>
       <c r="R34" s="59"/>
       <c r="S34" s="59"/>
       <c r="T34" s="59"/>
       <c r="U34" s="59"/>
       <c r="V34" s="59"/>
       <c r="W34" s="59"/>
       <c r="X34" s="57"/>
       <c r="Y34" s="60"/>
       <c r="AG34" s="83"/>
       <c r="AH34" s="83"/>
     </row>
     <row r="35" spans="1:34" s="95" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="93"/>
-      <c r="B35" s="94"/>
-      <c r="C35" s="94"/>
+      <c r="B35" s="94" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="94" t="s">
+        <v>98</v>
+      </c>
       <c r="J35" s="96"/>
       <c r="K35" s="96"/>
       <c r="L35" s="96"/>
       <c r="M35" s="96"/>
       <c r="N35" s="96"/>
       <c r="O35" s="96"/>
       <c r="P35" s="96"/>
       <c r="Q35" s="96"/>
       <c r="R35" s="96"/>
       <c r="S35" s="96"/>
       <c r="T35" s="97"/>
       <c r="U35" s="96"/>
       <c r="V35" s="96"/>
       <c r="W35" s="96"/>
       <c r="Y35" s="98"/>
       <c r="AG35" s="83"/>
       <c r="AH35" s="83"/>
     </row>
     <row r="36" spans="1:34" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="67"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>